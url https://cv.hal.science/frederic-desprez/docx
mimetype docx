--- v0 (2026-03-20)
+++ v1 (2026-04-10)
@@ -1411,302 +1411,302 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00539777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tunable Scheduling in a GridRPC Framework</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Design of plug-in schedulers for a GridRPC environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelkader Amar</w:t>
+                <w:t xml:space="preserve">Andreea Chis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Desprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Bolze</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alan Su</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Concurrency and Computation: Practice and Experience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cpe.1283⟩</w:t>
+              <w:t xml:space="preserve">Future Generation Computer Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 24 (1), pp.46-57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.future.2007.02.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01428209v1</w:t>
+                <w:t xml:space="preserve">hal-01428216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of plug-in schedulers for a GridRPC environment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tunable Scheduling in a GridRPC Framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkader Amar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Bolze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Caniou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreea Chis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Future Generation Computer Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 24 (1), pp.46-57. </w:t>
+              <w:t xml:space="preserve">Concurrency and Computation: Practice and Experience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 20 (9), pp.1051-1069. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.future.2007.02.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/cpe.1283⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01428216v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01428209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancing computational grids with peer-to-peer technology for large scale service discovery</w:t>
               </w:r>
@@ -1802,255 +1802,255 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01429565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DIET: A Scalable Toolbox to Build Network Enabled Servers on the Grid</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Grid'5000: A Large Scale And Highly Reconfigurable Experimental Grid Testbed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Bolze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Cappello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Daydé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Desprez</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of High Performance Computing Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 20 (3), pp.23</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2006, 20 (4), pp.481-494. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1094342006070078⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01429867v1</w:t>
+                <w:t xml:space="preserve">hal-00684943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grid'5000: A Large Scale And Highly Reconfigurable Experimental Grid Testbed</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">DIET: A Scalable Toolbox to Build Network Enabled Servers on the Grid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Desprez</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of High Performance Computing Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 20 (4), pp.481-494. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2006, 20 (3), pp.23</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00684943v1</w:t>
+                <w:t xml:space="preserve">hal-01429867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On deploying scientific software within the GRID-TLSE project</w:t>
               </w:r>
@@ -2062,51 +2062,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Desprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Daydé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Hurault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5845,589 +5845,589 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00766070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the Performance of MPI Applications Through Time-Independent Trace Replay</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multiple Services Throughput Optimization in a Hierarchical Middleware</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Depardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Desprez</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Suter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Second International Workshop on Parallel Software Tools and Tool Infrastructures (PSTI 2011) Held in conjunction with ICPP 2011, the 40th International Conference on Parallel Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The 11th International Symposium on Cluster, Cloud and Grid Computing, Date-Added = 2011-02-03 22:38:54 +0100, Date-Modified = 2012-12-19 23:23:04 +0000</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Newport Beach, CA, United States. pp.94 - 103, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CCGrid.2011.20⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00546992v1</w:t>
+                <w:t xml:space="preserve">hal-00767479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple Services Throughput Optimization in a Hierarchical Middleware</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Assessing the Performance of MPI Applications Through Time-Independent Trace Replay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Desprez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George Markomanolis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Quinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Suter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 11th International Symposium on Cluster, Cloud and Grid Computing, Date-Added = 2011-02-03 22:38:54 +0100, Date-Modified = 2012-12-19 23:23:04 +0000</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Second International Workshop on Parallel Software Tools and Tool Infrastructures (PSTI 2011) Held in conjunction with ICPP 2011, the 40th International Conference on Parallel Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Taipei, Taiwan</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00767479v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00546992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deployment of a hierarchical middleware</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Depardon</w:t>
+                <w:t xml:space="preserve">Minimizing Stretch and Makespan of Multiple Parallel Task Graphs via Malleable Allocations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Casanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Desprez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Suter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euro-Par 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Ischia - Naples, Italy. pp.343-354, </w:t>
+              <w:t xml:space="preserve">39th International Conference on Parallel Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, San Diego, United States. pp.71-80, </w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-15277-1_34⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICPP.2010.16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00758591v1</w:t>
+                <w:t xml:space="preserve">hal-00533926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minimizing Stretch and Makespan of Multiple Parallel Task Graphs via Malleable Allocations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Henri Casanova</w:t>
+                <w:t xml:space="preserve">Cosmological Simulations on a Grid of Computers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Depardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Desprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Suter</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Blaizot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.M. Courtois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">39th International Conference on Parallel Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICPP.2010.16⟩</w:t>
+              <w:t xml:space="preserve">Conference of the Invisible Universe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Paris, France. pp.816-825, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3462722⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00533926v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00631723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cosmological Simulations on a Grid of Computers</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Deployment of a hierarchical middleware</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Depardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Desprez</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">H.M. Courtois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference of the Invisible Universe</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Euro-Par 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Ischia - Naples, Italy. pp.343-354, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-15277-1_34⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.3462722⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00631723v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00758591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Workflow-based comparison of two Distributed Computing Infrastructures</w:t>
               </w:r>
@@ -6541,451 +6541,451 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00677820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Bi-Criteria Algorithm for Scheduling Parallel Task Graphs on Clusters</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Forecasting for Grid and Cloud Computing On-Demand Resources Based on Pattern Matching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Desprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Suter</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Muresan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th IEEE/ACM International Symposium on Cluster, Cloud and Grid Computing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE CloudCom 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Indianapolis, Indiana, USA, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CloudCom.2010.65⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00533904v1</w:t>
+                <w:t xml:space="preserve">hal-00758592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forecasting for Grid and Cloud Computing On-Demand Resources Based on Pattern Matching</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Bi-Criteria Algorithm for Scheduling Parallel Task Graphs on Clusters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Desprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Adrian Muresan</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Suter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE CloudCom 2010</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">10th IEEE/ACM International Symposium on Cluster, Cloud and Grid Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Melbourne, Australia. pp.243-252</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CloudCom.2010.65⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00758592v1</w:t>
+                <w:t xml:space="preserve">hal-00533904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelization and performance evaluation of the DIET middleware</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Décrypthon Grid - Grid Resources Dedicated to Neuromuscular Disorders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Bolze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Desprez</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Heymann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICPP 2010 : 39th International Conference on Parallel Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICPP.2010.45⟩</w:t>
+              <w:t xml:space="preserve">HealthGrid 2010 - 8th HealthGrid conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Paris, France. pp.124-133, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/978-1-60750-583-9-124⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00690625v1</w:t>
+                <w:t xml:space="preserve">hal-01427727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Décrypthon Grid - Grid Resources Dedicated to Neuromuscular Disorders</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modelization and performance evaluation of the DIET middleware</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Depardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Desprez</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HealthGrid 2010 - 8th HealthGrid conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Paris, France. pp.124-133, </w:t>
+              <w:t xml:space="preserve">ICPP 2010 : 39th International Conference on Parallel Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, San Diego, Californie, United States. pp.375-384, </w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3233/978-1-60750-583-9-124⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICPP.2010.45⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01427727v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00690625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cloud computing resource management through a grid middleware: A case study with DIET and Eucalyptus</w:t>
               </w:r>
@@ -7088,51 +7088,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meta-scheduling and task teallocation in a Grid environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Caniou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7205,51 +7205,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meta-Scheduling and Task Reallocation in a Grid Environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Caniou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Desprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7307,381 +7307,381 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00751680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ocean-Atmosphere Application Scheduling within DIET</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Efficiency of Tree-structured Peer-to-peer Service Discovery Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Desprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Tedeschi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">APDCT 2008 - International Symposium on Advanced in Parallel and Distributed Computing Techniques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ISPA.2008.121⟩</w:t>
+              <w:t xml:space="preserve">Hot-P2P 2008 - 5th International Workshop on Hot Topics in Peer-to-Peer Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In conjunction with IPDPS 2008, Apr 2008, Miami, United States. pp.1-8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IPDPS.2008.4536198⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01428060v1</w:t>
+                <w:t xml:space="preserve">hal-01428782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parallelization and Distribution Strategies of Large Bioinformatics Requests over the Grid</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ocean-Atmosphere Application Scheduling within DIET</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Caniou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Desprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Maisonnave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICA3PP 2008 - 8th International Conference ok Algorithms and Architectures for Parallel Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-540-69501-1_26⟩</w:t>
+              <w:t xml:space="preserve">APDCT 2008 - International Symposium on Advanced in Parallel and Distributed Computing Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2008, Sydney, Australia. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISPA.2008.121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01428318v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01428060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficiency of Tree-structured Peer-to-peer Service Discovery Systems</w:t>
+                <w:t xml:space="preserve">Parallelization and Distribution Strategies of Large Bioinformatics Requests over the Grid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Desprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cédric Tedeschi</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Le Mahec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hot-P2P 2008 - 5th International Workshop on Hot Topics in Peer-to-Peer Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICA3PP 2008 - 8th International Conference ok Algorithms and Architectures for Parallel Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Cyprus, Cyprus. pp.257-260, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-69501-1_26⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IPDPS.2008.4536198⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01428782v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01428318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">All-in-one Graphical Tool for the management of DIET a {GridRPC} Middleware</w:t>
               </w:r>
@@ -7756,325 +7756,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01428518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relaxing Synchronization in a Parallel SystemC Kernel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Combes</w:t>
+                <w:t xml:space="preserve">Ocean-Atmosphere Modelization over the Grid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Caniou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreea Chis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Desprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISPA 2008 - International Symposium on Parallel and Distributed Processing with Applications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The 37th International Conference on Parallel Processing (ICPP 2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Portland, United States. pp.8</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01428323v1</w:t>
+                <w:t xml:space="preserve">hal-01428737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ocean-Atmosphere Modelization over the Grid</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yves Caniou</w:t>
+                <w:t xml:space="preserve">Relaxing Synchronization in a Parallel SystemC Kernel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Desprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Chopard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Zory</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 37th International Conference on Parallel Processing (ICPP 2008)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ISPA 2008 - International Symposium on Parallel and Distributed Processing with Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2008, Sydney, Australia. pp.180-187, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISPA.2008.124⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01428737v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01428323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large scale execution of a bioinformatic application on a volunteer grid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viktors Bertis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Bolze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Desprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8264,51 +8264,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Desprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Le Mahec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AHEMA 2008. International Workshop on Advances in High-Performance E-Science Middleware and Applications.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In conjunction with eScience 2008, Dec 2008, Minneapolis, United States. pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8574,672 +8574,672 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00447931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GDS: An Architecture Proposal for a grid Data-Sharing Service</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Jan</w:t>
+                <w:t xml:space="preserve">A Repair Mechanism for Fault-Tolerance for Tree-Structured Peer-to-Peer Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Desprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Monnet</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Charles Fourdrignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Tedeschi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Future Generation Grids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2004, Dagstuhl, Germany. pp.133-152, </w:t>
+              <w:t xml:space="preserve">HiPC 2006 - 13th International Conference on High Performance Computing.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2006, Bangalore, India. pp.171-182, </w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-0-387-29445-2_8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/11945918_21⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00000983v1</w:t>
+                <w:t xml:space="preserve">hal-01430039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plug-in Scheduler Design for a Distributed Grid Environment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Monitoring and Visualization Tool and Its Application for a Network Enabled Server Platform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Bolze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Desprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alan Su</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georg Hoesch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Pontvieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MGC 2006 - 4th International Workshop on Middleware for Grid Computing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/1186675.1186682⟩</w:t>
+              <w:t xml:space="preserve">Computational Science and Its Applications - ICCSA 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Glasgow, United Kingdom. pp.202-213, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/11751649_22⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01430509v1</w:t>
+                <w:t xml:space="preserve">hal-01430514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of A Network Enabled Server System for a Sparse Linear Algebra Application</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marc Pantel</w:t>
+                <w:t xml:space="preserve">GDS: An Architecture Proposal for a grid Data-Sharing Service</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Antoniu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Bougé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Jan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Monnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marin Bertier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on Future Generation Grids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2006, Dagstuhl, Germany. pp.171-193, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-0-387-29445-2_10⟩</w:t>
+              <w:t xml:space="preserve">, Nov 2004, Dagstuhl, Germany. pp.133-152, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-0-387-29445-2_8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00688781v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00000983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Repair Mechanism for Fault-Tolerance for Tree-Structured Peer-to-Peer Systems</w:t>
+                <w:t xml:space="preserve">Plug-in Scheduler Design for a Distributed Grid Environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreea Chis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Desprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Cédric Tedeschi</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Su</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HiPC 2006 - 13th International Conference on High Performance Computing.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2006, Bangalore, India. pp.171-182, </w:t>
+              <w:t xml:space="preserve">MGC 2006 - 4th International Workshop on Middleware for Grid Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In conjunction with ACM/IFIP/USENIX 7th International Middleware Conference 2006, Nov 2006, Melbourne, Australia. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/11945918_21⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/1186675.1186682⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01430039v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01430509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Monitoring and Visualization Tool and Its Application for a Network Enabled Server Platform</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Use of A Network Enabled Server System for a Sparse Linear Algebra Application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Desprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georg Hoesch</w:t>
+                <w:t xml:space="preserve">Jean-Yves L'Excellent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Pontvieux</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christophe Hamerling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Pantel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Science and Its Applications - ICCSA 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2006, Glasgow, United Kingdom. pp.202-213, </w:t>
+              <w:t xml:space="preserve">Workshop on Future Generation Grids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2006, Dagstuhl, Germany. pp.171-193, </w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/11751649_22⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-0-387-29445-2_10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01430514v1</w:t>
+                <w:t xml:space="preserve">hal-00688781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive window scheduling for a hierarchical agent system</w:t>
               </w:r>
@@ -9316,103 +9316,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DIET: New Developments and Recent Results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkader Amar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Bolze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Bouteiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pushpinder Kaur Chouhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreea Chis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CoreGRID Workshop on Grid Middleware </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In conjunction with EuroPar2006, Aug 2006, Dresden, Germany. pp.150-170, </w:t>
@@ -9554,77 +9554,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grid'5000: a large scale, reconfigurable, controlable and monitorable Grid platform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Cappello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Desprez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Daydé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jeannot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9969,213 +9969,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01431493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deadline scheduling with priority for client-server systems on the Grid</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Improving the GridRPC Model with Data Persistence and Redistribution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Desprez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Jeannot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Grid Computing 2004. IEEE International Conference On Grid Computing. Super Computing 2004</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">3rd International Symposium on Parallel and Distributed Computing - ISPDC'2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Cork, Ireland. pp.193--200, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISPDC.2004.31⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01431492v1</w:t>
+                <w:t xml:space="preserve">inria-00100129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving the GridRPC Model with Data Persistence and Redistribution</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Deadline scheduling with priority for client-server systems on the Grid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pushpinder Kaur Chouhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Desprez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Jeannot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Symposium on Parallel and Distributed Computing - ISPDC'2004</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Grid Computing 2004. IEEE International Conference On Grid Computing. Super Computing 2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2004, Pittsburg, United States. pp.5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ISPDC.2004.31⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inria-00100129v1</w:t>
+                <w:t xml:space="preserve">hal-01431492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestion de données dans les NES</w:t>
               </w:r>
@@ -10466,234 +10466,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00269808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GridRPC: Approche RPC pour la simulation sur la grille: Approche RPC pour la simulation sur la grille</w:t>
+                <w:t xml:space="preserve">A Scalable Approach to Network Enabled Servers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Desprez</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lombard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Nicod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Quinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecole thématique sur la globalisation des ressources informatiques et des données</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2002, Aussois, France. pp.12</w:t>
+              <w:t xml:space="preserve">8th International EuroPar Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Paderborn, Germany. pp.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01431510v1</w:t>
+                <w:t xml:space="preserve">hal-01431508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Scalable Approach to Network Enabled Servers</w:t>
+                <w:t xml:space="preserve">GridRPC: Approche RPC pour la simulation sur la grille: Approche RPC pour la simulation sur la grille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Desprez</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International EuroPar Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, Paderborn, Germany. pp.4</w:t>
+              <w:t xml:space="preserve">Ecole thématique sur la globalisation des ressources informatiques et des données</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2002, Aussois, France. pp.12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01431508v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01431510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de pipelines hétérogènes</w:t>
               </w:r>
@@ -13372,51 +13372,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viktors Bertis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Bolze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Desprez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13579,51 +13579,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High performance GridRPC middleware</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Caniou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13859,51 +13859,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Desprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Le Mahec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of Research on Computational Grid Technologies for Life Sciences, Biomedicine, and Healthcare</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Medical Information Science Reference, 121-148 p., 2009, </w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13976,51 +13976,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Desprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lombard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Nicod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14521,51 +14521,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelization for the Deployment of a Hierarchical Middleware on a Homogeneous Platform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Depardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Desprez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14609,51 +14609,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelization for the Deployment of a Hierarchical Middleware on a Heterogeneous Platform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Depardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Desprez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14697,51 +14697,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of Tasks Reallocation in a Dedicated Grid Environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Caniou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Desprez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14811,51 +14811,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Keith Seymour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkader Amar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hidemoto Nakada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15382,51 +15382,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of Profiling Tools for the Acquisition of Time Independent Traces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Desprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">George Markomanolis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Suter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15596,51 +15596,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving the Accuracy and Efficiency of Time-Independent Trace Replay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Desprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">George Markomanolis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Suter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16455,346 +16455,346 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00657306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Cluster Resource Allocation for Multiple Parallel Task Graphs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Henri Casanova</w:t>
+                <w:t xml:space="preserve">Modelization for the Deployment of a Hierarchical Middleware on a Heterogeneous Platform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Depardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Desprez</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-7224, INRIA. 2010, pp.31</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-7309, INRIA. 2010, pp.32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00461692v1</w:t>
+                <w:t xml:space="preserve">inria-00490406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of Tasks Reallocation in a Dedicated Grid Environment</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ghislain Charrier</w:t>
+                <w:t xml:space="preserve">On Cluster Resource Allocation for Multiple Parallel Task Graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Casanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Desprez</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-7226, INRIA. 2010</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Suter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-7224, INRIA. 2010, pp.31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00462526v1</w:t>
+                <w:t xml:space="preserve">inria-00461692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelization for the Deployment of a Hierarchical Middleware on a Heterogeneous Platform</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Depardon</w:t>
+                <w:t xml:space="preserve">Analysis of Tasks Reallocation in a Dedicated Grid Environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Caniou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Desprez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] RR-7309, INRIA. 2010, pp.32</w:t>
+              <w:t xml:space="preserve">[Research Report] RR-7226, INRIA. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00490406v1</w:t>
+                <w:t xml:space="preserve">inria-00462526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of Reallocation Heuristics for Moldable Tasks in Computational Dedicated and non Dedicated Grids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Caniou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Desprez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16842,51 +16842,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelization for the Deployment of a Hierarchical Middleware on a Homogeneous Platform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Depardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Desprez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17007,280 +17007,280 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00460393v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cosmological Simulations on a Grid of Computers</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cloud Computing Resource Management through a Grid Middleware: A Case Study with DIET and Eucalyptus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Desprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-7093, Inria. 2009, pp.15</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Loureiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Muresan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-7096, INRIA. 2009, pp.12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00431637v1</w:t>
+                <w:t xml:space="preserve">inria-00435785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cloud Computing Resource Management through a Grid Middleware: A Case Study with DIET and Eucalyptus</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cosmological Simulations on a Grid of Computers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Depardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Desprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-7096, INRIA. 2009, pp.12</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.M. Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Blaizot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-7093, Inria. 2009, pp.15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00435785v1</w:t>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00431637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ocean-Atmosphere Application Scheduling within DIET</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Caniou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17288,51 +17288,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Desprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Maisonnave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-6836, INRIA. 2009, pp.38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -17352,425 +17352,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00359972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficiency of Tree-Structured Peer-to-peer Service Discovery Systems</w:t>
+                <w:t xml:space="preserve">Automatic Middleware Deployment Planning on Heterogeneous Platfoms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pushpinder Kaur Chouhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Desprez</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR2008-18, LIP - ENS Lyon. 2008</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-2008-23, LIP - ENS Lyon. 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01428771v1</w:t>
+                <w:t xml:space="preserve">hal-01428306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic Middleware Deployment Planning on Heterogeneous Platfoms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ocean-Atmosphere Modelization over the Grid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Caniou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pushpinder Kaur Chouhan</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andréea Chis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Desprez</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-2008-23, LIP - ENS Lyon. 2008</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-6695, LIP RR-2008-26, INRIA, LIP. 2008, 2+13p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01428306v1</w:t>
+                <w:t xml:space="preserve">inria-00332571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ocean-Atmosphere Modelization over the Grid</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Automatic Middleware Deployment Planning on Heterogeneous Platforms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pushpinder Kaur Chouhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Desprez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-6566, INRIA. 2008, pp.20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andréea Chis</w:t>
-[...46 lines deleted...]
-                <w:t xml:space="preserve">inria-00332571v1</w:t>
+                <w:t xml:space="preserve">inria-00291515v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic Middleware Deployment Planning on Heterogeneous Platforms</w:t>
+                <w:t xml:space="preserve">Efficiency of Tree-Structured Peer-to-peer Service Discovery Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Desprez</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-6566, INRIA. 2008, pp.20</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Tedeschi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR2008-18, LIP - ENS Lyon. 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00291515v2</w:t>
+                <w:t xml:space="preserve">hal-01428771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficiency of Tree-Structured Peer-to-Peer Service Discovery Systems</w:t>
               </w:r>
@@ -18131,743 +18131,743 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00173050v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Dynamic Prefix Tree for the Service Discovery Within Large Scale Grids</w:t>
+                <w:t xml:space="preserve">A Repair Mechanism for Fault-Tolerance for Tree-Structured Peer-to-Peer Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Desprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Tedeschi</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-2006-33, LIP - ENS Lyon. 2006</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Fourdrignier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-6029, LIP RR-2006-34, INRIA, LIP. 2006, pp.15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01430005v1</w:t>
+                <w:t xml:space="preserve">inria-00115997v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Repair Mechanism for Fault-Tolerance for Tree-Structured Peer-to-Peer Systems</w:t>
+                <w:t xml:space="preserve">Plug-in Scheduler Design for a Distributed Grid Environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andréea Chis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Desprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...39 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-6029, LIP RR-2006-34, INRIA, LIP. 2006, pp.15</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Su</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-6030 LIP RR-2006-41, INRIA LIP. 2006, pp.10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00115997v3</w:t>
+                <w:t xml:space="preserve">inria-00115949v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plug-in Scheduler Design for a Distributed Grid Environment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Monitoring and Visualization Tool and Its Application for a Network Enabled Server Platform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Bolze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId409" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Desprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-6030 LIP RR-2006-41, INRIA LIP. 2006, pp.10</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georg Hoesch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Pontvieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-2006-14, LIP - ENS Lyon. 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00115949v2</w:t>
+                <w:t xml:space="preserve">hal-01430516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Monitoring and Visualization Tool and Its Application for a Network Enabled Server Platform</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Dynamic Prefix Tree for the Service Discovery Within Large Scale Grids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Desprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-2006-14, LIP - ENS Lyon. 2006</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Tedeschi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-2006-33, LIP - ENS Lyon. 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01430516v1</w:t>
+                <w:t xml:space="preserve">hal-01430005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Dynamic Prefix Tree for Service Discovery within Large Scale Grids</w:t>
-[...45 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-6028, INRIA. 2006, pp.23</w:t>
+                <w:t xml:space="preserve">DIET: New Developments and Recent Results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkader Amar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Bolze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Bouteiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andréea Chis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Caniou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-6027; RR-6027, INRIA. 2006, pp.24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00116111v4</w:t>
+                <w:t xml:space="preserve">inria-00115569v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DIET: New Developments and Recent Results</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-6027; RR-6027, INRIA. 2006, pp.24</w:t>
+                <w:t xml:space="preserve">A Dynamic Prefix Tree for Service Discovery within Large Scale Grids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Desprez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Tedeschi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-6028, INRIA. 2006, pp.23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00115569v3</w:t>
+                <w:t xml:space="preserve">inria-00116111v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DIET: New Developments and Recent Results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkader Amar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Bolze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Bouteiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Caniou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -18932,51 +18932,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Desprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Fourdrignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19037,77 +19037,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plug-in Scheduler Design for a Distributed Grid Environment.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreea Chis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Desprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Su</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-2006-41, LIP - ENS Lyon. 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -19182,155 +19182,155 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Desprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Jan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] RR-6009, LIP RR-2006-47, INRIA, LIP. 2006, 2+12p</w:t>
+              <w:t xml:space="preserve">[Research Report] PI 1823, 2006, pp.21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00110967v2</w:t>
+                <w:t xml:space="preserve">inria-00110902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Monitoring and Visualization Tool and Its Application for a Network Enabled Server Platform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Bolze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Desprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georg Hoesch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Pontvieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-5879, LIP RR-2006-14, INRIA, LIP. 2006, 2+11p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -19405,73 +19405,73 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Desprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Jan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] PI 1823, 2006, pp.21</w:t>
+              <w:t xml:space="preserve">[Research Report] RR-6009, LIP RR-2006-47, INRIA, LIP. 2006, 2+12p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00110902v1</w:t>
+                <w:t xml:space="preserve">inria-00110967v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GDS: an Architecture Proposal for a Grid Data-Sharing Service</w:t>
               </w:r>
@@ -19527,73 +19527,73 @@
                 <w:t xml:space="preserve">Eddy Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Desprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] RR-2005-28, LIP - ENS Lyon. 2005</w:t>
+              <w:t xml:space="preserve">[Research Report] RR-5593, INRIA. 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01431487v1</w:t>
+                <w:t xml:space="preserve">inria-00071239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GDS: an Architecture Proposal for a Grid Data-Sharing Service</w:t>
               </w:r>
@@ -19649,914 +19649,914 @@
                 <w:t xml:space="preserve">Eddy Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Desprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] RR-5593, INRIA. 2005</w:t>
+              <w:t xml:space="preserve">[Research Report] RR-2005-28, LIP - ENS Lyon. 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00071239v1</w:t>
+                <w:t xml:space="preserve">hal-01431487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experiences with hierarchical request flow management for Network-Enabled Server Environments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Holly Dail</w:t>
+                <w:t xml:space="preserve">Use of A Network Enabled Server System for a Sparse Linear Algebra Grid Application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Desprez</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-5527, LIP RR-2005-07, INRIA, LIP. 2005, pp.25</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Hamerling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves L'Excellent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Pantel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-5595, LIP RR-2005-30, INRIA, LIP. 2005, pp.23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00070480v1</w:t>
+                <w:t xml:space="preserve">inria-00070412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DIET: A Scalable Toolbox to Build Network Enabled Servers on the Grid</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eddy Caron</w:t>
+                <w:t xml:space="preserve">Experiences with hierarchical request flow management for Network-Enabled Server Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Holly Dail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Desprez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] RR-5601, LIP RR-2005-23, INRIA - LIP - ENS. 2005, 2 + 20p</w:t>
+              <w:t xml:space="preserve">[Research Report] RR-5527, LIP RR-2005-07, INRIA, LIP. 2005, pp.25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00070406v1</w:t>
+                <w:t xml:space="preserve">inria-00070480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of A Network Enabled Server System for a Sparse Linear Algebra Grid Application</w:t>
+                <w:t xml:space="preserve">DIET: A Scalable Toolbox to Build Network Enabled Servers on the Grid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Desprez</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...47 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-5595, LIP RR-2005-30, INRIA, LIP. 2005, pp.23</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-5601, LIP RR-2005-23, INRIA - LIP - ENS. 2005, 2 + 20p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00070412v1</w:t>
+                <w:t xml:space="preserve">inria-00070406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous Scheduling of Replication and Computation for Data-Intensive Applications on the Grid</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Service Discovery in a peer-to-peer environment for Computational Grids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Desprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-5460, LIP RR-2005-01, INRIA, LIP. 2005, pp.19</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Tedeschi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-2005-42, LIP - ENS Lyon. 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00070546v1</w:t>
+                <w:t xml:space="preserve">hal-01431488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Service Discovery in a peer-to-peer environment for Computational Grids</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Simultaneous Scheduling of Replication and Computation for Data-Intensive Applications on the Grid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Desprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-2005-42, LIP - ENS Lyon. 2005</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Vernois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-5460, LIP RR-2005-01, INRIA, LIP. 2005, pp.19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01431488v1</w:t>
+                <w:t xml:space="preserve">inria-00070546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Service discovery in a peer-to-peer environment for computational grids</w:t>
+                <w:t xml:space="preserve">Managing Data Persistence in Network Enabled Servers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Delfabbro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Desprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">RR-5679, INRIA. 2005, pp.30</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Jeannot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Nicod</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-5725, INRIA. 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00070334v1</w:t>
+                <w:t xml:space="preserve">inria-00071216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Managing Data Persistence in Network Enabled Servers</w:t>
+                <w:t xml:space="preserve">Service discovery in a peer-to-peer environment for computational grids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Desprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-5725, INRIA. 2005</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Tedeschi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">RR-5679, INRIA. 2005, pp.30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00071216v1</w:t>
+                <w:t xml:space="preserve">inria-00070334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deadline scheduling with Priority for client-server systems</w:t>
+                <w:t xml:space="preserve">Overlapping Computations and Communications with I/O in Wavefront Algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Desprez</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-2004-33, LIP - ENS Lyon. 2004</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Suter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-5410, RR-2004-58, INRIA LIP - ENS Lyon. 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01431491v1</w:t>
+                <w:t xml:space="preserve">inria-00071247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overlapping Computations and Communications with I/O in Wavefront Algorithms</w:t>
+                <w:t xml:space="preserve">Deadline scheduling with Priority for client-server systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pushpinder Kaur Chouhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Desprez</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-5410, RR-2004-58, INRIA LIP - ENS Lyon. 2004</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-2004-33, LIP - ENS Lyon. 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00071247v1</w:t>
+                <w:t xml:space="preserve">hal-01431491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deadline Scheduling with Priority for Client-Server Systems on the Grid</w:t>
               </w:r>
@@ -21172,90 +21172,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Scalable Approach to Network Enabled Servers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Contassot-Vivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Desprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lombard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-4501, INRIA. 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -21354,241 +21354,241 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00072106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Scalable Approach to Network Enabled Servers</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Contassot-Vivier</w:t>
+                <w:t xml:space="preserve">One-Step Algorithm for Mixed Data and Task Parallel Scheduling Without Data Replication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Boudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Desprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...17 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-2002-21, LIP - ENS Lyon. 2002</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Suter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-4591, LIP RR-2002-34, INRIA, LIP. 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01431507v1</w:t>
+                <w:t xml:space="preserve">inria-00071994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One-Step Algorithm for Mixed Data and Task Parallel Scheduling Without Data Replication</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Boudet</w:t>
+                <w:t xml:space="preserve">A Scalable Approach to Network Enabled Servers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Contassot-Vivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Desprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-4591, LIP RR-2002-34, INRIA, LIP. 2002</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Nicod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-2002-21, LIP - ENS Lyon. 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00071994v1</w:t>
+                <w:t xml:space="preserve">hal-01431507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic Performance Forecasting for Network-Enabled Servers in a Heterogeneous Environment</w:t>
               </w:r>
@@ -22955,51 +22955,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02596419v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Ait Salaht" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Desprez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lebre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3391196" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620778v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Videau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Pouget" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Genovese" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Deutsch" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Komatitsch" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1094342017718068" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01232776v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Casanova" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George S. Markomanolis" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Suter" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.3278" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00767029v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Antoniu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bigot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristophe Blanchet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Boug&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Briant" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJCC.2013.055265" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828491v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ferreira da Silva" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Glatard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2013.06.012" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00758595v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Caron" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Muresan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Rodero-Merino" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2011.10.001" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00854655v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis M. Vaquero" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cose.2011.10.006" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LMNKLF87-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00813227v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bel Dum&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Robert" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01426826v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10723-010-9178-4" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/03B4AF4E6907BF2277E359218BAE082CB7461FA8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01427726v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Petit" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Tedeschi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S012962641000003X" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539777v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpdc.2010.08.017" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01428209v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Amar" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Bolze" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Caniou" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreea Chis" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.1283" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XB7SZN56-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01428216v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Su" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2007.02.005" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZDXJP9C4-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01429565v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10723-006-9058-0" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-42543126-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01429867v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00684943v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cappello" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dayd&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1094342006070078" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C3211077D2750B2369FA4662C4215BD8245E6D38/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00688802v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Hurault" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pantel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/1574040054861267" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000281v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Delfabbro" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jeannot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Nicod" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000234v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Quinson" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1094342004046046" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-MHD2NJ4F-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000232v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.791" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9L8NPBH0-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01431504v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000277v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Chaumette" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Contassot-Vivier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fleury" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-8191(01)00101-6" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7BMP0SCM-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00856658v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Barberet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Brunie" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lebourgeois" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Namyst" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-739X(98)00076-4" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BRG88DWL-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00856849v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Dongarra" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Petitet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Randriamaro" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/71.663945" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00856848v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Rastello" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406228v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Brandes" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Counilh" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Roman" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Darte" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406249v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357512v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ub&#233;da" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00856910v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Mignot" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248774v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessalam Benhari" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Denneulin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Dufoss&#233;" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Trystram" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886644v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ye Xia" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Etchevers" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Letondeur" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Coupaye" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCCBDA61447.2024.10569682" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03967388v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nihel Kaboubi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185251v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Stoffel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Broquedis" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhafid Mazouz" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02076963v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francieli Zanon Boito" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois M&#233;haut" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPSW.2019.00139" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108806v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Prud'Homme" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abderrahim" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SCC.2019.00017" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01908928v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Letondeur" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3167132.3167215" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01273427v2" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Pastor" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Simonet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IC2E.2017.35" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01652145v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gon&#231;alves" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Perache" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01338456v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shadi Ibrahim" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Orgerie" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSDIS.2015.58" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00991530v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Bertier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Quesnel" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849993v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Ferreira da Silva" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Glatard" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849988v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00945369v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gideon Juve" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Deelman" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2534248.2534254" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927495v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bard" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Boin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bothorel" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chaumeil" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Collinet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840877v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00684866v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Blanchet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00697032v2" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33078-0_14" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766070v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00546992v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Markomanolis" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00767479v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Depardon" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCGrid.2011.20" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00758591v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15277-1_34" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-SJ6MCXMG-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533926v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPP.2010.16" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00631723v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Depardon" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Blaizot" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.M. Courtois" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3462722" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677820v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Montagnat" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Reimert" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ketan Maheshwari" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WORKS.2010.5671856" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533904v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00758592v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CloudCom.2010.65" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00690625v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPP.2010.45" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01427727v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Heymann" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-60750-583-9-124" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01427879v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Loureiro" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLOUD.2009.70" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00690433v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Charrier" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ADVCOMP.2009.35" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00751680v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01428060v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Maisonnave" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPA.2008.121" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01428318v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Le Mahec" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-69501-1_26" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-GMF4WHRM-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01428782v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2008.4536198" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01428518v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01428323v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Combes" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Chopard" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Zory" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPA.2008.124" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01428737v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00689766v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktors Bertis" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Reed" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2008.4536484" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01428310v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pushpinder Kaur Chouhan" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2008.4536171" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01428409v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01429571v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-76627-8_9" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00447931v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia F&#232;vre" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Jan" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-77220-0" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000983v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Monnet" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-29445-2_8" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01430509v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1186675.1186682" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00688781v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves L'Excellent" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hamerling" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-29445-2_10" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01430039v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Fourdrignier" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11945918_21" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01430514v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Hoesch" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Pontvieux" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11751649_22" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00683895v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holly Dail" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPDC.2005.12" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01429979v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bouteiller" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-72337-0_15" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01429999v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/P2P.2006.16" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000284v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon J&#233;gou" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01431481v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/E-SCIENCE.2005.8" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008798v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2005.318" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01431493v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01431492v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100129v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPDC.2004.31" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01431495v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vernois" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01431499v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Villain" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269808v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boudet" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01431510v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01431508v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lombard" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00346586v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Beaumont" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ramet" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099198v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099007v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Gomez" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Steer" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099008v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Grigori" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00856853v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Domas" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-49530-4_20" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-1TX6HXWM-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00856854v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00856855v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BFb0037126" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-K889VRKS-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00346472v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Amestoy" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00856892v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-63697-8_103" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-ZLDX2PGT-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00856894v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PACT.1997.644026" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00346485v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00767599v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cosnard" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lef&#232;vre" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01652993v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Lavoie" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Hendren" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00508331v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Getov" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Priol" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramin Yahyapour" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00484902v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Chapman" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Joubert" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lichnewsky" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frans Peters" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00804390v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Carter" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ferrante" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00804388v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01355288v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gengler" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272649v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Ferreira da Silva" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-4666-8213-9.ch006" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01067888v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fedak" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00931144v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Rouzaud-Cornabas" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38586-5_4" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00946971v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Balouek" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Carpen-Amarie" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-04519-1_1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00753933v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01426839v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://Taylor and Francis Group, LLC" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00751672v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nakada Hidemoto" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seymour Keith" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00758589v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00365202v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Breton" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-60566-374-6.ch007" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01431513v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01427723v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519645v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01273170v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Margery" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00759546v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gault" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00459394v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00490463v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00462522v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01429586v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Tanimura" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Seymour" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hidemoto Nakada" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02313711v2" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01320235v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00924351v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Luis Lucas-Simarro" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Moreno Vozmediano" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01254055v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00909120v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00842396v2" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00854204v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00739082v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00720910v2" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00720369v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00668713v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00720815v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Fox" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Keahey" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kozuch" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00722605v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00657309v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00657306v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Vaquero" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00461692v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00462526v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00490406v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00509393v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00456045v3" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00460393v3" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00431637v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Blaizot" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00435785v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00359972v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01428771v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01428306v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00332571v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;ea Chis" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00291515v2" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00287800v2" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00292575v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01428434v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00173050v2" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01430005v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00115997v3" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00115949v2" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01430516v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00116111v4" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00115569v3" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01429988v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01430504v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01430508v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00110967v2" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071389v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00110902v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01431487v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071239v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070480v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070406v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070412v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070546v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01431488v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070334v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071216v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01431491v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071247v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070666v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01431498v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01431501v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071583v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01431500v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071885v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072087v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072106v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01431507v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071994v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072267v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01436419v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072419v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072687v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Chaussumier" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Prylli" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073160v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack J. Dongarra" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073417v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073597v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Tourancheau" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073573v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073633v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293232v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Brandes" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chaumette" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00344993v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02596419v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Ait Salaht" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Desprez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lebre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3391196" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620778v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Videau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Pouget" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Genovese" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Deutsch" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Komatitsch" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1094342017718068" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01232776v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Casanova" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George S. Markomanolis" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Suter" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.3278" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00767029v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Antoniu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bigot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristophe Blanchet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Boug&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Briant" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJCC.2013.055265" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828491v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ferreira da Silva" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Glatard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2013.06.012" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00758595v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Caron" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Muresan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Rodero-Merino" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2011.10.001" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00854655v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis M. Vaquero" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cose.2011.10.006" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LMNKLF87-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00813227v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bel Dum&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Robert" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01426826v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10723-010-9178-4" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/03B4AF4E6907BF2277E359218BAE082CB7461FA8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01427726v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Petit" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Tedeschi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S012962641000003X" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539777v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpdc.2010.08.017" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01428216v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreea Chis" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Su" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2007.02.005" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZDXJP9C4-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01428209v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Amar" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Bolze" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Caniou" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.1283" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XB7SZN56-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01429565v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10723-006-9058-0" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-42543126-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00684943v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cappello" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dayd&#233;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1094342006070078" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C3211077D2750B2369FA4662C4215BD8245E6D38/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01429867v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00688802v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Hurault" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pantel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/1574040054861267" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000281v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Delfabbro" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jeannot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Nicod" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000234v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Quinson" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1094342004046046" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-MHD2NJ4F-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000232v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.791" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9L8NPBH0-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01431504v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000277v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Chaumette" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Contassot-Vivier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fleury" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-8191(01)00101-6" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7BMP0SCM-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00856658v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Barberet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Brunie" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lebourgeois" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Namyst" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-739X(98)00076-4" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BRG88DWL-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00856849v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Dongarra" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Petitet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Randriamaro" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/71.663945" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00856848v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Rastello" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406228v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Brandes" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Counilh" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Roman" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Darte" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406249v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357512v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ub&#233;da" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00856910v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Mignot" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248774v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessalam Benhari" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Denneulin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Dufoss&#233;" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Trystram" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886644v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ye Xia" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Etchevers" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Letondeur" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Coupaye" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCCBDA61447.2024.10569682" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03967388v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nihel Kaboubi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185251v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Stoffel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Broquedis" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhafid Mazouz" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02076963v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francieli Zanon Boito" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois M&#233;haut" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPSW.2019.00139" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108806v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Prud'Homme" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abderrahim" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SCC.2019.00017" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01908928v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Letondeur" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3167132.3167215" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01273427v2" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Pastor" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Simonet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IC2E.2017.35" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01652145v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gon&#231;alves" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Perache" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01338456v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shadi Ibrahim" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Orgerie" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSDIS.2015.58" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00991530v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Bertier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Quesnel" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849993v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Ferreira da Silva" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Glatard" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849988v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00945369v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gideon Juve" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Deelman" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2534248.2534254" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927495v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bard" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Boin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bothorel" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chaumeil" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Collinet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840877v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00684866v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Blanchet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00697032v2" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33078-0_14" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766070v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00767479v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Depardon" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCGrid.2011.20" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00546992v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Markomanolis" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533926v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPP.2010.16" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00631723v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Depardon" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Blaizot" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.M. Courtois" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3462722" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00758591v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15277-1_34" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-SJ6MCXMG-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677820v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Montagnat" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Reimert" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ketan Maheshwari" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WORKS.2010.5671856" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00758592v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CloudCom.2010.65" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533904v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01427727v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Heymann" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-60750-583-9-124" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00690625v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPP.2010.45" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01427879v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Loureiro" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLOUD.2009.70" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00690433v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Charrier" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ADVCOMP.2009.35" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00751680v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01428782v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2008.4536198" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01428060v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Maisonnave" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPA.2008.121" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01428318v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Le Mahec" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-69501-1_26" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-GMF4WHRM-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01428518v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01428737v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01428323v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Combes" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Chopard" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Zory" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPA.2008.124" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00689766v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktors Bertis" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Reed" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2008.4536484" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01428310v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pushpinder Kaur Chouhan" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2008.4536171" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01428409v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01429571v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-76627-8_9" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00447931v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia F&#232;vre" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Jan" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-77220-0" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01430039v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Fourdrignier" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11945918_21" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01430514v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Hoesch" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Pontvieux" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11751649_22" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000983v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Monnet" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-29445-2_8" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01430509v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1186675.1186682" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00688781v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves L'Excellent" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hamerling" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-29445-2_10" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00683895v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holly Dail" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPDC.2005.12" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01429979v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bouteiller" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-72337-0_15" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01429999v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/P2P.2006.16" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000284v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon J&#233;gou" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01431481v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/E-SCIENCE.2005.8" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008798v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2005.318" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01431493v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100129v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPDC.2004.31" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01431492v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01431495v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vernois" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01431499v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Villain" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269808v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boudet" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01431508v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lombard" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01431510v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00346586v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Beaumont" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ramet" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099198v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099007v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Gomez" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Steer" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099008v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Grigori" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00856853v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Domas" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-49530-4_20" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-1TX6HXWM-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00856854v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00856855v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BFb0037126" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-K889VRKS-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00346472v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Amestoy" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00856892v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-63697-8_103" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-ZLDX2PGT-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00856894v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PACT.1997.644026" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00346485v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00767599v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cosnard" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lef&#232;vre" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01652993v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Lavoie" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Hendren" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00508331v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Getov" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Priol" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramin Yahyapour" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00484902v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Chapman" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Joubert" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lichnewsky" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frans Peters" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00804390v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Carter" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ferrante" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00804388v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01355288v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gengler" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272649v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Ferreira da Silva" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-4666-8213-9.ch006" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01067888v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fedak" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00931144v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Rouzaud-Cornabas" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38586-5_4" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00946971v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Balouek" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Carpen-Amarie" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-04519-1_1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00753933v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01426839v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://Taylor and Francis Group, LLC" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00751672v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nakada Hidemoto" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seymour Keith" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00758589v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00365202v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Breton" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-60566-374-6.ch007" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01431513v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01427723v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519645v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01273170v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Margery" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00759546v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gault" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00459394v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00490463v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00462522v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01429586v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Tanimura" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Seymour" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hidemoto Nakada" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02313711v2" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01320235v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00924351v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Luis Lucas-Simarro" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Moreno Vozmediano" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01254055v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00909120v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00842396v2" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00854204v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00739082v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00720910v2" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00720369v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00668713v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00720815v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Fox" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Keahey" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kozuch" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00722605v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00657309v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00657306v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Vaquero" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00490406v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00461692v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00462526v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00509393v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00456045v3" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00460393v3" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00435785v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00431637v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Blaizot" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00359972v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01428306v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00332571v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;ea Chis" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00291515v2" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01428771v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00287800v2" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00292575v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01428434v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00173050v2" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00115997v3" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00115949v2" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01430516v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01430005v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00115569v3" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00116111v4" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01429988v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01430504v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01430508v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00110902v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071389v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00110967v2" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071239v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01431487v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070412v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070480v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070406v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01431488v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070546v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071216v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070334v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071247v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01431491v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070666v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01431498v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01431501v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071583v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01431500v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071885v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072087v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072106v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071994v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01431507v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072267v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01436419v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072419v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072687v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Chaussumier" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Prylli" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073160v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack J. Dongarra" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073417v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073597v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Tourancheau" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073573v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073633v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293232v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Brandes" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chaumette" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00344993v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>