--- v1 (2026-04-10)
+++ v2 (2026-04-30)
@@ -720,437 +720,437 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00828491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Clouds to Scale Grid Resources: An Economic Model</w:t>
+                <w:t xml:space="preserve">L'essor et l'accessibilité du calcul distribué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eddy Caron</w:t>
+                <w:t xml:space="preserve">Bel Dumé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Desprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrian Muresan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Luis Rodero-Merino</w:t>
+                <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Future Generation Computer Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Collection "20 ans d'avancées et de perspectives en sciences du numérique"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 2 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00758595v1</w:t>
+                <w:t xml:space="preserve">hal-00813227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building Safe PaaS Clouds: a Survey on Security in Multitenant Software Platforms</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Using Clouds to Scale Grid Resources: An Economic Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Desprez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Muresan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Rodero-Merino</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Adrian Muresan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers &amp; Security</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 31 (1), pp.96-108. </w:t>
+              <w:t xml:space="preserve">Future Generation Computer Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 28 (4), pp.633-646. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cose.2011.10.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.future.2011.10.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00854655v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00758595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'essor et l'accessibilité du calcul distribué</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bel Dumé</w:t>
+                <w:t xml:space="preserve">Building Safe PaaS Clouds: a Survey on Security in Multitenant Software Platforms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Rodero-Merino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis M. Vaquero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Desprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yves Robert</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Muresan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Collection "20 ans d'avancées et de perspectives en sciences du numérique"</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computers &amp; Security</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 31 (1), pp.96-108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cose.2011.10.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00813227v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00854655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pattern Matching Based Forecast of Non-periodic Repetitive Behavior for Cloud Clients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Desprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Muresan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Grid Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 9, pp.49 - 64. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1196,51 +1196,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Snap-Stabilizing Prefix Tree for Peer-to-Peer Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Desprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1411,332 +1411,332 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00539777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of plug-in schedulers for a GridRPC environment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Tunable Scheduling in a GridRPC Framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkader Amar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Bolze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Caniou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreea Chis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Future Generation Computer Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.future.2007.02.005⟩</w:t>
+              <w:t xml:space="preserve">Concurrency and Computation: Practice and Experience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 20 (9), pp.1051-1069. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cpe.1283⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01428216v1</w:t>
+                <w:t xml:space="preserve">hal-01428209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tunable Scheduling in a GridRPC Framework</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Bolze</w:t>
+                <w:t xml:space="preserve">Design of plug-in schedulers for a GridRPC environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreea Chis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Desprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Caniou</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alan Su</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Concurrency and Computation: Practice and Experience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 20 (9), pp.1051-1069. </w:t>
+              <w:t xml:space="preserve">Future Generation Computer Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 24 (1), pp.46-57. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cpe.1283⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.future.2007.02.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01428209v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01428216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancing computational grids with peer-to-peer technology for large scale service discovery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Desprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1802,311 +1802,311 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01429565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grid'5000: A Large Scale And Highly Reconfigurable Experimental Grid Testbed</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">DIET: A Scalable Toolbox to Build Network Enabled Servers on the Grid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Desprez</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of High Performance Computing Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 20 (4), pp.481-494. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2006, 20 (3), pp.23</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00684943v1</w:t>
+                <w:t xml:space="preserve">hal-01429867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DIET: A Scalable Toolbox to Build Network Enabled Servers on the Grid</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Grid'5000: A Large Scale And Highly Reconfigurable Experimental Grid Testbed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Bolze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Cappello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Daydé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Desprez</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of High Performance Computing Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 20 (3), pp.23</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2006, 20 (4), pp.481-494. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1094342006070078⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01429867v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00684943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On deploying scientific software within the GRID-TLSE project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Desprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Daydé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Hurault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2166,51 +2166,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Managing Data Persistence in Network Enabled Servers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Delfabbro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2281,289 +2281,289 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00000281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance Evaluation of Linear Algebra Routines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eddy Caron</w:t>
+                <w:t xml:space="preserve">Impact of mixed-parallelism on parallel implementations of the Strassen and Winograd matrix multiplication algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Suter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Desprez</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Suter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of High Performance Computing Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Concurrency and Computation: Practice and Experience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 16 (8), pp.771-797. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cpe.791⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/1094342004046046⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00000234v1</w:t>
+                <w:t xml:space="preserve">inria-00000232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of mixed-parallelism on parallel implementations of the Strassen and Winograd matrix multiplication algorithms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Performance Evaluation of Linear Algebra Routines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Desprez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Quinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Suter</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Desprez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Concurrency and Computation: Practice and Experience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 16 (8), pp.771-797. </w:t>
+              <w:t xml:space="preserve">International Journal of High Performance Computing Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, International Journal of High Performance Computing Applications, 18 (3), pp.373-390. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cpe.791⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/1094342004046046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00000232v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00000234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parallel Extension of a Dynamic Performance Forecasting Tool</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Desprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2614,51 +2614,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scilab to Scilab//, the OURAGAN Project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Chaumette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2958,51 +2958,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Petitet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Randriamaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Parallel and Distributed Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 9 (2), pp.192-205. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3075,51 +3075,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jack Dongarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Rastello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Information Science and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 14, pp.167-190</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3515,51 +3515,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Desprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Mignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Brazilian Computer Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 3 (2), pp.5-15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4480,252 +4480,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01908928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revising OpenStack to Operate Fog/Edge Computing infrastructures</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dynamic Load Balancing of Monte Carlo Particle Transport Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Pastor</w:t>
+                <w:t xml:space="preserve">Thomas Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Simonet</w:t>
+                <w:t xml:space="preserve">Marc Perache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Desprez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Méhaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IC2E 2017 : IEEE International Conference on Cloud Engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ParCo2017 - International Conference on Parallel Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Bologna, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01273427v2</w:t>
+                <w:t xml:space="preserve">hal-01652145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic Load Balancing of Monte Carlo Particle Transport Applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Revising OpenStack to Operate Fog/Edge Computing infrastructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Lebre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Pastor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Gonçalves</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marc Perache</w:t>
+                <w:t xml:space="preserve">Anthony Simonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Desprez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Méhaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ParCo2017 - International Conference on Parallel Computing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IC2E 2017 : IEEE International Conference on Cloud Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Vancouver, Canada. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IC2E.2017.35⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01652145v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01273427v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy-Aware Massively Distributed Cloud Facilities: The DISCOVERY Initiative</w:t>
               </w:r>
@@ -4763,51 +4763,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Lebre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Orgerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Pastor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Green Computing and Communications (GreenCom)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2015, Sydney, Australia. pp.476 - 477, </w:t>
@@ -4845,51 +4845,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Locality-aware Cooperation for VM Scheduling in Distributed Clouds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Pastor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marin Bertier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5413,1648 +5413,1648 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00927495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-healing of operational workflow incidents on distributed computing infrastructures</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">T. Glatard</w:t>
+                <w:t xml:space="preserve">A science-gateway workload archive application to the self-healing of workflow incidents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Ferreira da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Glatard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Desprez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th IEEE/ACM International Symposium on Cluster, Cloud and Grid Computing - CCGRID 12</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Ottawa, Canada</w:t>
+              <w:t xml:space="preserve">journées scientifiques mésocentres et France Grilles 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00840877v1</w:t>
+                <w:t xml:space="preserve">hal-00766070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Scalable Data Management for Map-Reduce-based Data-Intensive Applications on Cloud and Hybrid Infrastructures</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Self-healing of operational workflow incidents on distributed computing infrastructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Ferreira da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Glatard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Desprez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st International IBM Cloud Academy Conference - ICA CON 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Research Triangle Park, North Carolina, United States</w:t>
+              <w:t xml:space="preserve">12th IEEE/ACM International Symposium on Cluster, Cloud and Grid Computing - CCGRID 12</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Ottawa, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00684866v1</w:t>
+                <w:t xml:space="preserve">hal-00840877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Budget Constrained Resource Allocation for Non-Deterministic Workflows on a IaaS Cloud</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Towards Scalable Data Management for Map-Reduce-based Data-Intensive Applications on Cloud and Hybrid Infrastructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Antoniu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Blanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Bougé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Briant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Conference on Algorithms and Architectures for Parallel Processing (ICA3PP 2012)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">1st International IBM Cloud Academy Conference - ICA CON 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Research Triangle Park, North Carolina, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00697032v2</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00684866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A science-gateway workload archive application to the self-healing of workflow incidents</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tristan Glatard</w:t>
+                <w:t xml:space="preserve">Budget Constrained Resource Allocation for Non-Deterministic Workflows on a IaaS Cloud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Desprez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Muresan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Suter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">journées scientifiques mésocentres et France Grilles 2012</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">12th International Conference on Algorithms and Architectures for Parallel Processing (ICA3PP 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Fukuoka, Japan. pp.30, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-33078-0_14⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00766070v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00697032v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple Services Throughput Optimization in a Hierarchical Middleware</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eddy Caron</w:t>
+                <w:t xml:space="preserve">Assessing the Performance of MPI Applications Through Time-Independent Trace Replay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Desprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Depardon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Desprez</w:t>
+                <w:t xml:space="preserve">George Markomanolis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Quinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Suter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 11th International Symposium on Cluster, Cloud and Grid Computing, Date-Added = 2011-02-03 22:38:54 +0100, Date-Modified = 2012-12-19 23:23:04 +0000</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Second International Workshop on Parallel Software Tools and Tool Infrastructures (PSTI 2011) Held in conjunction with ICPP 2011, the 40th International Conference on Parallel Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Taipei, Taiwan</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00767479v1</w:t>
+                <w:t xml:space="preserve">inria-00546992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the Performance of MPI Applications Through Time-Independent Trace Replay</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multiple Services Throughput Optimization in a Hierarchical Middleware</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Depardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Desprez</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Suter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Second International Workshop on Parallel Software Tools and Tool Infrastructures (PSTI 2011) Held in conjunction with ICPP 2011, the 40th International Conference on Parallel Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The 11th International Symposium on Cluster, Cloud and Grid Computing, Date-Added = 2011-02-03 22:38:54 +0100, Date-Modified = 2012-12-19 23:23:04 +0000</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Newport Beach, CA, United States. pp.94 - 103, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CCGrid.2011.20⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00546992v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00767479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minimizing Stretch and Makespan of Multiple Parallel Task Graphs via Malleable Allocations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Henri Casanova</w:t>
+                <w:t xml:space="preserve">Décrypthon Grid - Grid Resources Dedicated to Neuromuscular Disorders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Bolze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Desprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Heymann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">39th International Conference on Parallel Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICPP.2010.16⟩</w:t>
+              <w:t xml:space="preserve">HealthGrid 2010 - 8th HealthGrid conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Paris, France. pp.124-133, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/978-1-60750-583-9-124⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00533926v1</w:t>
+                <w:t xml:space="preserve">hal-01427727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cosmological Simulations on a Grid of Computers</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Modelization and performance evaluation of the DIET middleware</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Depardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Desprez</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">H.M. Courtois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference of the Invisible Universe</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3462722⟩</w:t>
+              <w:t xml:space="preserve">ICPP 2010 : 39th International Conference on Parallel Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, San Diego, Californie, United States. pp.375-384, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICPP.2010.45⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00631723v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00690625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deployment of a hierarchical middleware</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Depardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Desprez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Euro-Par 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Ischia - Naples, Italy. pp.343-354, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-15277-1_34⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00758591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Workflow-based comparison of two Distributed Computing Infrastructures</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Minimizing Stretch and Makespan of Multiple Parallel Task Graphs via Malleable Allocations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Casanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Desprez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Suter</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Workflows in Support of Large-Scale Science (WORKS 2010)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/WORKS.2010.5671856⟩</w:t>
+              <w:t xml:space="preserve">39th International Conference on Parallel Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, San Diego, United States. pp.71-80, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICPP.2010.16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00677820v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00533926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forecasting for Grid and Cloud Computing On-Demand Resources Based on Pattern Matching</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Cosmological Simulations on a Grid of Computers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Depardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Desprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Adrian Muresan</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Blaizot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.M. Courtois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE CloudCom 2010</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CloudCom.2010.65⟩</w:t>
+              <w:t xml:space="preserve">Conference of the Invisible Universe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Paris, France. pp.816-825, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3462722⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00758592v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00631723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Bi-Criteria Algorithm for Scheduling Parallel Task Graphs on Clusters</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Workflow-based comparison of two Distributed Computing Infrastructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Montagnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Glatard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Reimert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ketan Maheshwari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th IEEE/ACM International Symposium on Cluster, Cloud and Grid Computing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Workshop on Workflows in Support of Large-Scale Science (WORKS 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, New Orleans, United States. pp.1-10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WORKS.2010.5671856⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00533904v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00677820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Décrypthon Grid - Grid Resources Dedicated to Neuromuscular Disorders</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Bi-Criteria Algorithm for Scheduling Parallel Task Graphs on Clusters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Desprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Suter</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HealthGrid 2010 - 8th HealthGrid conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">10th IEEE/ACM International Symposium on Cluster, Cloud and Grid Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Melbourne, Australia. pp.243-252</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3233/978-1-60750-583-9-124⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01427727v1</w:t>
+                <w:t xml:space="preserve">hal-00533904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelization and performance evaluation of the DIET middleware</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Forecasting for Grid and Cloud Computing On-Demand Resources Based on Pattern Matching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Desprez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Muresan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICPP 2010 : 39th International Conference on Parallel Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, San Diego, Californie, United States. pp.375-384, </w:t>
+              <w:t xml:space="preserve">IEEE CloudCom 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Indianapolis, Indiana, USA, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICPP.2010.45⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CloudCom.2010.65⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00690625v1</w:t>
+                <w:t xml:space="preserve">hal-00758592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cloud computing resource management through a grid middleware: A case study with DIET and Eucalyptus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Desprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Loureiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Muresan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CLOUD 2009 - IEEE International Conference on Cloud Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Bangalore, India. pp.1-4, </w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7088,64 +7088,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meta-scheduling and task teallocation in a Grid environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Caniou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7205,90 +7205,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meta-Scheduling and Task Reallocation in a Grid Environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Caniou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Desprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Caron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ADVCOMP - The Third IEEE International Conference on Advanced Engineering Computing and Applications in Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Sliema, Malta</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7307,644 +7307,614 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00751680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficiency of Tree-structured Peer-to-peer Service Discovery Systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">DAGDA: Data Arrangement for the Grid and Distributed Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Desprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cédric Tedeschi</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Le Mahec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hot-P2P 2008 - 5th International Workshop on Hot Topics in Peer-to-Peer Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">AHEMA 2008. International Workshop on Advances in High-Performance E-Science Middleware and Applications.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In conjunction with eScience 2008, Dec 2008, Minneapolis, United States. pp.8</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01428782v1</w:t>
+                <w:t xml:space="preserve">hal-01428409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ocean-Atmosphere Application Scheduling within DIET</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Efficiency of Tree-structured Peer-to-peer Service Discovery Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Desprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Tedeschi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">APDCT 2008 - International Symposium on Advanced in Parallel and Distributed Computing Techniques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ISPA.2008.121⟩</w:t>
+              <w:t xml:space="preserve">Hot-P2P 2008 - 5th International Workshop on Hot Topics in Peer-to-Peer Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In conjunction with IPDPS 2008, Apr 2008, Miami, United States. pp.1-8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IPDPS.2008.4536198⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01428060v1</w:t>
+                <w:t xml:space="preserve">hal-01428782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parallelization and Distribution Strategies of Large Bioinformatics Requests over the Grid</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Ocean-Atmosphere Application Scheduling within DIET</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Caniou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Desprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Maisonnave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICA3PP 2008 - 8th International Conference ok Algorithms and Architectures for Parallel Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-540-69501-1_26⟩</w:t>
+              <w:t xml:space="preserve">APDCT 2008 - International Symposium on Advanced in Parallel and Distributed Computing Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2008, Sydney, Australia. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISPA.2008.121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01428318v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01428060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">All-in-one Graphical Tool for the management of DIET a {GridRPC} Middleware</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Parallelization and Distribution Strategies of Large Bioinformatics Requests over the Grid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Desprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">David Loureiro</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Le Mahec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CoreGRID Workshop on Grid Middleware</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICA3PP 2008 - 8th International Conference ok Algorithms and Architectures for Parallel Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Cyprus, Cyprus. pp.257-260, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-69501-1_26⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01428518v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01428318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ocean-Atmosphere Modelization over the Grid</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">All-in-one Graphical Tool for the management of DIET a {GridRPC} Middleware</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Desprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Loureiro</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 37th International Conference on Parallel Processing (ICPP 2008)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Portland, United States. pp.8</w:t>
+              <w:t xml:space="preserve">CoreGRID Workshop on Grid Middleware</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In conjunction with OGF'23, Jun 2008, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01428737v1</w:t>
+                <w:t xml:space="preserve">hal-01428518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relaxing Synchronization in a Parallel SystemC Kernel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Desprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8011,373 +7981,403 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01428323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large scale execution of a bioinformatic application on a volunteer grid</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Bolze</w:t>
+                <w:t xml:space="preserve">Ocean-Atmosphere Modelization over the Grid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Caniou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreea Chis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Desprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IPDPS 2008. IEEE International Symposium on Parallel and Distributed Processing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The 37th International Conference on Parallel Processing (ICPP 2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Portland, United States. pp.8</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00689766v1</w:t>
+                <w:t xml:space="preserve">hal-01428737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic Middleware Deployment Planning on Heterogeneous Platfoms</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pushpinder Kaur Chouhan</w:t>
+                <w:t xml:space="preserve">Large scale execution of a bioinformatic application on a volunteer grid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viktors Bertis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Bolze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Desprez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Reed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HCW 2008 - 17th Heterogeneous Computing Workshop</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IPDPS.2008.4536171⟩</w:t>
+              <w:t xml:space="preserve">IPDPS 2008. IEEE International Symposium on Parallel and Distributed Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, Miami, Floride, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IPDPS.2008.4536484⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01428310v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00689766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DAGDA: Data Arrangement for the Grid and Distributed Applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Automatic Middleware Deployment Planning on Heterogeneous Platfoms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pushpinder Kaur Chouhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Desprez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gaël Le Mahec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AHEMA 2008. International Workshop on Advances in High-Performance E-Science Middleware and Applications.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">HCW 2008 - 17th Heterogeneous Computing Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In conjunction with IPDPS 2008, Apr 2008, Miami, United States. pp.1-13, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IPDPS.2008.4536171⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01428409v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01428310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Snap-stabilizing Prefix Tree for Peer-to-peer Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Desprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8463,51 +8463,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a Transparent Data Access Model for the GridRPC Paradigm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Antoniu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Desprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8574,1057 +8574,1057 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00447931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Repair Mechanism for Fault-Tolerance for Tree-Structured Peer-to-Peer Systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">A Dynamic Prefix Tree for the Service Discovery Within Large Scale Grids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Desprez</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Franck Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Tedeschi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HiPC 2006 - 13th International Conference on High Performance Computing.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/11945918_21⟩</w:t>
+              <w:t xml:space="preserve">P2P 2006 - 6th IEEE International Conference on Peer-to-Peer Computing, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Cambridge, United Kingdom. pp.1-8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/P2P.2006.16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01430039v1</w:t>
+                <w:t xml:space="preserve">hal-01429999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Monitoring and Visualization Tool and Its Application for a Network Enabled Server Platform</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">GDS: An Architecture Proposal for a grid Data-Sharing Service</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Antoniu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Bougé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Jan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Monnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marin Bertier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Science and Its Applications - ICCSA 2006</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/11751649_22⟩</w:t>
+              <w:t xml:space="preserve">Workshop on Future Generation Grids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2004, Dagstuhl, Germany. pp.133-152, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-0-387-29445-2_8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01430514v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00000983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GDS: An Architecture Proposal for a grid Data-Sharing Service</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Plug-in Scheduler Design for a Distributed Grid Environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreea Chis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Desprez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Su</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Future Generation Grids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-0-387-29445-2_8⟩</w:t>
+              <w:t xml:space="preserve">MGC 2006 - 4th International Workshop on Middleware for Grid Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In conjunction with ACM/IFIP/USENIX 7th International Middleware Conference 2006, Nov 2006, Melbourne, Australia. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1186675.1186682⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00000983v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01430509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plug-in Scheduler Design for a Distributed Grid Environment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Use of A Network Enabled Server System for a Sparse Linear Algebra Application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Desprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves L'Excellent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Hamerling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Pantel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MGC 2006 - 4th International Workshop on Middleware for Grid Computing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/1186675.1186682⟩</w:t>
+              <w:t xml:space="preserve">Workshop on Future Generation Grids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2006, Dagstuhl, Germany. pp.171-193, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-0-387-29445-2_10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01430509v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00688781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of A Network Enabled Server System for a Sparse Linear Algebra Application</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">A Repair Mechanism for Fault-Tolerance for Tree-Structured Peer-to-Peer Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Desprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Fourdrignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Tedeschi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Future Generation Grids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-0-387-29445-2_10⟩</w:t>
+              <w:t xml:space="preserve">HiPC 2006 - 13th International Conference on High Performance Computing.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2006, Bangalore, India. pp.171-182, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/11945918_21⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00688781v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01430039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive window scheduling for a hierarchical agent system</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Holly Dail</w:t>
+                <w:t xml:space="preserve">A Monitoring and Visualization Tool and Its Application for a Network Enabled Server Platform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Bolze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Desprez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georg Hoesch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Pontvieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Fourth International Symposium on Parallel and Distributed Computing (ISPDC 2005)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ISPDC.2005.12⟩</w:t>
+              <w:t xml:space="preserve">Computational Science and Its Applications - ICCSA 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Glasgow, United Kingdom. pp.202-213, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/11751649_22⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00683895v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01430514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DIET: New Developments and Recent Results</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Adaptive window scheduling for a hierarchical agent system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Holly Dail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Desprez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CoreGRID Workshop on Grid Middleware </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-540-72337-0_15⟩</w:t>
+              <w:t xml:space="preserve">The Fourth International Symposium on Parallel and Distributed Computing (ISPDC 2005)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2005, Lille, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISPDC.2005.12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01429979v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00683895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Dynamic Prefix Tree for the Service Discovery Within Large Scale Grids</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">DIET: New Developments and Recent Results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkader Amar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Bolze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Bouteiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pushpinder Kaur Chouhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreea Chis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">P2P 2006 - 6th IEEE International Conference on Peer-to-Peer Computing, </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Cambridge, United Kingdom. pp.1-8, </w:t>
+              <w:t xml:space="preserve">CoreGRID Workshop on Grid Middleware </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In conjunction with EuroPar2006, Aug 2006, Dresden, Germany. pp.150-170, </w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/P2P.2006.16⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-72337-0_15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01429999v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01429979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grid'5000: a large scale, reconfigurable, controlable and monitorable Grid platform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Cappello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Desprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Daydé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jeannot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9679,51 +9679,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Peer-to-Peer Extension of Network-Enabled Server Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Desprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9796,51 +9796,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Out-of-Core and Pipeline Techniques for Wavefront Algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Desprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9893,51 +9893,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DIET, tour d'horizon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Desprez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9969,243 +9969,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01431493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving the GridRPC Model with Data Persistence and Redistribution</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Deadline scheduling with priority for client-server systems on the Grid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pushpinder Kaur Chouhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Desprez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Jeannot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Symposium on Parallel and Distributed Computing - ISPDC'2004</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Grid Computing 2004. IEEE International Conference On Grid Computing. Super Computing 2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2004, Pittsburg, United States. pp.5</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00100129v1</w:t>
+                <w:t xml:space="preserve">hal-01431492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deadline scheduling with priority for client-server systems on the Grid</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Improving the GridRPC Model with Data Persistence and Redistribution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Desprez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Jeannot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Grid Computing 2004. IEEE International Conference On Grid Computing. Super Computing 2004</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">3rd International Symposium on Parallel and Distributed Computing - ISPDC'2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Cork, Ireland. pp.193--200, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISPDC.2004.31⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01431492v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00100129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestion de données dans les NES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Desprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10269,51 +10269,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Hierarchical Resource Reservation Algorithm for Network Enabled Servers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Desprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10472,51 +10472,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Scalable Approach to Network Enabled Servers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Desprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10524,51 +10524,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lombard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Nicod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Quinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International EuroPar Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, Paderborn, Germany. pp.4</w:t>
@@ -10597,51 +10597,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GridRPC: Approche RPC pour la simulation sur la grille: Approche RPC pour la simulation sur la grille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Desprez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11339,51 +11339,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Petitet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Randriamaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Parallel Computing: Fundamentals, Applications and New Directions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, Unknown, pp.227-234</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11460,51 +11460,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Desprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Lebourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HPCN Europe 1998</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 1998, Amsterdam, Netherlands. pp.1-12, </w:t>
@@ -11714,51 +11714,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Petitet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Randriamaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recent Advances in Parallel Virtual Machine and Message Passing Interface</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, Unknown, pp.343-350, </w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11843,51 +11843,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jack Dongarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Rastello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Parallel Architectures and Compilation Techniques PACT'97</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 1997, San Francisco, United States. pp.307-317, </w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12571,51 +12571,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Desprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ferrante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">L. Carter and H. Casanova and F. Desprez and J. Ferrante and Y. Robert. Int. J. High Performance Computing Applications 20(4), 20, pp.441-581, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12685,51 +12685,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Desprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ferrante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">L. Carter and H. Casanova and F. Desprez and J. Ferrante and Y. Robert. SAGE Publications (UK and US), 20, pp.3-157, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13100,51 +13100,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smart Resources Allocation to improve Cloud Security</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Desprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13359,64 +13359,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Volunteer Computing Platform Experience for Neuromuscular Diseases Problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viktors Bertis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Bolze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Desprez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13458,90 +13458,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auto-scaling, load balancing and monitoring in commercial and open-source clouds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Desprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Rodero-Merino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Muresan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cloud Computing: Methodology, Systems, and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13579,64 +13579,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High performance GridRPC middleware</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Caniou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Desprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13708,51 +13708,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DLPT: A P2P tool for Service Discovery in Grid Computing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Desprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13833,77 +13833,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High Performance Blast over the Grid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Desprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Le Mahec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of Research on Computational Grid Technologies for Life Sciences, Biomedicine, and Healthcare</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Medical Information Science Reference, 121-148 p., 2009, </w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13937,51 +13937,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une approche hiérarchique des serveurs de calculs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Desprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14111,77 +14111,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent development in DIET: from Grid to Cloud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Desprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Rodero-Merino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Muresan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010, pp.2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14508,64 +14508,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelization for the Deployment of a Hierarchical Middleware on a Homogeneous Platform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Depardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Desprez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14596,64 +14596,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelization for the Deployment of a Hierarchical Middleware on a Heterogeneous Platform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Depardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Desprez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14697,51 +14697,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of Tasks Reallocation in a Dedicated Grid Environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Caniou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Desprez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14798,64 +14798,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Tanimura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Keith Seymour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkader Amar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hidemoto Nakada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14882,51 +14882,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01429586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Rapport (75)</w:t>
+        <w:t xml:space="preserve">Rapport (74)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -15027,51 +15027,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Ring to Rule Them All - Revising OpenStack Internals to Operate Massively Distributed Clouds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Lebre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Pastor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Desprez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15382,51 +15382,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of Profiling Tools for the Acquisition of Time Independent Traces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Desprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">George Markomanolis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Suter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15474,51 +15474,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beyond The Cloud, How Should Next Generation Utility Computing Infrastructures Be Designed?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Lebre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Pastor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marin Bertier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15596,51 +15596,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving the Accuracy and Efficiency of Time-Independent Trace Replay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Desprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">George Markomanolis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Suter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15889,90 +15889,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auto-Scaling, Load Balancing and Monitoring in Commercial and Open-Source Clouds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Rodero-Merino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Desprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Muresan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-7857, INRIA. 2012, pp.27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -16238,90 +16238,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using Clouds to Scale Grid Resources: An Economic Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Rodero-Merino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Desprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Muresan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-7837, INRIA. 2011, pp.34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -16343,103 +16343,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Building Safe PaaS Clouds: a Survey on Security in Multitenant Software Platforms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Rodero-Merino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Vaquero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Desprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Muresan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-7838, INRIA. 2011, pp.31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -16455,346 +16455,346 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00657306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelization for the Deployment of a Hierarchical Middleware on a Heterogeneous Platform</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Depardon</w:t>
+                <w:t xml:space="preserve">On Cluster Resource Allocation for Multiple Parallel Task Graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Casanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Desprez</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-7309, INRIA. 2010, pp.32</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Suter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-7224, INRIA. 2010, pp.31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00490406v1</w:t>
+                <w:t xml:space="preserve">inria-00461692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Cluster Resource Allocation for Multiple Parallel Task Graphs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Henri Casanova</w:t>
+                <w:t xml:space="preserve">Analysis of Tasks Reallocation in a Dedicated Grid Environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Caniou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Desprez</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-7224, INRIA. 2010, pp.31</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-7226, INRIA. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00461692v1</w:t>
+                <w:t xml:space="preserve">inria-00462526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of Tasks Reallocation in a Dedicated Grid Environment</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ghislain Charrier</w:t>
+                <w:t xml:space="preserve">Modelization for the Deployment of a Hierarchical Middleware on a Heterogeneous Platform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Depardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Desprez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] RR-7226, INRIA. 2010</w:t>
+              <w:t xml:space="preserve">[Research Report] RR-7309, INRIA. 2010, pp.32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00462526v1</w:t>
+                <w:t xml:space="preserve">inria-00490406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of Reallocation Heuristics for Moldable Tasks in Computational Dedicated and non Dedicated Grids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Caniou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Desprez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16829,64 +16829,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelization for the Deployment of a Hierarchical Middleware on a Homogeneous Platform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Depardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Desprez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16921,77 +16921,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forecasting for Cloud computing on-demand resources based on pattern matching</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Desprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Muresan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-7217, INRIA. 2010, pp.26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -17007,201 +17007,218 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00460393v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cloud Computing Resource Management through a Grid Middleware: A Case Study with DIET and Eucalyptus</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Ocean-Atmosphere Application Scheduling within DIET</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Caniou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Desprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-7096, INRIA. 2009, pp.12</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Maisonnave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-6836, INRIA. 2009, pp.38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00435785v1</w:t>
+                <w:t xml:space="preserve">inria-00359972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cosmological Simulations on a Grid of Computers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Depardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Desprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H.M. Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Blaizot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17230,485 +17247,468 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00431637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ocean-Atmosphere Application Scheduling within DIET</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Cloud Computing Resource Management through a Grid Middleware: A Case Study with DIET and Eucalyptus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Desprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...17 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-6836, INRIA. 2009, pp.38</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Loureiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Muresan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-7096, INRIA. 2009, pp.12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00359972v1</w:t>
+                <w:t xml:space="preserve">inria-00435785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic Middleware Deployment Planning on Heterogeneous Platfoms</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">All-in-one Graphical Tool for the management of DIET a GridRPC Middleware</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Desprez</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-2008-23, LIP - ENS Lyon. 2008</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Loureiro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR2008-24, LIP - ENS Lyon. 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01428306v1</w:t>
+                <w:t xml:space="preserve">hal-01428434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ocean-Atmosphere Modelization over the Grid</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Automatic Middleware Deployment Planning on Heterogeneous Platfoms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Andréea Chis</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pushpinder Kaur Chouhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Desprez</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-6695, LIP RR-2008-26, INRIA, LIP. 2008, 2+13p</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-2008-23, LIP - ENS Lyon. 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00332571v1</w:t>
+                <w:t xml:space="preserve">hal-01428306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic Middleware Deployment Planning on Heterogeneous Platforms</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Ocean-Atmosphere Modelization over the Grid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Caniou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pushpinder Kaur Chouhan</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andréea Chis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Desprez</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-6566, INRIA. 2008, pp.20</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-6695, LIP RR-2008-26, INRIA, LIP. 2008, 2+13p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00291515v2</w:t>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00332571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficiency of Tree-Structured Peer-to-peer Service Discovery Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Desprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17750,333 +17750,333 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01428771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficiency of Tree-Structured Peer-to-Peer Service Discovery Systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Automatic Middleware Deployment Planning on Heterogeneous Platforms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pushpinder Kaur Chouhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Desprez</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-6557, LIP RR-2008-18, INRIA, LIP. 2008, 2+14 p</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-6566, INRIA. 2008, pp.20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00287800v2</w:t>
+                <w:t xml:space="preserve">inria-00291515v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">All in one Graphical Tool for the management of DIET a GridRPC Middleware</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Efficiency of Tree-Structured Peer-to-Peer Service Discovery Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Desprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] Inria. 2008, pp.14</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Tedeschi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-6557, LIP RR-2008-18, INRIA, LIP. 2008, 2+14 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00292575v1</w:t>
+                <w:t xml:space="preserve">inria-00287800v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">All-in-one Graphical Tool for the management of DIET a GridRPC Middleware</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">All in one Graphical Tool for the management of DIET a GridRPC Middleware</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Desprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Loureiro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] RR2008-24, LIP - ENS Lyon. 2008</w:t>
+              <w:t xml:space="preserve">[Research Report] Inria. 2008, pp.14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01428434v1</w:t>
+                <w:t xml:space="preserve">inria-00292575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Snap-stabilizing Prefix Tree for Peer-to-peer Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Desprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18131,1469 +18131,1461 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00173050v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Repair Mechanism for Fault-Tolerance for Tree-Structured Peer-to-Peer Systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">A Monitoring and Visualization Tool and Its Application for a Network Enabled Server Platform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Bolze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Desprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...39 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-6029, LIP RR-2006-34, INRIA, LIP. 2006, pp.15</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georg Hoesch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Pontvieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-5879, LIP RR-2006-14, INRIA, LIP. 2006, 2+11p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00115997v3</w:t>
+                <w:t xml:space="preserve">inria-00071389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plug-in Scheduler Design for a Distributed Grid Environment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Towards a Transparent Data Access Model for the GridRPC Paradigm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Antoniu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Desprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-6030 LIP RR-2006-41, INRIA LIP. 2006, pp.10</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Jan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] PI 1823, 2006, pp.21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00115949v2</w:t>
+                <w:t xml:space="preserve">inria-00110902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Monitoring and Visualization Tool and Its Application for a Network Enabled Server Platform</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Towards a Transparent Data Access Model for the GridRPC Paradigm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Antoniu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Desprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-2006-14, LIP - ENS Lyon. 2006</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Jan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-6009, LIP RR-2006-47, INRIA, LIP. 2006, 2+12p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01430516v1</w:t>
+                <w:t xml:space="preserve">inria-00110967v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Dynamic Prefix Tree for the Service Discovery Within Large Scale Grids</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">A Repair Mechanism for Fault-Tolerance for Tree-Structured Peer-to-Peer Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Desprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Tedeschi</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-2006-33, LIP - ENS Lyon. 2006</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Fourdrignier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-6029, LIP RR-2006-34, INRIA, LIP. 2006, pp.15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01430005v1</w:t>
+                <w:t xml:space="preserve">inria-00115997v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DIET: New Developments and Recent Results</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId408" w:history="1">
+                <w:t xml:space="preserve">Plug-in Scheduler Design for a Distributed Grid Environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréea Chis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Desprez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Caniou</w:t>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-6027; RR-6027, INRIA. 2006, pp.24</w:t>
+                <w:t xml:space="preserve">Alan Su</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-6030 LIP RR-2006-41, INRIA LIP. 2006, pp.10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00115569v3</w:t>
+                <w:t xml:space="preserve">inria-00115949v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Dynamic Prefix Tree for Service Discovery within Large Scale Grids</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">A Monitoring and Visualization Tool and Its Application for a Network Enabled Server Platform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Bolze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Desprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-6028, INRIA. 2006, pp.23</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georg Hoesch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Pontvieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-2006-14, LIP - ENS Lyon. 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00116111v4</w:t>
+                <w:t xml:space="preserve">hal-01430516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DIET: New Developments and Recent Results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkader Amar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Bolze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Bouteiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andréea Chis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Caniou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...11 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] RR-2006-31, LIP - ENS Lyon. 2006</w:t>
+              <w:t xml:space="preserve">[Research Report] RR-6027; RR-6027, INRIA. 2006, pp.24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01429988v1</w:t>
+                <w:t xml:space="preserve">inria-00115569v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Repair Mechanism for Fault-Tolerance for Tree-Structured Peer-to-Peer Systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">DIET: New Developments and Recent Results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkader Amar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Bolze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Bouteiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Caniou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...54 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-2006-34, LIP - ENS Lyon. 2006</w:t>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-2006-31, LIP - ENS Lyon. 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01430504v1</w:t>
+                <w:t xml:space="preserve">hal-01429988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plug-in Scheduler Design for a Distributed Grid Environment.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">A Dynamic Prefix Tree for Service Discovery within Large Scale Grids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Desprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-2006-41, LIP - ENS Lyon. 2006</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Tedeschi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-6028, INRIA. 2006, pp.23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01430508v1</w:t>
+                <w:t xml:space="preserve">inria-00116111v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a Transparent Data Access Model for the GridRPC Paradigm</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">A Repair Mechanism for Fault-Tolerance for Tree-Structured Peer-to-Peer Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Desprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] PI 1823, 2006, pp.21</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Fourdrignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Tedeschi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-2006-34, LIP - ENS Lyon. 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00110902v1</w:t>
+                <w:t xml:space="preserve">hal-01430504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Monitoring and Visualization Tool and Its Application for a Network Enabled Server Platform</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Plug-in Scheduler Design for a Distributed Grid Environment.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreea Chis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Desprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-5879, LIP RR-2006-14, INRIA, LIP. 2006, 2+11p</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Su</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-2006-41, LIP - ENS Lyon. 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00071389v1</w:t>
+                <w:t xml:space="preserve">hal-01430508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a Transparent Data Access Model for the GridRPC Paradigm</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Managing Data Persistence in Network Enabled Servers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Delfabbro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Desprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-6009, LIP RR-2006-47, INRIA, LIP. 2006, 2+12p</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Jeannot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Nicod</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-5725, INRIA. 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00110967v2</w:t>
+                <w:t xml:space="preserve">inria-00071216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GDS: an Architecture Proposal for a Grid Data-Sharing Service</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Service discovery in a peer-to-peer environment for computational grids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Desprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-5593, INRIA. 2005</w:t>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Tedeschi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">RR-5679, INRIA. 2005, pp.30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00071239v1</w:t>
+                <w:t xml:space="preserve">inria-00070334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GDS: an Architecture Proposal for a Grid Data-Sharing Service</w:t>
               </w:r>
@@ -19618,256 +19610,256 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marin Bertier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Bougé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Desprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] RR-2005-28, LIP - ENS Lyon. 2005</w:t>
+              <w:t xml:space="preserve">[Research Report] RR-5593, INRIA. 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01431487v1</w:t>
+                <w:t xml:space="preserve">inria-00071239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of A Network Enabled Server System for a Sparse Linear Algebra Grid Application</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">GDS: an Architecture Proposal for a Grid Data-Sharing Service</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Antoniu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marin Bertier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Bougé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Desprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...37 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] RR-5595, LIP RR-2005-30, INRIA, LIP. 2005, pp.23</w:t>
+              <w:t xml:space="preserve">[Research Report] RR-2005-28, LIP - ENS Lyon. 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00070412v1</w:t>
+                <w:t xml:space="preserve">hal-01431487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experiences with hierarchical request flow management for Network-Enabled Server Environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Holly Dail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Desprez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -19902,51 +19894,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DIET: A Scalable Toolbox to Build Network Enabled Servers on the Grid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Desprez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -19975,119 +19967,149 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00070406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Service Discovery in a peer-to-peer environment for Computational Grids</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Use of A Network Enabled Server System for a Sparse Linear Algebra Grid Application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Desprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-2005-42, LIP - ENS Lyon. 2005</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Hamerling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves L'Excellent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Pantel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-5595, LIP RR-2005-30, INRIA, LIP. 2005, pp.23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01431488v1</w:t>
+                <w:t xml:space="preserve">inria-00070412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simultaneous Scheduling of Replication and Computation for Data-Intensive Applications on the Grid</w:t>
               </w:r>
@@ -20146,644 +20168,635 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00070546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Managing Data Persistence in Network Enabled Servers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Service Discovery in a peer-to-peer environment for Computational Grids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Desprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-5725, INRIA. 2005</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Tedeschi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-2005-42, LIP - ENS Lyon. 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00071216v1</w:t>
+                <w:t xml:space="preserve">hal-01431488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Service discovery in a peer-to-peer environment for computational grids</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Overlapping Computations and Communications with I/O in Wavefront Algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Desprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">RR-5679, INRIA. 2005, pp.30</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Suter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-5410, RR-2004-58, INRIA LIP - ENS Lyon. 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00070334v1</w:t>
+                <w:t xml:space="preserve">inria-00071247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overlapping Computations and Communications with I/O in Wavefront Algorithms</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Deadline scheduling with Priority for client-server systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pushpinder Kaur Chouhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Desprez</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-5410, RR-2004-58, INRIA LIP - ENS Lyon. 2004</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-2004-33, LIP - ENS Lyon. 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00071247v1</w:t>
+                <w:t xml:space="preserve">hal-01431491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deadline scheduling with Priority for client-server systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Deadline Scheduling with Priority for Client-Server Systems on the Grid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pushpinder Kaur Chouhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Desprez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] RR-2004-33, LIP - ENS Lyon. 2004</w:t>
+              <w:t xml:space="preserve">[Research Report] RR-5335, LIP RR-2004-33, INRIA, LIP. 2004, pp.13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01431491v1</w:t>
+                <w:t xml:space="preserve">inria-00070666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deadline Scheduling with Priority for Client-Server Systems on the Grid</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Resource Localization Using Peer-To-Peer Technology for Network Enabled Servers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Desprez</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-5335, LIP RR-2004-33, INRIA, LIP. 2004, pp.13</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Tedeschi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-2004-55, LIP - ENS Lyon. 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00070666v1</w:t>
+                <w:t xml:space="preserve">hal-01431498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resource Localization Using Peer-To-Peer Technology for Network Enabled Servers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">A Hierarchical Resource Reservation Algorithm for Network Enabled Servers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Desprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-2004-55, LIP - ENS Lyon. 2004</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Villain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-4701, LIP RR-2003-03, INRIA,LIP. 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01431498v1</w:t>
+                <w:t xml:space="preserve">inria-00071885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Hierarchical Resource Reservation Algorithm for Network Enabled Servers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Desprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20949,51 +20962,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Hierarchical Resource Reservation Algorithm for Network Enabled Servers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Desprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21048,590 +21061,607 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01431500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Hierarchical Resource Reservation Algorithm for Network Enabled Servers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">A Scalable Approach to Network Enabled Servers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Contassot-Vivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Desprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-4701, LIP RR-2003-03, INRIA,LIP. 2003</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Nicod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-2002-21, LIP - ENS Lyon. 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00071885v1</w:t>
+                <w:t xml:space="preserve">hal-01431507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Scalable Approach to Network Enabled Servers</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Contassot-Vivier</w:t>
+                <w:t xml:space="preserve">One-Step Algorithm for Mixed Data and Task Parallel Scheduling Without Data Replication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Boudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Desprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...17 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-4501, INRIA. 2002</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Suter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-4591, LIP RR-2002-34, INRIA, LIP. 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00072087v1</w:t>
+                <w:t xml:space="preserve">inria-00071994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Mixed--Parallelism on Parallel Implementations of Strassen and Winograd Matrix Multiplication Algorithms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Scalable Approach to Network Enabled Servers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Contassot-Vivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Desprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-4482, INRIA. 2002</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lombard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-4501, INRIA. 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00072106v1</w:t>
+                <w:t xml:space="preserve">inria-00072087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One-Step Algorithm for Mixed Data and Task Parallel Scheduling Without Data Replication</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of Mixed--Parallelism on Parallel Implementations of Strassen and Winograd Matrix Multiplication Algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Desprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Suter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] RR-4591, LIP RR-2002-34, INRIA, LIP. 2002</w:t>
+              <w:t xml:space="preserve">[Research Report] RR-4482, INRIA. 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00071994v1</w:t>
+                <w:t xml:space="preserve">inria-00072106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Scalable Approach to Network Enabled Servers</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">SCILAB to SCILAB// - The Ouragan Project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Desprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Nicod</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Quinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Suter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Jeannot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] RR-2002-21, LIP - ENS Lyon. 2002</w:t>
+              <w:t xml:space="preserve">[Research Report] RR-4203, INRIA. 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01431507v1</w:t>
+                <w:t xml:space="preserve">inria-00072419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic Performance Forecasting for Network-Enabled Servers in a Heterogeneous Environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Desprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Quinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Suter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -21666,51 +21696,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SCILAB to SCILAB// - The Ouragan Project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Chaumette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21782,916 +21812,794 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01436419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SCILAB to SCILAB// - The Ouragan Project</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Asynchronous Communications in MPI - the BIP/Myrinet Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Chaussumier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Desprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-4203, INRIA. 2001</w:t>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Prylli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-3960, INRIA. 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00072419v1</w:t>
+                <w:t xml:space="preserve">inria-00072687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asynchronous Communications in MPI - the BIP/Myrinet Approach</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">More on Scheduling Block-Cyclic Array Redistribution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Desprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Domas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jack J. Dongarra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Petitet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Randriamaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-3524, LIP RR-1998-17, INRIA, LIP. 1998</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Prylli</w:t>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">inria-00072687v1</w:t>
+                <w:t xml:space="preserve">inria-00073160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">More on Scheduling Block-Cyclic Array Redistribution</w:t>
+                <w:t xml:space="preserve">Determining the Idle Time of a Tiling: New Results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Desprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jack Dongarra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Rastello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-3272, LIP RR-1997-35, INRIA, LIP. 1997</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jack J. Dongarra</w:t>
-[...59 lines deleted...]
-                <w:t xml:space="preserve">inria-00073160v1</w:t>
+                <w:t xml:space="preserve">inria-00073417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determining the Idle Time of a Tiling: New Results</w:t>
+                <w:t xml:space="preserve">Optimization of an LU Factorization Routine Using Communication/Computation Overlap</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Desprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...39 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-3272, LIP RR-1997-35, INRIA, LIP. 1997</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Domas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Tourancheau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-3094, INRIA. 1997</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00073417v1</w:t>
+                <w:t xml:space="preserve">inria-00073597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of an LU Factorization Routine Using Communication/Computation Overlap</w:t>
+                <w:t xml:space="preserve">Scheduling Block-Cyclic Array Redistribution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Desprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jack Dongarra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Petitet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Randriamaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-3117, INRIA. 1997</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Tourancheau</w:t>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">inria-00073597v1</w:t>
+                <w:t xml:space="preserve">inria-00073573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scheduling Block-Cyclic Array Redistribution</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">HPFIT: A Set of Integrated Tools for the Parallelization of Applications Using High Performance Fortran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Brandes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Chaumette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Counilh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Darte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Desprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...54 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-3117, INRIA. 1997</w:t>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-3059, INRIA. 1996</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00073573v1</w:t>
+                <w:t xml:space="preserve">inria-00073633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HPFIT: A Set of Integrated Tools for the Parallelization of Applications Using High Performance Fortran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Serge Chaumette</w:t>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Brandes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Chaumette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Counilh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Darte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Desprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] RR-3059, INRIA. 1996</w:t>
+              <w:t xml:space="preserve">[Research Report] CNRS; ENS Lyon; INRIA; UCBL; Laboratoire de l'Informatique de Parallélisme. 1996</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId460" w:history="1">
-              <w:r>
-[...120 lines deleted...]
-            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01293232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -22701,114 +22609,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédures de base pour le calcul scientifique sur machines parallèles à mémoire distribuée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Desprez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Modélisation et simulation. Institut National Polytechnique de Grenoble - INPG, 1994. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00344993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId466"/>
+      <w:footerReference w:type="default" r:id="rId465"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -22955,51 +22863,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02596419v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Ait Salaht" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Desprez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lebre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3391196" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620778v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Videau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Pouget" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Genovese" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Deutsch" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Komatitsch" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1094342017718068" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01232776v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Casanova" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George S. Markomanolis" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Suter" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.3278" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00767029v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Antoniu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bigot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristophe Blanchet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Boug&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Briant" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJCC.2013.055265" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828491v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ferreira da Silva" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Glatard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2013.06.012" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00758595v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Caron" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Muresan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Rodero-Merino" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2011.10.001" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00854655v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis M. Vaquero" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cose.2011.10.006" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LMNKLF87-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00813227v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bel Dum&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Robert" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01426826v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10723-010-9178-4" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/03B4AF4E6907BF2277E359218BAE082CB7461FA8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01427726v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Petit" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Tedeschi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S012962641000003X" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539777v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpdc.2010.08.017" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01428216v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreea Chis" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Su" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2007.02.005" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZDXJP9C4-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01428209v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Amar" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Bolze" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Caniou" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.1283" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XB7SZN56-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01429565v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10723-006-9058-0" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-42543126-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00684943v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cappello" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dayd&#233;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1094342006070078" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C3211077D2750B2369FA4662C4215BD8245E6D38/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01429867v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00688802v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Hurault" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pantel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/1574040054861267" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000281v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Delfabbro" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jeannot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Nicod" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000234v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Quinson" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1094342004046046" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-MHD2NJ4F-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000232v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.791" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9L8NPBH0-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01431504v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000277v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Chaumette" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Contassot-Vivier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fleury" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-8191(01)00101-6" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7BMP0SCM-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00856658v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Barberet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Brunie" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lebourgeois" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Namyst" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-739X(98)00076-4" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BRG88DWL-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00856849v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Dongarra" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Petitet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Randriamaro" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/71.663945" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00856848v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Rastello" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406228v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Brandes" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Counilh" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Roman" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Darte" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406249v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357512v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ub&#233;da" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00856910v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Mignot" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248774v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessalam Benhari" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Denneulin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Dufoss&#233;" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Trystram" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886644v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ye Xia" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Etchevers" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Letondeur" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Coupaye" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCCBDA61447.2024.10569682" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03967388v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nihel Kaboubi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185251v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Stoffel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Broquedis" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhafid Mazouz" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02076963v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francieli Zanon Boito" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois M&#233;haut" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPSW.2019.00139" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108806v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Prud'Homme" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abderrahim" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SCC.2019.00017" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01908928v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Letondeur" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3167132.3167215" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01273427v2" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Pastor" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Simonet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IC2E.2017.35" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01652145v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gon&#231;alves" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Perache" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01338456v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shadi Ibrahim" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Orgerie" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSDIS.2015.58" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00991530v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Bertier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Quesnel" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849993v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Ferreira da Silva" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Glatard" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849988v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00945369v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gideon Juve" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Deelman" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2534248.2534254" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927495v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bard" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Boin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bothorel" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chaumeil" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Collinet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840877v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00684866v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Blanchet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00697032v2" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33078-0_14" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766070v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00767479v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Depardon" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCGrid.2011.20" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00546992v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Markomanolis" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533926v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPP.2010.16" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00631723v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Depardon" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Blaizot" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.M. Courtois" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3462722" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00758591v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15277-1_34" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-SJ6MCXMG-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677820v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Montagnat" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Reimert" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ketan Maheshwari" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WORKS.2010.5671856" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00758592v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CloudCom.2010.65" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533904v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01427727v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Heymann" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-60750-583-9-124" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00690625v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPP.2010.45" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01427879v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Loureiro" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLOUD.2009.70" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00690433v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Charrier" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ADVCOMP.2009.35" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00751680v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01428782v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2008.4536198" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01428060v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Maisonnave" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPA.2008.121" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01428318v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Le Mahec" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-69501-1_26" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-GMF4WHRM-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01428518v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01428737v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01428323v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Combes" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Chopard" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Zory" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPA.2008.124" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00689766v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktors Bertis" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Reed" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2008.4536484" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01428310v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pushpinder Kaur Chouhan" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2008.4536171" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01428409v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01429571v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-76627-8_9" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00447931v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia F&#232;vre" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Jan" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-77220-0" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01430039v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Fourdrignier" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11945918_21" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01430514v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Hoesch" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Pontvieux" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11751649_22" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000983v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Monnet" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-29445-2_8" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01430509v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1186675.1186682" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00688781v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves L'Excellent" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hamerling" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-29445-2_10" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00683895v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holly Dail" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPDC.2005.12" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01429979v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bouteiller" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-72337-0_15" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01429999v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/P2P.2006.16" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000284v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon J&#233;gou" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01431481v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/E-SCIENCE.2005.8" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008798v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2005.318" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01431493v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100129v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPDC.2004.31" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01431492v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01431495v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vernois" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01431499v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Villain" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269808v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boudet" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01431508v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lombard" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01431510v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00346586v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Beaumont" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ramet" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099198v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099007v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Gomez" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Steer" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099008v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Grigori" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00856853v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Domas" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-49530-4_20" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-1TX6HXWM-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00856854v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00856855v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BFb0037126" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-K889VRKS-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00346472v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Amestoy" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00856892v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-63697-8_103" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-ZLDX2PGT-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00856894v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PACT.1997.644026" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00346485v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00767599v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cosnard" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lef&#232;vre" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01652993v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Lavoie" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Hendren" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00508331v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Getov" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Priol" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramin Yahyapour" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00484902v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Chapman" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Joubert" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lichnewsky" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frans Peters" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00804390v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Carter" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ferrante" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00804388v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01355288v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gengler" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272649v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Ferreira da Silva" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-4666-8213-9.ch006" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01067888v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fedak" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00931144v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Rouzaud-Cornabas" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38586-5_4" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00946971v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Balouek" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Carpen-Amarie" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-04519-1_1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00753933v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01426839v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://Taylor and Francis Group, LLC" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00751672v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nakada Hidemoto" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seymour Keith" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00758589v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00365202v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Breton" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-60566-374-6.ch007" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01431513v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01427723v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519645v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01273170v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Margery" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00759546v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gault" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00459394v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00490463v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00462522v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01429586v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Tanimura" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Seymour" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hidemoto Nakada" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02313711v2" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01320235v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00924351v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Luis Lucas-Simarro" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Moreno Vozmediano" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01254055v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00909120v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00842396v2" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00854204v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00739082v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00720910v2" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00720369v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00668713v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00720815v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Fox" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Keahey" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kozuch" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00722605v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00657309v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00657306v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Vaquero" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00490406v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00461692v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00462526v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00509393v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00456045v3" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00460393v3" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00435785v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00431637v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Blaizot" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00359972v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01428306v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00332571v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;ea Chis" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00291515v2" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01428771v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00287800v2" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00292575v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01428434v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00173050v2" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00115997v3" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00115949v2" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01430516v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01430005v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00115569v3" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00116111v4" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01429988v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01430504v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01430508v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00110902v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071389v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00110967v2" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071239v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01431487v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070412v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070480v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070406v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01431488v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070546v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071216v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070334v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071247v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01431491v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070666v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01431498v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01431501v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071583v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01431500v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071885v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072087v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072106v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071994v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01431507v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072267v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01436419v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072419v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072687v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Chaussumier" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Prylli" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073160v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack J. Dongarra" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073417v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073597v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Tourancheau" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073573v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073633v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293232v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Brandes" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chaumette" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00344993v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02596419v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Ait Salaht" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Desprez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lebre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3391196" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620778v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Videau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Pouget" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Genovese" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Deutsch" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Komatitsch" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1094342017718068" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01232776v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Casanova" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George S. Markomanolis" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Suter" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.3278" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00767029v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Antoniu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bigot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristophe Blanchet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Boug&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Briant" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJCC.2013.055265" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828491v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ferreira da Silva" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Glatard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2013.06.012" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00813227v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bel Dum&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Robert" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00758595v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Caron" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Muresan" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Rodero-Merino" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2011.10.001" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00854655v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis M. Vaquero" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cose.2011.10.006" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LMNKLF87-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01426826v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10723-010-9178-4" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/03B4AF4E6907BF2277E359218BAE082CB7461FA8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01427726v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Petit" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Tedeschi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S012962641000003X" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539777v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpdc.2010.08.017" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01428209v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Amar" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Bolze" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Caniou" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreea Chis" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.1283" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XB7SZN56-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01428216v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Su" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2007.02.005" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZDXJP9C4-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01429565v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10723-006-9058-0" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-42543126-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01429867v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00684943v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cappello" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dayd&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1094342006070078" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C3211077D2750B2369FA4662C4215BD8245E6D38/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00688802v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Hurault" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pantel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/1574040054861267" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000281v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Delfabbro" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jeannot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Nicod" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000232v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.791" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9L8NPBH0-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000234v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Quinson" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1094342004046046" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-MHD2NJ4F-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01431504v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000277v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Chaumette" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Contassot-Vivier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fleury" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-8191(01)00101-6" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7BMP0SCM-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00856658v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Barberet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Brunie" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lebourgeois" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Namyst" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-739X(98)00076-4" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BRG88DWL-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00856849v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Dongarra" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Petitet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Randriamaro" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/71.663945" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00856848v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Rastello" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406228v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Brandes" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Counilh" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Roman" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Darte" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406249v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357512v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ub&#233;da" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00856910v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Mignot" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248774v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessalam Benhari" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Denneulin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Dufoss&#233;" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Trystram" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886644v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ye Xia" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Etchevers" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Letondeur" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Coupaye" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCCBDA61447.2024.10569682" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03967388v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nihel Kaboubi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185251v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Stoffel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Broquedis" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhafid Mazouz" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02076963v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francieli Zanon Boito" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois M&#233;haut" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPSW.2019.00139" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108806v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Prud'Homme" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abderrahim" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SCC.2019.00017" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01908928v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Letondeur" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3167132.3167215" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01652145v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gon&#231;alves" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Perache" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01273427v2" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Pastor" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Simonet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IC2E.2017.35" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01338456v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shadi Ibrahim" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Orgerie" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSDIS.2015.58" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00991530v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Bertier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Quesnel" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849993v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Ferreira da Silva" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Glatard" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849988v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00945369v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gideon Juve" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Deelman" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2534248.2534254" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927495v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bard" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Boin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bothorel" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chaumeil" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Collinet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766070v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840877v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00684866v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Blanchet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00697032v2" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33078-0_14" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00546992v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Markomanolis" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00767479v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Depardon" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCGrid.2011.20" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01427727v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Heymann" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-60750-583-9-124" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00690625v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPP.2010.45" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00758591v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15277-1_34" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-SJ6MCXMG-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533926v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPP.2010.16" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00631723v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Depardon" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Blaizot" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.M. Courtois" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3462722" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677820v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Montagnat" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Reimert" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ketan Maheshwari" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WORKS.2010.5671856" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533904v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00758592v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CloudCom.2010.65" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01427879v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Loureiro" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLOUD.2009.70" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00690433v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Charrier" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ADVCOMP.2009.35" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00751680v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01428409v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Le Mahec" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01428782v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2008.4536198" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01428060v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Maisonnave" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPA.2008.121" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01428318v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-69501-1_26" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-GMF4WHRM-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01428518v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01428323v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Combes" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Chopard" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Zory" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPA.2008.124" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01428737v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00689766v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktors Bertis" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Reed" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2008.4536484" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01428310v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pushpinder Kaur Chouhan" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2008.4536171" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01429571v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-76627-8_9" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00447931v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia F&#232;vre" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Jan" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-77220-0" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01429999v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/P2P.2006.16" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000983v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Monnet" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-29445-2_8" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01430509v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1186675.1186682" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00688781v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves L'Excellent" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hamerling" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-29445-2_10" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01430039v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Fourdrignier" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11945918_21" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01430514v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Hoesch" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Pontvieux" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11751649_22" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00683895v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holly Dail" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPDC.2005.12" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01429979v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bouteiller" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-72337-0_15" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000284v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon J&#233;gou" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01431481v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/E-SCIENCE.2005.8" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008798v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2005.318" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01431493v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01431492v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100129v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPDC.2004.31" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01431495v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vernois" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01431499v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Villain" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269808v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boudet" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01431508v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lombard" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01431510v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00346586v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Beaumont" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ramet" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099198v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099007v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Gomez" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Steer" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099008v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Grigori" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00856853v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Domas" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-49530-4_20" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-1TX6HXWM-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00856854v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00856855v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BFb0037126" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-K889VRKS-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00346472v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Amestoy" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00856892v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-63697-8_103" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-ZLDX2PGT-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00856894v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PACT.1997.644026" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00346485v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00767599v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cosnard" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lef&#232;vre" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01652993v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Lavoie" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Hendren" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00508331v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Getov" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Priol" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramin Yahyapour" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00484902v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Chapman" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Joubert" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lichnewsky" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frans Peters" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00804390v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Carter" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ferrante" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00804388v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01355288v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gengler" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272649v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Ferreira da Silva" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-4666-8213-9.ch006" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01067888v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fedak" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00931144v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Rouzaud-Cornabas" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38586-5_4" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00946971v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Balouek" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Carpen-Amarie" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-04519-1_1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00753933v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01426839v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://Taylor and Francis Group, LLC" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00751672v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nakada Hidemoto" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seymour Keith" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00758589v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00365202v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Breton" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-60566-374-6.ch007" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01431513v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01427723v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519645v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01273170v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Margery" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00759546v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gault" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00459394v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00490463v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00462522v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01429586v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Tanimura" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Seymour" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hidemoto Nakada" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02313711v2" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01320235v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00924351v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Luis Lucas-Simarro" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Moreno Vozmediano" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01254055v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00909120v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00842396v2" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00854204v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00739082v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00720910v2" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00720369v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00668713v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00720815v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Fox" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Keahey" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kozuch" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00722605v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00657309v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00657306v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Vaquero" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00461692v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00462526v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00490406v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00509393v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00456045v3" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00460393v3" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00359972v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00431637v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Blaizot" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00435785v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01428434v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01428306v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00332571v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;ea Chis" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01428771v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00291515v2" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00287800v2" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00292575v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00173050v2" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071389v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00110902v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00110967v2" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00115997v3" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00115949v2" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01430516v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00115569v3" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01429988v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00116111v4" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01430504v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01430508v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071216v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070334v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071239v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01431487v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070480v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070406v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070412v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070546v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01431488v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071247v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01431491v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070666v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01431498v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071885v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01431501v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071583v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01431500v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01431507v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071994v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072087v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072106v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072419v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072267v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01436419v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072687v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Chaussumier" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Prylli" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073160v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack J. Dongarra" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073417v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073597v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Tourancheau" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073573v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073633v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293232v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Brandes" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chaumette" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00344993v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>