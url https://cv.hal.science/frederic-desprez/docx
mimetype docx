--- v2 (2026-04-30)
+++ v3 (2026-05-23)
@@ -1802,255 +1802,255 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01429565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DIET: A Scalable Toolbox to Build Network Enabled Servers on the Grid</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Grid'5000: A Large Scale And Highly Reconfigurable Experimental Grid Testbed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Bolze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Cappello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Daydé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Desprez</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of High Performance Computing Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 20 (3), pp.23</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2006, 20 (4), pp.481-494. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1094342006070078⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01429867v1</w:t>
+                <w:t xml:space="preserve">hal-00684943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grid'5000: A Large Scale And Highly Reconfigurable Experimental Grid Testbed</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">DIET: A Scalable Toolbox to Build Network Enabled Servers on the Grid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Desprez</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of High Performance Computing Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 20 (4), pp.481-494. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2006, 20 (3), pp.23</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00684943v1</w:t>
+                <w:t xml:space="preserve">hal-01429867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On deploying scientific software within the GRID-TLSE project</w:t>
               </w:r>
@@ -2062,51 +2062,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Desprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Daydé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Hurault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5845,239 +5845,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00697032v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the Performance of MPI Applications Through Time-Independent Trace Replay</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multiple Services Throughput Optimization in a Hierarchical Middleware</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Depardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Desprez</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Suter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Second International Workshop on Parallel Software Tools and Tool Infrastructures (PSTI 2011) Held in conjunction with ICPP 2011, the 40th International Conference on Parallel Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The 11th International Symposium on Cluster, Cloud and Grid Computing, Date-Added = 2011-02-03 22:38:54 +0100, Date-Modified = 2012-12-19 23:23:04 +0000</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Newport Beach, CA, United States. pp.94 - 103, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CCGrid.2011.20⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00546992v1</w:t>
+                <w:t xml:space="preserve">hal-00767479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple Services Throughput Optimization in a Hierarchical Middleware</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Assessing the Performance of MPI Applications Through Time-Independent Trace Replay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Desprez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George Markomanolis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Quinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Suter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 11th International Symposium on Cluster, Cloud and Grid Computing, Date-Added = 2011-02-03 22:38:54 +0100, Date-Modified = 2012-12-19 23:23:04 +0000</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Second International Workshop on Parallel Software Tools and Tool Infrastructures (PSTI 2011) Held in conjunction with ICPP 2011, the 40th International Conference on Parallel Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Taipei, Taiwan</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00767479v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00546992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Décrypthon Grid - Grid Resources Dedicated to Neuromuscular Disorders</w:t>
               </w:r>
@@ -6210,51 +6210,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelization and performance evaluation of the DIET middleware</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Depardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Desprez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6295,247 +6295,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00690625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deployment of a hierarchical middleware</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Depardon</w:t>
+                <w:t xml:space="preserve">Minimizing Stretch and Makespan of Multiple Parallel Task Graphs via Malleable Allocations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Casanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Desprez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Suter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euro-Par 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Ischia - Naples, Italy. pp.343-354, </w:t>
+              <w:t xml:space="preserve">39th International Conference on Parallel Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, San Diego, United States. pp.71-80, </w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-15277-1_34⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICPP.2010.16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00758591v1</w:t>
+                <w:t xml:space="preserve">hal-00533926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minimizing Stretch and Makespan of Multiple Parallel Task Graphs via Malleable Allocations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Henri Casanova</w:t>
+                <w:t xml:space="preserve">Deployment of a hierarchical middleware</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Depardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Desprez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Suter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">39th International Conference on Parallel Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Euro-Par 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Ischia - Naples, Italy. pp.343-354, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-15277-1_34⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICPP.2010.16⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00533926v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00758591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cosmological Simulations on a Grid of Computers</w:t>
               </w:r>
@@ -9063,287 +9063,287 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00688781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Repair Mechanism for Fault-Tolerance for Tree-Structured Peer-to-Peer Systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Monitoring and Visualization Tool and Its Application for a Network Enabled Server Platform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Bolze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Desprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Fourdrignier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Cédric Tedeschi</w:t>
+                <w:t xml:space="preserve">Georg Hoesch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Pontvieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HiPC 2006 - 13th International Conference on High Performance Computing.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/11945918_21⟩</w:t>
+              <w:t xml:space="preserve">Computational Science and Its Applications - ICCSA 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Glasgow, United Kingdom. pp.202-213, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/11751649_22⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01430039v1</w:t>
+                <w:t xml:space="preserve">hal-01430514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Monitoring and Visualization Tool and Its Application for a Network Enabled Server Platform</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Repair Mechanism for Fault-Tolerance for Tree-Structured Peer-to-Peer Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Desprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Pontvieux</w:t>
+                <w:t xml:space="preserve">Charles Fourdrignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Tedeschi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Science and Its Applications - ICCSA 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2006, Glasgow, United Kingdom. pp.202-213, </w:t>
+              <w:t xml:space="preserve">HiPC 2006 - 13th International Conference on High Performance Computing.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2006, Bangalore, India. pp.171-182, </w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/11751649_22⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/11945918_21⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01430514v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01430039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive window scheduling for a hierarchical agent system</w:t>
               </w:r>
@@ -9554,77 +9554,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grid'5000: a large scale, reconfigurable, controlable and monitorable Grid platform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Cappello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Desprez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Daydé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jeannot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14521,51 +14521,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelization for the Deployment of a Hierarchical Middleware on a Homogeneous Platform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Depardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Desprez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14609,51 +14609,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelization for the Deployment of a Hierarchical Middleware on a Heterogeneous Platform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Depardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Desprez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15382,51 +15382,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of Profiling Tools for the Acquisition of Time Independent Traces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Desprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">George Markomanolis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Suter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15577,119 +15577,119 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00854204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving the Accuracy and Efficiency of Time-Independent Trace Replay</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Self-Healing of Operational Workflow Incidents on Distributed Computing Infrastructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Ferreira da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Glatard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Desprez</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-8092, INRIA. 2012</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-8022, INRIA. 2012, pp.24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00739082v1</w:t>
+                <w:t xml:space="preserve">hal-00720369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adding Virtualization Capabilities to Grid'5000</w:t>
               </w:r>
@@ -15791,119 +15791,119 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00720910v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-Healing of Operational Workflow Incidents on Distributed Computing Infrastructures</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Improving the Accuracy and Efficiency of Time-Independent Trace Replay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Desprez</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-8022, INRIA. 2012, pp.24</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George Markomanolis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Suter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-8092, INRIA. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00720369v1</w:t>
+                <w:t xml:space="preserve">hal-00739082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auto-Scaling, Load Balancing and Monitoring in Commercial and Open-Source Clouds</w:t>
               </w:r>
@@ -16455,303 +16455,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00657306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Cluster Resource Allocation for Multiple Parallel Task Graphs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Henri Casanova</w:t>
+                <w:t xml:space="preserve">Modelization for the Deployment of a Hierarchical Middleware on a Heterogeneous Platform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Depardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Desprez</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-7224, INRIA. 2010, pp.31</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-7309, INRIA. 2010, pp.32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00461692v1</w:t>
+                <w:t xml:space="preserve">inria-00490406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of Tasks Reallocation in a Dedicated Grid Environment</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ghislain Charrier</w:t>
+                <w:t xml:space="preserve">On Cluster Resource Allocation for Multiple Parallel Task Graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Casanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Desprez</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-7226, INRIA. 2010</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Suter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-7224, INRIA. 2010, pp.31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00462526v1</w:t>
+                <w:t xml:space="preserve">inria-00461692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelization for the Deployment of a Hierarchical Middleware on a Heterogeneous Platform</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Depardon</w:t>
+                <w:t xml:space="preserve">Analysis of Tasks Reallocation in a Dedicated Grid Environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Caniou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Desprez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] RR-7309, INRIA. 2010, pp.32</w:t>
+              <w:t xml:space="preserve">[Research Report] RR-7226, INRIA. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00490406v1</w:t>
+                <w:t xml:space="preserve">inria-00462526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of Reallocation Heuristics for Moldable Tasks in Computational Dedicated and non Dedicated Grids</w:t>
               </w:r>
@@ -16842,51 +16842,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelization for the Deployment of a Hierarchical Middleware on a Homogeneous Platform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Depardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Desprez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17135,51 +17135,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cosmological Simulations on a Grid of Computers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Depardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17444,425 +17444,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01428434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic Middleware Deployment Planning on Heterogeneous Platfoms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ocean-Atmosphere Modelization over the Grid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Caniou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pushpinder Kaur Chouhan</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andréea Chis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Desprez</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-2008-23, LIP - ENS Lyon. 2008</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-6695, LIP RR-2008-26, INRIA, LIP. 2008, 2+13p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01428306v1</w:t>
+                <w:t xml:space="preserve">inria-00332571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ocean-Atmosphere Modelization over the Grid</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Automatic Middleware Deployment Planning on Heterogeneous Platfoms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pushpinder Kaur Chouhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Desprez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-2008-23, LIP - ENS Lyon. 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andréea Chis</w:t>
-[...46 lines deleted...]
-                <w:t xml:space="preserve">inria-00332571v1</w:t>
+                <w:t xml:space="preserve">hal-01428306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficiency of Tree-Structured Peer-to-peer Service Discovery Systems</w:t>
+                <w:t xml:space="preserve">Automatic Middleware Deployment Planning on Heterogeneous Platforms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pushpinder Kaur Chouhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Desprez</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR2008-18, LIP - ENS Lyon. 2008</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-6566, INRIA. 2008, pp.20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01428771v1</w:t>
+                <w:t xml:space="preserve">inria-00291515v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic Middleware Deployment Planning on Heterogeneous Platforms</w:t>
+                <w:t xml:space="preserve">Efficiency of Tree-Structured Peer-to-peer Service Discovery Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Desprez</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-6566, INRIA. 2008, pp.20</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Tedeschi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR2008-18, LIP - ENS Lyon. 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00291515v2</w:t>
+                <w:t xml:space="preserve">hal-01428771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficiency of Tree-Structured Peer-to-Peer Service Discovery Systems</w:t>
               </w:r>
@@ -18131,250 +18131,250 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00173050v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Monitoring and Visualization Tool and Its Application for a Network Enabled Server Platform</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Bolze</w:t>
+                <w:t xml:space="preserve">Towards a Transparent Data Access Model for the GridRPC Paradigm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Antoniu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Desprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-5879, LIP RR-2006-14, INRIA, LIP. 2006, 2+11p</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Jan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] PI 1823, 2006, pp.21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00071389v1</w:t>
+                <w:t xml:space="preserve">inria-00110902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a Transparent Data Access Model for the GridRPC Paradigm</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Antoniu</w:t>
+                <w:t xml:space="preserve">A Monitoring and Visualization Tool and Its Application for a Network Enabled Server Platform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Bolze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Desprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] PI 1823, 2006, pp.21</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georg Hoesch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Pontvieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-5879, LIP RR-2006-14, INRIA, LIP. 2006, 2+11p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00110902v1</w:t>
+                <w:t xml:space="preserve">inria-00071389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a Transparent Data Access Model for the GridRPC Paradigm</w:t>
               </w:r>
@@ -18517,51 +18517,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Tedeschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Fourdrignier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-6029, LIP RR-2006-34, INRIA, LIP. 2006, pp.15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -18596,51 +18596,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plug-in Scheduler Design for a Distributed Grid Environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréea Chis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Desprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18727,64 +18727,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Desprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georg Hoesch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Pontvieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-2006-14, LIP - ENS Lyon. 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -18845,51 +18845,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Bolze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Bouteiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréea Chis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Caniou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -19168,51 +19168,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Desprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Fourdrignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21061,241 +21061,241 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01431500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Scalable Approach to Network Enabled Servers</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Contassot-Vivier</w:t>
+                <w:t xml:space="preserve">One-Step Algorithm for Mixed Data and Task Parallel Scheduling Without Data Replication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Boudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Desprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...17 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-2002-21, LIP - ENS Lyon. 2002</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Suter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-4591, LIP RR-2002-34, INRIA, LIP. 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01431507v1</w:t>
+                <w:t xml:space="preserve">inria-00071994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One-Step Algorithm for Mixed Data and Task Parallel Scheduling Without Data Replication</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Boudet</w:t>
+                <w:t xml:space="preserve">A Scalable Approach to Network Enabled Servers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Contassot-Vivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Desprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-4591, LIP RR-2002-34, INRIA, LIP. 2002</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Nicod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-2002-21, LIP - ENS Lyon. 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00071994v1</w:t>
+                <w:t xml:space="preserve">hal-01431507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Scalable Approach to Network Enabled Servers</w:t>
               </w:r>
@@ -22863,51 +22863,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02596419v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Ait Salaht" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Desprez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lebre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3391196" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620778v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Videau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Pouget" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Genovese" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Deutsch" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Komatitsch" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1094342017718068" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01232776v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Casanova" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George S. Markomanolis" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Suter" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.3278" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00767029v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Antoniu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bigot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristophe Blanchet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Boug&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Briant" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJCC.2013.055265" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828491v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ferreira da Silva" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Glatard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2013.06.012" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00813227v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bel Dum&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Robert" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00758595v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Caron" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Muresan" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Rodero-Merino" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2011.10.001" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00854655v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis M. Vaquero" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cose.2011.10.006" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LMNKLF87-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01426826v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10723-010-9178-4" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/03B4AF4E6907BF2277E359218BAE082CB7461FA8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01427726v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Petit" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Tedeschi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S012962641000003X" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539777v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpdc.2010.08.017" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01428209v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Amar" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Bolze" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Caniou" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreea Chis" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.1283" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XB7SZN56-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01428216v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Su" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2007.02.005" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZDXJP9C4-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01429565v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10723-006-9058-0" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-42543126-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01429867v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00684943v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cappello" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dayd&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1094342006070078" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C3211077D2750B2369FA4662C4215BD8245E6D38/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00688802v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Hurault" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pantel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/1574040054861267" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000281v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Delfabbro" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jeannot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Nicod" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000232v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.791" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9L8NPBH0-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000234v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Quinson" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1094342004046046" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-MHD2NJ4F-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01431504v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000277v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Chaumette" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Contassot-Vivier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fleury" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-8191(01)00101-6" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7BMP0SCM-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00856658v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Barberet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Brunie" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lebourgeois" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Namyst" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-739X(98)00076-4" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BRG88DWL-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00856849v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Dongarra" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Petitet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Randriamaro" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/71.663945" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00856848v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Rastello" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406228v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Brandes" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Counilh" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Roman" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Darte" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406249v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357512v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ub&#233;da" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00856910v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Mignot" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248774v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessalam Benhari" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Denneulin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Dufoss&#233;" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Trystram" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886644v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ye Xia" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Etchevers" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Letondeur" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Coupaye" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCCBDA61447.2024.10569682" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03967388v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nihel Kaboubi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185251v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Stoffel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Broquedis" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhafid Mazouz" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02076963v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francieli Zanon Boito" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois M&#233;haut" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPSW.2019.00139" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108806v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Prud'Homme" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abderrahim" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SCC.2019.00017" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01908928v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Letondeur" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3167132.3167215" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01652145v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gon&#231;alves" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Perache" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01273427v2" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Pastor" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Simonet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IC2E.2017.35" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01338456v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shadi Ibrahim" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Orgerie" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSDIS.2015.58" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00991530v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Bertier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Quesnel" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849993v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Ferreira da Silva" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Glatard" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849988v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00945369v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gideon Juve" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Deelman" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2534248.2534254" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927495v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bard" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Boin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bothorel" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chaumeil" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Collinet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766070v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840877v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00684866v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Blanchet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00697032v2" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33078-0_14" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00546992v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Markomanolis" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00767479v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Depardon" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCGrid.2011.20" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01427727v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Heymann" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-60750-583-9-124" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00690625v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPP.2010.45" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00758591v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15277-1_34" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-SJ6MCXMG-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533926v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPP.2010.16" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00631723v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Depardon" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Blaizot" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.M. Courtois" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3462722" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677820v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Montagnat" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Reimert" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ketan Maheshwari" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WORKS.2010.5671856" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533904v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00758592v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CloudCom.2010.65" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01427879v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Loureiro" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLOUD.2009.70" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00690433v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Charrier" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ADVCOMP.2009.35" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00751680v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01428409v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Le Mahec" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01428782v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2008.4536198" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01428060v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Maisonnave" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPA.2008.121" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01428318v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-69501-1_26" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-GMF4WHRM-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01428518v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01428323v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Combes" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Chopard" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Zory" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPA.2008.124" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01428737v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00689766v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktors Bertis" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Reed" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2008.4536484" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01428310v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pushpinder Kaur Chouhan" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2008.4536171" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01429571v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-76627-8_9" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00447931v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia F&#232;vre" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Jan" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-77220-0" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01429999v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/P2P.2006.16" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000983v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Monnet" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-29445-2_8" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01430509v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1186675.1186682" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00688781v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves L'Excellent" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hamerling" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-29445-2_10" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01430039v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Fourdrignier" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11945918_21" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01430514v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Hoesch" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Pontvieux" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11751649_22" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00683895v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holly Dail" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPDC.2005.12" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01429979v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bouteiller" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-72337-0_15" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000284v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon J&#233;gou" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01431481v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/E-SCIENCE.2005.8" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008798v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2005.318" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01431493v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01431492v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100129v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPDC.2004.31" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01431495v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vernois" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01431499v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Villain" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269808v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boudet" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01431508v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lombard" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01431510v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00346586v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Beaumont" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ramet" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099198v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099007v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Gomez" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Steer" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099008v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Grigori" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00856853v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Domas" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-49530-4_20" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-1TX6HXWM-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00856854v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00856855v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BFb0037126" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-K889VRKS-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00346472v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Amestoy" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00856892v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-63697-8_103" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-ZLDX2PGT-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00856894v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PACT.1997.644026" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00346485v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00767599v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cosnard" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lef&#232;vre" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01652993v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Lavoie" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Hendren" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00508331v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Getov" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Priol" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramin Yahyapour" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00484902v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Chapman" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Joubert" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lichnewsky" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frans Peters" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00804390v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Carter" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ferrante" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00804388v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01355288v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gengler" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272649v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Ferreira da Silva" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-4666-8213-9.ch006" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01067888v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fedak" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00931144v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Rouzaud-Cornabas" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38586-5_4" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00946971v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Balouek" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Carpen-Amarie" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-04519-1_1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00753933v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01426839v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://Taylor and Francis Group, LLC" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00751672v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nakada Hidemoto" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seymour Keith" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00758589v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00365202v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Breton" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-60566-374-6.ch007" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01431513v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01427723v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519645v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01273170v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Margery" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00759546v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gault" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00459394v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00490463v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00462522v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01429586v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Tanimura" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Seymour" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hidemoto Nakada" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02313711v2" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01320235v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00924351v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Luis Lucas-Simarro" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Moreno Vozmediano" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01254055v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00909120v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00842396v2" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00854204v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00739082v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00720910v2" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00720369v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00668713v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00720815v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Fox" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Keahey" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kozuch" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00722605v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00657309v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00657306v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Vaquero" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00461692v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00462526v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00490406v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00509393v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00456045v3" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00460393v3" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00359972v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00431637v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Blaizot" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00435785v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01428434v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01428306v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00332571v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;ea Chis" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01428771v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00291515v2" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00287800v2" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00292575v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00173050v2" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071389v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00110902v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00110967v2" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00115997v3" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00115949v2" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01430516v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00115569v3" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01429988v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00116111v4" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01430504v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01430508v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071216v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070334v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071239v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01431487v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070480v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070406v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070412v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070546v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01431488v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071247v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01431491v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070666v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01431498v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071885v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01431501v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071583v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01431500v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01431507v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071994v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072087v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072106v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072419v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072267v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01436419v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072687v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Chaussumier" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Prylli" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073160v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack J. Dongarra" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073417v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073597v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Tourancheau" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073573v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073633v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293232v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Brandes" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chaumette" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00344993v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02596419v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Ait Salaht" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Desprez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lebre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3391196" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620778v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Videau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Pouget" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Genovese" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Deutsch" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Komatitsch" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1094342017718068" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01232776v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Casanova" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George S. Markomanolis" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Suter" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.3278" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00767029v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Antoniu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bigot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristophe Blanchet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Boug&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Briant" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJCC.2013.055265" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828491v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ferreira da Silva" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Glatard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2013.06.012" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00813227v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bel Dum&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Robert" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00758595v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Caron" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Muresan" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Rodero-Merino" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2011.10.001" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00854655v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis M. Vaquero" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cose.2011.10.006" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LMNKLF87-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01426826v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10723-010-9178-4" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/03B4AF4E6907BF2277E359218BAE082CB7461FA8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01427726v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Petit" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Tedeschi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S012962641000003X" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539777v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpdc.2010.08.017" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01428209v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Amar" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Bolze" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Caniou" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreea Chis" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.1283" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XB7SZN56-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01428216v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Su" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2007.02.005" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZDXJP9C4-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01429565v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10723-006-9058-0" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-42543126-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00684943v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cappello" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dayd&#233;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1094342006070078" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C3211077D2750B2369FA4662C4215BD8245E6D38/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01429867v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00688802v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Hurault" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pantel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/1574040054861267" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000281v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Delfabbro" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jeannot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Nicod" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000232v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.791" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9L8NPBH0-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000234v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Quinson" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1094342004046046" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-MHD2NJ4F-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01431504v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000277v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Chaumette" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Contassot-Vivier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fleury" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-8191(01)00101-6" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7BMP0SCM-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00856658v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Barberet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Brunie" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lebourgeois" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Namyst" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-739X(98)00076-4" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BRG88DWL-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00856849v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Dongarra" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Petitet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Randriamaro" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/71.663945" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00856848v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Rastello" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406228v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Brandes" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Counilh" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Roman" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Darte" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406249v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357512v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ub&#233;da" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00856910v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Mignot" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248774v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessalam Benhari" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Denneulin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Dufoss&#233;" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Trystram" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886644v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ye Xia" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Etchevers" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Letondeur" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Coupaye" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCCBDA61447.2024.10569682" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03967388v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nihel Kaboubi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185251v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Stoffel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Broquedis" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhafid Mazouz" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02076963v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francieli Zanon Boito" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois M&#233;haut" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPSW.2019.00139" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108806v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Prud'Homme" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abderrahim" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SCC.2019.00017" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01908928v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Letondeur" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3167132.3167215" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01652145v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gon&#231;alves" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Perache" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01273427v2" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Pastor" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Simonet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IC2E.2017.35" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01338456v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shadi Ibrahim" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Orgerie" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSDIS.2015.58" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00991530v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Bertier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Quesnel" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849993v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Ferreira da Silva" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Glatard" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849988v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00945369v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gideon Juve" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Deelman" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2534248.2534254" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927495v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bard" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Boin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bothorel" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chaumeil" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Collinet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766070v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840877v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00684866v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Blanchet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00697032v2" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33078-0_14" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00767479v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Depardon" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCGrid.2011.20" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00546992v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Markomanolis" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01427727v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Heymann" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-60750-583-9-124" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00690625v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPP.2010.45" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533926v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPP.2010.16" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00758591v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15277-1_34" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-SJ6MCXMG-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00631723v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Depardon" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Blaizot" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.M. Courtois" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3462722" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677820v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Montagnat" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Reimert" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ketan Maheshwari" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WORKS.2010.5671856" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533904v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00758592v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CloudCom.2010.65" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01427879v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Loureiro" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLOUD.2009.70" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00690433v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Charrier" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ADVCOMP.2009.35" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00751680v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01428409v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Le Mahec" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01428782v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2008.4536198" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01428060v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Maisonnave" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPA.2008.121" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01428318v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-69501-1_26" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-GMF4WHRM-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01428518v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01428323v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Combes" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Chopard" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Zory" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPA.2008.124" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01428737v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00689766v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktors Bertis" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Reed" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2008.4536484" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01428310v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pushpinder Kaur Chouhan" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2008.4536171" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01429571v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-76627-8_9" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00447931v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia F&#232;vre" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Jan" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-77220-0" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01429999v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/P2P.2006.16" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000983v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Monnet" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-29445-2_8" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01430509v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1186675.1186682" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00688781v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves L'Excellent" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hamerling" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-29445-2_10" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01430514v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Hoesch" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Pontvieux" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11751649_22" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01430039v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Fourdrignier" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11945918_21" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00683895v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holly Dail" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPDC.2005.12" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01429979v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bouteiller" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-72337-0_15" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000284v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon J&#233;gou" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01431481v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/E-SCIENCE.2005.8" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008798v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2005.318" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01431493v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01431492v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100129v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPDC.2004.31" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01431495v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vernois" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01431499v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Villain" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269808v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boudet" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01431508v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lombard" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01431510v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00346586v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Beaumont" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ramet" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099198v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099007v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Gomez" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Steer" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099008v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Grigori" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00856853v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Domas" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-49530-4_20" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-1TX6HXWM-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00856854v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00856855v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BFb0037126" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-K889VRKS-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00346472v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Amestoy" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00856892v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-63697-8_103" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-ZLDX2PGT-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00856894v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PACT.1997.644026" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00346485v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00767599v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cosnard" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lef&#232;vre" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01652993v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Lavoie" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Hendren" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00508331v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Getov" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Priol" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramin Yahyapour" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00484902v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Chapman" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Joubert" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lichnewsky" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frans Peters" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00804390v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Carter" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ferrante" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00804388v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01355288v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gengler" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272649v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Ferreira da Silva" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-4666-8213-9.ch006" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01067888v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fedak" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00931144v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Rouzaud-Cornabas" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38586-5_4" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00946971v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Balouek" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Carpen-Amarie" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-04519-1_1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00753933v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01426839v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://Taylor and Francis Group, LLC" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00751672v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nakada Hidemoto" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seymour Keith" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00758589v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00365202v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Breton" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-60566-374-6.ch007" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01431513v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01427723v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519645v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01273170v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Margery" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00759546v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gault" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00459394v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00490463v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00462522v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01429586v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Tanimura" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Seymour" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hidemoto Nakada" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02313711v2" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01320235v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00924351v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Luis Lucas-Simarro" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Moreno Vozmediano" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01254055v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00909120v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00842396v2" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00854204v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00720369v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00720910v2" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00739082v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00668713v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00720815v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Fox" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Keahey" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kozuch" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00722605v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00657309v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00657306v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Vaquero" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00490406v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00461692v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00462526v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00509393v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00456045v3" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00460393v3" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00359972v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00431637v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Blaizot" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00435785v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01428434v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00332571v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;ea Chis" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01428306v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00291515v2" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01428771v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00287800v2" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00292575v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00173050v2" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00110902v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071389v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00110967v2" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00115997v3" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00115949v2" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01430516v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00115569v3" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01429988v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00116111v4" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01430504v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01430508v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071216v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070334v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071239v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01431487v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070480v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070406v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070412v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070546v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01431488v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071247v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01431491v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070666v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01431498v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071885v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01431501v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071583v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01431500v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071994v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01431507v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072087v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072106v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072419v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072267v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01436419v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072687v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Chaussumier" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Prylli" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073160v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack J. Dongarra" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073417v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073597v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Tourancheau" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073573v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073633v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293232v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Brandes" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chaumette" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00344993v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>