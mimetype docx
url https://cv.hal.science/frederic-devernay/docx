--- v0 (2026-03-18)
+++ v1 (2026-04-10)
@@ -1985,213 +1985,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01021925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bayesian View Synthesis and Image-Based Rendering Principles</w:t>
+                <w:t xml:space="preserve">Viewpoint Interpolation: Direct and Variational Methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergi Pujades</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Devernay</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bastian Goldluecke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CVPR - 27th IEEE Conference on Computer Vision and Pattern Recognition</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ICIP - International Conference on Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00983315v1</w:t>
+                <w:t xml:space="preserve">hal-01058327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viewpoint Interpolation: Direct and Variational Methods</w:t>
+                <w:t xml:space="preserve">Bayesian View Synthesis and Image-Based Rendering Principles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergi Pujades</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Devernay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastian Goldluecke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICIP - International Conference on Image Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CVPR - 27th IEEE Conference on Computer Vision and Pattern Recognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Columbus, United States. pp.3906 - 3913, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CVPR.2014.499⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01058327v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00983315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interpolation de points de vue : approches directe et variationnelle</w:t>
               </w:r>
@@ -2629,356 +2629,356 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00829395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection et apprentissage automatique d'objets pour la modélisation de milieux intérieurs</w:t>
+                <w:t xml:space="preserve">A Stereoscopic Movie Player with Real-Time Content Adaptation to the Display Geometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Decrouez</w:t>
+                <w:t xml:space="preserve">Sylvain Duchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Dupont</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">François Gaspard</w:t>
+                <w:t xml:space="preserve">Martin Lambers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Devernay</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">James L. Crowley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RFIA 2012 - Colloque sur la Reconnaissance des Formes et l'Intelligence Artificielle</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SD&amp;A 2012 - Stereoscopic Displays and Applications XXIII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SPIE, Jan 2012, San Francisco, United States. pp.82882Q - 82882Q:8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.908741⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00656550v1</w:t>
+                <w:t xml:space="preserve">hal-00657928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Stereoscopic Movie Player with Real-Time Content Adaptation to the Display Geometry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Focus Mismatch Detection in Stereoscopic Content</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Devernay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergi Pujades</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Duchêne</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Devernay</w:t>
+                <w:t xml:space="preserve">Vijay Ch.A.V.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SD&amp;A 2012 - Stereoscopic Displays and Applications XXIII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, SPIE, Jan 2012, San Francisco, United States. pp.82882Q - 82882Q:8, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.908741⟩</w:t>
+              <w:t xml:space="preserve">, Jan 2012, San Francisco, United States. pp.82880E - 82880E:13, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.906209⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00657928v1</w:t>
+                <w:t xml:space="preserve">hal-00654115v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Focus Mismatch Detection in Stereoscopic Content</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Détection et apprentissage automatique d'objets pour la modélisation de milieux intérieurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Decrouez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Gaspard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Devernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Vijay Ch.A.V.</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James L. Crowley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SD&amp;A 2012 - Stereoscopic Displays and Applications XXIII</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">RFIA 2012 - Colloque sur la Reconnaissance des Formes et l'Intelligence Artificielle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2012, Lyon, France. 8p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00654115v2</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00656550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scene Flow by Tracking in Intensity and Depth Data</w:t>
               </w:r>
@@ -3068,77 +3068,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation explicite des objets et de l'environnement en combinant les approches topologique et métrique pour la localisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Decrouez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gaspard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Devernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3202,51 +3202,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adapting stereoscopic movies to the viewing conditions using depth-preserving and artifact-free novel view synthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Devernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Duchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Ramos-Peon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3479,51 +3479,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New View Synthesis for Stereo Cinema by Hybrid Disparity Remapping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Devernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Duchêne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Image Processing (ICIP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Hong Kong, Hong Kong SAR China. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4854,339 +4854,339 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00262383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Robust Methods for Automatic Extraction of Buildings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Vestri</w:t>
+                <w:t xml:space="preserve">3D+t Modeling of Coronary Artery Tree from Standard Non Simultaneous Angiograms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Mourgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Devernay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Malandain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ève Coste-Manière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Computer Society Conference on Computer Vision and Pattern Recognition (CVPR'01)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CVPR.2001.990466⟩</w:t>
+              <w:t xml:space="preserve">Medical Image Computing and Computer-Assisted Intervention - MICCAI 2001</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2001, Utrecht, Netherlands. pp.1320-1322, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/3-540-45468-3_213⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00262399v1</w:t>
+                <w:t xml:space="preserve">inria-00267253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D+t Modeling of Coronary Artery Tree from Standard Non Simultaneous Angiograms</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
+                <w:t xml:space="preserve">Towards endoscopic augmented reality for robotically assistedminimally invasive cardiac surgery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Devernay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Mourgues</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Grégoire Malandain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ève Coste-Manière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Image Computing and Computer-Assisted Intervention - MICCAI 2001</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2001, Utrecht, Netherlands. pp.1320-1322, </w:t>
+              <w:t xml:space="preserve">International Workshop on Medical Imaging and Augmented Reality (MIAR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Oct 2001, Hong Kong, China. pp.16-20, </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/3-540-45468-3_213⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/MIAR.2001.930258⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00267253v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00267250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards endoscopic augmented reality for robotically assistedminimally invasive cardiac surgery</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Using Robust Methods for Automatic Extraction of Buildings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Vestri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Devernay</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ève Coste-Manière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Medical Imaging and Augmented Reality (MIAR)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE, Oct 2001, Hong Kong, China. pp.16-20, </w:t>
+              <w:t xml:space="preserve">IEEE Computer Society Conference on Computer Vision and Pattern Recognition (CVPR'01)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, 2001, Hawaii, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/MIAR.2001.930258⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CVPR.2001.990466⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00267250v1</w:t>
+                <w:t xml:space="preserve">inria-00262399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface reconstruction of the surgical field from stereoscopic microscope views in neurosurgery</w:t>
               </w:r>
@@ -5289,51 +5289,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation 3D+t de l'arbre coronaire à partir de séquences angiographiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Mourgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Devernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5397,51 +5397,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D Reconstruction of the Operating Field for Image Overlay in 3D-Endoscopic Surgery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Mourgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Devernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7635,51 +7635,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="EEFEDBA4"/>
+    <w:nsid w:val="B29F9D67"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7866,51 +7866,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/frederic-devernay" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7061-4898" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/138478449" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/devernay_f_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/212137031" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000358845877" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/B-4629-2009" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900200v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Nieto" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Devernay" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James L. Crowley" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/HSP.x.1-26" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01415027v3" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Br&#233;gier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Leyrit" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11263-017-1052-4" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01352806v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergi Pujades" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/TS.32.65-86" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00817011v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Quiroga" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvcir.2013.03.018" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00262117v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Shechter" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#200;ve Coste-Mani&#232;re" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arshed Quyyumi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliott R. Mcveigh" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2003.809090" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00267247v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Faugeras" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/PL00013269" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/555E77FA6426219E684B5EC73395F54A3B0A8141/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00821595v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Devade" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00821593v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vestri" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01849043v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Nabil" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Balzarini" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402528v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IC3D.2016.7823449" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01572479v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPRW.2017.218" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01572470v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Boiron" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Ronfard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPRW.2017.170" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01819659v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCVW.2017.258" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393942v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161825v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01021925v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Brox" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-10584-0_37" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00983315v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastian Goldluecke" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPR.2014.499" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01058327v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989031v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01083848v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IC3D.2014.7032600" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00829515v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829397v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829395v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656550v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Decrouez" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Dupont" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gaspard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00657928v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Duch&#234;ne" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lambers" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.908741" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00654115v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vijay Ch.A.V." TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.906209" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00762557v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPRW.2012.6239237" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00651823v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00565131v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Ramos-Peon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.872883" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00651843v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00531364v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1877791.1877798" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00531369v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2010.5649194" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00821480v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Huguet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00590240v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Morat" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cornou" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00262139v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCV.2007.4409000" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00262147v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVS.2007.4290240" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00262281v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Ibanez-Guzman" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVS.2007.4290115" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00262288v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dewaele" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Horaud" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Forbes" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11744078_45" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00262291v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Knossow" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11612032_67" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00262285v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Mateus" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Guilbert" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPR.2006.194" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00262293v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-24670-1_38" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00262367v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Blondel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Malandain" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Vaillant" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-39899-8_52" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00262390v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliot R. Mcveigh" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.467204" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00262383v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Ayache" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00262399v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPR.2001.990466" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00267253v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Mourgues" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-45468-3_213" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00267250v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MIAR.2001.930258" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00816696v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver J. Fleig" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Scarabin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jannin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0531-5131(01)00054-1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00821478v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00267255v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISAR.2001.970537" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00816698v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPR.2000.855852" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00816706v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPR.1996.517084" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00615750v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Betting" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Feldmar" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00821474v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.218487" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00816702v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPR.1994.323831" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00818241v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00856832v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Pupulin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick R&#233;mion" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00856827v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00509217v2" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Beardsley" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-12392-4" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849261v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849267v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00821476v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Mesnage" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00262130v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00166589v2" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00069900v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Personnaz" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Sturm" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072111v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bantiche" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00077112v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cl&#233;ment" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Deriche" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Keriven" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Papadopoulo" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073970v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073969v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00069998v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Mathieu" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074369v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00005629v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/frederic-devernay" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7061-4898" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/138478449" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/devernay_f_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/212137031" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000358845877" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/B-4629-2009" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900200v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Nieto" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Devernay" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James L. Crowley" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/HSP.x.1-26" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01415027v3" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Br&#233;gier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Leyrit" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11263-017-1052-4" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01352806v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergi Pujades" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/TS.32.65-86" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00817011v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Quiroga" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvcir.2013.03.018" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00262117v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Shechter" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#200;ve Coste-Mani&#232;re" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arshed Quyyumi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliott R. Mcveigh" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2003.809090" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00267247v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Faugeras" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/PL00013269" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/555E77FA6426219E684B5EC73395F54A3B0A8141/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00821595v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Devade" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00821593v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vestri" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01849043v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Nabil" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Balzarini" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402528v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IC3D.2016.7823449" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01572479v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPRW.2017.218" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01572470v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Boiron" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Ronfard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPRW.2017.170" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01819659v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCVW.2017.258" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393942v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161825v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01021925v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Brox" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-10584-0_37" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01058327v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00983315v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastian Goldluecke" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPR.2014.499" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989031v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01083848v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IC3D.2014.7032600" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00829515v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829397v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829395v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00657928v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Duch&#234;ne" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lambers" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.908741" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00654115v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vijay Ch.A.V." TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.906209" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656550v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Decrouez" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Dupont" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gaspard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00762557v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPRW.2012.6239237" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00651823v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00565131v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Ramos-Peon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.872883" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00651843v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00531364v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1877791.1877798" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00531369v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2010.5649194" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00821480v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Huguet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00590240v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Morat" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cornou" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00262139v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCV.2007.4409000" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00262147v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVS.2007.4290240" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00262281v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Ibanez-Guzman" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVS.2007.4290115" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00262288v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dewaele" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Horaud" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Forbes" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11744078_45" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00262291v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Knossow" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11612032_67" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00262285v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Mateus" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Guilbert" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPR.2006.194" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00262293v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-24670-1_38" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00262367v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Blondel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Malandain" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Vaillant" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-39899-8_52" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00262390v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliot R. Mcveigh" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.467204" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00262383v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Ayache" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00267253v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Mourgues" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-45468-3_213" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00267250v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MIAR.2001.930258" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00262399v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPR.2001.990466" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00816696v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver J. Fleig" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Scarabin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jannin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0531-5131(01)00054-1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00821478v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00267255v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISAR.2001.970537" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00816698v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPR.2000.855852" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00816706v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPR.1996.517084" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00615750v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Betting" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Feldmar" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00821474v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.218487" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00816702v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPR.1994.323831" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00818241v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00856832v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Pupulin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick R&#233;mion" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00856827v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00509217v2" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Beardsley" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-12392-4" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849261v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849267v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00821476v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Mesnage" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00262130v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00166589v2" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00069900v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Personnaz" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Sturm" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072111v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bantiche" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00077112v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cl&#233;ment" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Deriche" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Keriven" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Papadopoulo" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073970v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073969v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00069998v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Mathieu" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074369v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00005629v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>