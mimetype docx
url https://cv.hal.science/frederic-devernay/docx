--- v1 (2026-04-10)
+++ v2 (2026-05-13)
@@ -1,7580 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...7529 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Frédéric Devernay </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">frederic-devernay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-7061-4898</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">138478449</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> arXiv : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">devernay_f_1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">212137031</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=cTJj564AAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000358845877</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/B-4629-2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rendu basé image avec contraintes sur les gradients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Nieto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Devernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement du Signal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.1-26. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/HSP.x.1-26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01900200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defining the Pose of any 3D Rigid Object and an Associated Distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Brégier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Devernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Leyrit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 126 (6), pp.571-596. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11263-017-1052-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01415027v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection de différence de mise au point lors des prises de vues stéréoscopiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergi Pujades</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Devernay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement du Signal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 32 (1), pp.65-86. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/TS.32.65-86⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01352806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local scene flow by tracking in intensity and depth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Quiroga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Devernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Visual Communication and Image Representation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 25 (1), pp.98-107. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvcir.2013.03.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00817011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-Dimensional Motion Tracking of Coronary Arteries in Biplane Cineangiogram</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Shechter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Devernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ève Coste-Manière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arshed Quyyumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elliott R. Mcveigh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Medical Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 22 (4), pp.493--503. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMI.2003.809090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00262117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Straight lines have to be straight: automatic calibration and removal of distortion from scenes of structured enviroments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Devernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Faugeras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Machine Vision and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 13 (1), pp.14-24. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/PL00013269⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00267247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correction et amélioration des résultats de la stéréoscopie par corrélation : application au MNE urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Devernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Devade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Photogrammétrie et de Télédétection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 153, pp.52-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00821595v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction de façades utilisant la stéréoscopie par corrélation sur des images aériennes transformées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Vestri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Devernay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Photogrammétrie et de Télédétection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 153, pp.46-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00821593v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (48)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing objective quality metrics for panoramic videos based on human perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Nabil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaella Balzarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Devernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMVIP 2018 - Irish Machine Vision and Image Processing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Belfast, United Kingdom. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01849043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variational Image-Based Rendering with Gradient Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Nieto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Devernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IC3D - 2016 International Conference on 3D Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Liège, Belgium. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IC3D.2016.7823449⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01402528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linearizing the Plenoptic Space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Nieto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Devernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Light Fields for Computer Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Honolulu, United States. pp.1714-1725, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CVPRW.2017.218⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01572479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Stereoscopic Zoom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergi Pujades</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Devernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computation Cameras and Displays</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Honolulu, United States. pp.1295-1304, </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CVPRW.2017.170⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01572470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symmetry Aware Evaluation of 3D Object Detection and Pose Estimation in Scenes of Many Parts in Bulk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Brégier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Devernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Leyrit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE International Conference on Computer Vision Workshop (ICCVW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Venice, Italy. pp.2209-2218, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICCVW.2017.258⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01819659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rendu basé image avec contraintes sur les gradients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Nieto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Devernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reconnaissance des Formes et l'Intelligence Artificielle, RFIA 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01393942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Placement optimal de caméras contraintes pour la synthèse de nouvelles vues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Nieto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Devernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées francophones des jeunes chercheurs en vision par ordinateur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Amiens, France. pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01161825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dense Semi-Rigid Scene Flow Estimation from RGBD images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Quiroga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Brox</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Devernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCV 2014 - European Conference on Computer Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Zurich, Switzerland. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-10584-0_37⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01021925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viewpoint Interpolation: Direct and Variational Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergi Pujades</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Devernay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICIP - International Conference on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01058327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian View Synthesis and Image-Based Rendering Principles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergi Pujades</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Devernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastian Goldluecke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CVPR - 27th IEEE Conference on Computer Vision and Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Columbus, United States. pp.3906 - 3913, </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CVPR.2014.499⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00983315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpolation de points de vue : approches directe et variationnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergi Pujades</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Devernay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reconnaissance de Formes et Intelligence Artificielle (RFIA) 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00989031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Stereoscopic Previz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergi Pujades</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Devernay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on 3D Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Professeur Jacques G. Verly, Dec 2014, Liège, Belgium. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IC3D.2014.7032600⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01083848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local/Global Scene Flow Estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Quiroga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Devernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICIP - IEEE International Conference on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00829515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection de différence de mise au point lors des prises de vues stéréoscopiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergi Pujades</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Devernay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Orasis, Congrès des jeunes chercheurs en vision par ordinateur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Cluny, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00829397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation des longues focales lors des prises de vues stéréoscopiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergi Pujades</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Devernay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Orasis, Congrès des jeunes chercheurs en vision par ordinateur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Cluny, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00829395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection et apprentissage automatique d'objets pour la modélisation de milieux intérieurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Decrouez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gaspard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Devernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RFIA 2012 - Colloque sur la Reconnaissance des Formes et l'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Lyon, France. 8p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00656550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Stereoscopic Movie Player with Real-Time Content Adaptation to the Display Geometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Duchêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Lambers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Devernay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SD&amp;A 2012 - Stereoscopic Displays and Applications XXIII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SPIE, Jan 2012, San Francisco, United States. pp.82882Q - 82882Q:8, </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.908741⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00657928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Focus Mismatch Detection in Stereoscopic Content</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Devernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergi Pujades</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vijay Ch.A.V.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SD&amp;A 2012 - Stereoscopic Displays and Applications XXIII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, San Francisco, United States. pp.82880E - 82880E:13, </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.906209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00654115v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scene Flow by Tracking in Intensity and Depth Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Quiroga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Devernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CVPRW 2012 - Computer Vision and Pattern Recognition Workshops</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Providence, RI, United States. pp.50-57, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CVPRW.2012.6239237⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00762557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation explicite des objets et de l'environnement en combinant les approches topologique et métrique pour la localisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Decrouez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gaspard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Devernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ORASIS 2011 - 13e Congrès des jeunes chercheurs en vision par ordinateur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRIA Grenoble Rhône-Alpes, Jun 2011, Praz-sur-Arly, France. 8p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00651823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stereoscopic Focus Mismatch Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergi Pujades</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Devernay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CVMP - European Conference on Visual Media Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Foundry, Nov 2011, London, United Kingdom. 1p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00651843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adapting stereoscopic movies to the viewing conditions using depth-preserving and artifact-free novel view synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Devernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Duchêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Ramos-Peon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SD&amp;A 2011 - Stereoscopic Displays and Applications XXII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, San Francisco, California, United States. pp.786302-786302:12, </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.872883⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00565131v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel View Synthesis for Stereoscopic Cinema: Detecting and Removing Artifacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Devernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Ramos-Peon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3DVP 2010: ACM Workshop on 3D Video Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Firenze, Italy. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1877791.1877798⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00531364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New View Synthesis for Stereo Cinema by Hybrid Disparity Remapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Devernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Duchêne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Image Processing (ICIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Hong Kong, Hong Kong SAR China. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP.2010.5649194⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00531369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimations simultanées du flot de scène et d'occultations par un système d'EDP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Devernay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RFIA - 16e congrès Reconnaissance des Formes et Intelligence Artificielle - 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00821480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure de Trajectoire par Stéréo-Vision pour des Applications de Suivi de Véhicules à Basse Vitesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Morat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Devernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cornou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ORASIS 2007 - Journées du GDR-PRC Communication Homme-Machine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Obernai, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00590240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Variational Method for Scene Flow Estimation from Stereo Sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Devernay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computer Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Oct 2007, Rio de Janeiro, Brazil. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICCV.2007.4409000⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00262139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking with Stereo-vision System for Low Speed Following Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Morat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Devernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cornou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Intelligent Vehicles Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jun 2007, Istanbul, Turkey. pp.955-961, </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IVS.2007.4290240⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00262147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation Method for Automotive Stereo-Vision Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Morat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Devernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Ibanez-Guzman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cornou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligent Vehicles Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jun 2007, Istanbul, Turkey. pp.202-208, </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IVS.2007.4290115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00262281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Alignment Between 3-D Data and Articulated Shapes with Bending Surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Devernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu Horaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Forbes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Computer Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Graz, Austria. pp.578-591, </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11744078_45⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00262288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking with the Kinematics of Extremal Contours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Knossow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu Horaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Devernay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asian Conference on Computer Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Hyderabad, India. pp.664-673, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11612032_67⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00262291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Camera Scene Flow by Tracking 3-D Points and Surfels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Devernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Mateus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Guilbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computer Vision and Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, New York, United States. pp.2203- 2212, </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CVPR.2006.194⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00262285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hand Motion from 3D Point Trajectories and a Smooth Surface Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Devernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu Horaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Computer Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Prague, Czech Republic. pp.495-507, </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-24670-1_38⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00262293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">4-D Tomographic Representation of Coronary Arteries from One Rotational X-Ray Sequence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Malandain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Vaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Devernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ève Coste-Manière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Image Computing and Computer-Assisted Intervention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2003, Montreal, Canada. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-39899-8_52⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00262367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal tracking of 3D coronary arteries in projection angiograms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Shechter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Devernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ève Coste-Manière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elliot R. Mcveigh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SPIE, 2002, San Diego, United States. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.467204⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00262390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic trinocular 3D reconstruction of coronary artery centerlines from rotational X-ray angiography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Vaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Devernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Malandain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Ayache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Assisted Radiology Surgery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00262383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Robust Methods for Automatic Extraction of Buildings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Vestri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Devernay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Computer Society Conference on Computer Vision and Pattern Recognition (CVPR'01)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, 2001, Hawaii, United States. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CVPR.2001.990466⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00262399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D+t Modeling of Coronary Artery Tree from Standard Non Simultaneous Angiograms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mourgues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Devernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Malandain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ève Coste-Manière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Image Computing and Computer-Assisted Intervention - MICCAI 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2001, Utrecht, Netherlands. pp.1320-1322, </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/3-540-45468-3_213⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00267253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards endoscopic augmented reality for robotically assistedminimally invasive cardiac surgery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Devernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mourgues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ève Coste-Manière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Medical Imaging and Augmented Reality (MIAR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Oct 2001, Hong Kong, China. pp.16-20, </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MIAR.2001.930258⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00267250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface reconstruction of the surgical field from stereoscopic microscope views in neurosurgery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver J. Fleig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Devernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Scarabin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jannin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Assisted Radiology and Surgery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Berlin, Germany. pp.268-274, </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0531-5131(01)00054-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00816696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Reconstruction of the Operating Field for Image Overlay in 3D-Endoscopic Surgery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mourgues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Devernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ève Coste-Manière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE and ACM International Symposium on Augmented Reality (ISAR'01)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2001, New York, United States. pp.191, </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISAR.2001.970537⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00267255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation 3D+t de l'arbre coronaire à partir de séquences angiographiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mourgues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Devernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Malandain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ève Coste-Manière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées ORASIS - 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Obernai, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00821478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving correlation-based DEMs by image warping and facade correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Vestri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Devernay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CVPR - International Conference on Computer Vision and Pattern Recognition - 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Hilton Head, United States. pp.438 - 443, </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CVPR.2000.855852⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00816698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Projective to Euclidean Reconstruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Devernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Faugeras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CVPR - International Conference on Computer Vision and Pattern Recognition - 1996</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, San Francisco, United States. pp.264 - 269, </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CVPR.1996.517084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00816706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new framework for fusing stereo images with volumetric medical images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Betting</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Feldmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Ayache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Devernay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Conference on Computer Vision, Virtual Reality and Robotics in Medecine (CVRMed'95)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, Nice, France. pp.30--39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00615750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic calibration and removal of distortion from scenes of structured environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Devernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Faugeras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Investigative and Trial Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, San Diego, United States. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.218487⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00821474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computing Differential Properties of 3-D Shapes from Stereoscopic Images without 3-D Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Devernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Faugeras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CVPR - International Conference on Computer Vision and Pattern Recognition - 1994</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, Seattle, United States. pp.208 - 213, </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CVPR.1994.323831⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00816702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A fast and Efficient Subpixelic Edge Detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Devernay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quatrièmes Journées Orasis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, Mulhouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00818241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiview acquisition systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Devernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Pupulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Rémion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent Lucas and Céline Loscos and Yannick Remion. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3D Video: From Capture to Transmission</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley-ISTE, 2013, Computer Engineering Series, 978-1-84821-507-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00856832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes d'acquisition multivues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Devernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Pupulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Rémion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent Lucas and Céline Loscos and Yannick Remion. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo 3D : Capture, traitement et diffusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermes Lavoisier, 2013, Traité IC2, série Signal et Image, 978-2746245457</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00856827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stereoscopic Cinema</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Devernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Beardsley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ronfard, Rémi and Taubin, Gabriel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image and Geometry Processing for 3-D Cinematography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 5, Springer Berlin Heidelberg, pp.11-51, 2010, Geometry and Computing, 978-3-642-12392-4. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-12392-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00509217v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An objective quality metric for panoramic videos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Nabil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Devernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01849261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Error Detection in Panoramic Videos: a Pairwise Assessment within Stitching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Nabil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Devernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01849267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using robust methods to model buildings with a DEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Vestri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Devernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Mesnage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00821476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shape from Stereo Using Fine Correlation: Method and Error Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Devernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Faugeras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00262130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Variational Method for Scene Flow Estimation from Stereo Sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Devernay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6267, INRIA. 2007, pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00166589v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a Library for Dense Matching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Personnaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Sturm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Devernay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RT-0278, INRIA. 2003, pp.34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00069900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structured light on dynamic scenes using standard stereoscopy algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Devernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bantiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ève Coste-Manière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RR-4477, INRIA. 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00072111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Inverse EEG and MEG Problems : The Adjoint State Approach I: The Continuous Case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Faugeras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Deriche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Keriven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théodore Papadopoulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-3673, INRIA. 1999, pp.28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00077112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Non-Maxima Suppression Method for Edge Detection with Sub-Pixel Accuracy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Devernay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RR-2724, INRIA. 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00073970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Projective to Euclidean Reconstruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Devernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Faugeras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RR-2725, INRIA. 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00073969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système de miroirs pour la stéréoscopie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Devernay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] RT-0172, INRIA. 1995, pp.14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00069998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computing Differential Properties of 3-D Shapes from Stereoscopic Images without 3-D Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Devernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Faugeras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-2304, INRIA. 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00074369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vision stéréoscopique et propriétés différentielles des surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Devernay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Interface homme-machine [cs.HC]. Ecole Polytechnique X, 1997. Français. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00005629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId187"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -7635,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B29F9D67"/>
+    <w:nsid w:val="92703467"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7866,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/frederic-devernay" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7061-4898" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/138478449" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/devernay_f_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/212137031" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000358845877" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/B-4629-2009" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900200v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Nieto" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Devernay" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James L. Crowley" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/HSP.x.1-26" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01415027v3" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Br&#233;gier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Leyrit" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11263-017-1052-4" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01352806v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergi Pujades" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/TS.32.65-86" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00817011v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Quiroga" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvcir.2013.03.018" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00262117v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Shechter" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#200;ve Coste-Mani&#232;re" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arshed Quyyumi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliott R. Mcveigh" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2003.809090" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00267247v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Faugeras" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/PL00013269" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/555E77FA6426219E684B5EC73395F54A3B0A8141/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00821595v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Devade" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00821593v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vestri" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01849043v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Nabil" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Balzarini" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402528v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IC3D.2016.7823449" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01572479v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPRW.2017.218" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01572470v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Boiron" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Ronfard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPRW.2017.170" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01819659v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCVW.2017.258" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393942v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161825v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01021925v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Brox" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-10584-0_37" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01058327v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00983315v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastian Goldluecke" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPR.2014.499" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989031v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01083848v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IC3D.2014.7032600" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00829515v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829397v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829395v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00657928v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Duch&#234;ne" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lambers" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.908741" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00654115v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vijay Ch.A.V." TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.906209" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656550v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Decrouez" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Dupont" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gaspard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00762557v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPRW.2012.6239237" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00651823v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00565131v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Ramos-Peon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.872883" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00651843v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00531364v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1877791.1877798" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00531369v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2010.5649194" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00821480v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Huguet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00590240v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Morat" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cornou" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00262139v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCV.2007.4409000" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00262147v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVS.2007.4290240" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00262281v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Ibanez-Guzman" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVS.2007.4290115" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00262288v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dewaele" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Horaud" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Forbes" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11744078_45" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00262291v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Knossow" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11612032_67" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00262285v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Mateus" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Guilbert" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPR.2006.194" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00262293v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-24670-1_38" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00262367v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Blondel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Malandain" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Vaillant" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-39899-8_52" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00262390v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliot R. Mcveigh" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.467204" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00262383v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Ayache" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00267253v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Mourgues" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-45468-3_213" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00267250v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MIAR.2001.930258" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00262399v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPR.2001.990466" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00816696v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver J. Fleig" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Scarabin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jannin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0531-5131(01)00054-1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00821478v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00267255v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISAR.2001.970537" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00816698v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPR.2000.855852" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00816706v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPR.1996.517084" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00615750v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Betting" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Feldmar" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00821474v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.218487" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00816702v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPR.1994.323831" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00818241v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00856832v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Pupulin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick R&#233;mion" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00856827v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00509217v2" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Beardsley" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-12392-4" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849261v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849267v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00821476v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Mesnage" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00262130v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00166589v2" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00069900v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Personnaz" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Sturm" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072111v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bantiche" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00077112v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cl&#233;ment" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Deriche" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Keriven" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Papadopoulo" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073970v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073969v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00069998v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Mathieu" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074369v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00005629v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/frederic-devernay" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7061-4898" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/138478449" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/devernay_f_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/212137031" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=cTJj564AAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000358845877" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/B-4629-2009" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900200v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Nieto" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Devernay" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James L. Crowley" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/HSP.x.1-26" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01415027v3" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Br&#233;gier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Leyrit" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11263-017-1052-4" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01352806v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergi Pujades" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/TS.32.65-86" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00817011v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Quiroga" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvcir.2013.03.018" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00262117v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Shechter" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#200;ve Coste-Mani&#232;re" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arshed Quyyumi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliott R. Mcveigh" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2003.809090" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00267247v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Faugeras" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/PL00013269" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/555E77FA6426219E684B5EC73395F54A3B0A8141/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00821595v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Devade" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00821593v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vestri" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01849043v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Nabil" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Balzarini" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402528v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IC3D.2016.7823449" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01572479v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPRW.2017.218" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01572470v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Boiron" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Ronfard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPRW.2017.170" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01819659v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCVW.2017.258" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393942v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161825v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01021925v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Brox" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-10584-0_37" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01058327v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00983315v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastian Goldluecke" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPR.2014.499" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989031v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01083848v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IC3D.2014.7032600" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00829515v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829397v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829395v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656550v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Decrouez" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Dupont" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gaspard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00657928v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Duch&#234;ne" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lambers" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.908741" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00654115v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vijay Ch.A.V." TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.906209" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00762557v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPRW.2012.6239237" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00651823v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00651843v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00565131v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Ramos-Peon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.872883" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00531364v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1877791.1877798" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00531369v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2010.5649194" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00821480v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Huguet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00590240v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Morat" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cornou" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00262139v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCV.2007.4409000" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00262147v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVS.2007.4290240" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00262281v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Ibanez-Guzman" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVS.2007.4290115" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00262288v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dewaele" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Horaud" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Forbes" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11744078_45" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00262291v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Knossow" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11612032_67" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00262285v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Mateus" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Guilbert" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPR.2006.194" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00262293v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-24670-1_38" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00262367v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Blondel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Malandain" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Vaillant" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-39899-8_52" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00262390v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliot R. Mcveigh" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.467204" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00262383v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Ayache" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00262399v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPR.2001.990466" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00267253v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Mourgues" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-45468-3_213" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00267250v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MIAR.2001.930258" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00816696v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver J. Fleig" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Scarabin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jannin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0531-5131(01)00054-1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00267255v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISAR.2001.970537" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00821478v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00816698v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPR.2000.855852" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00816706v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPR.1996.517084" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00615750v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Betting" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Feldmar" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00821474v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.218487" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00816702v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPR.1994.323831" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00818241v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00856832v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Pupulin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick R&#233;mion" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00856827v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00509217v2" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Beardsley" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-12392-4" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849261v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849267v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00821476v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Mesnage" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00262130v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00166589v2" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00069900v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Personnaz" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Sturm" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072111v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bantiche" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00077112v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cl&#233;ment" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Deriche" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Keriven" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Papadopoulo" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073970v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073969v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00069998v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Mathieu" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074369v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00005629v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>