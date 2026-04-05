--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -710,278 +710,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02299806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neural circuits for long-range color filling-in</w:t>
+                <w:t xml:space="preserve">Effects of background and contour luminance on the hue and brightness of the Watercolor effect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peggy Gerardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Abbatecola</w:t>
+                <w:t xml:space="preserve">Michel Dojat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenneth Knoblauch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Devinck</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroImage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2018.06.083⟩</w:t>
+              <w:t xml:space="preserve">Vision Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 144, pp.9 - 19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.visres.2018.01.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01887326v1</w:t>
+                <w:t xml:space="preserve">hal-01764861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of background and contour luminance on the hue and brightness of the Watercolor effect</w:t>
+                <w:t xml:space="preserve">Neural circuits for long-range color filling-in</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peggy Gerardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Abbatecola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Devinck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henry Kennedy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Dojat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vision Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 144, pp.9 - 19. </w:t>
+              <w:t xml:space="preserve">NeuroImage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 181, pp.30 - 43. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.visres.2018.01.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2018.06.083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01764861v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01887326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantifying the watercolor effect: from stimulus properties to neural models</w:t>
               </w:r>
@@ -993,51 +993,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Devinck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peggy Gerardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Dojat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth Knoblauch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1110,51 +1110,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peggy Gerardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Devinck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Dojat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth Knoblauch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1318,51 +1318,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Devinck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peggy Gerardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Dojat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth Knoblauch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2661,51 +2661,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CE3607FE"/>
+    <w:nsid w:val="38B8E451"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2892,51 +2892,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/frederic-devinck" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6126-9183" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960282v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Devinck" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Knoblauch" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.545368" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831219v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Quaireau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/20416695241285911" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048552v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Devinck" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.475040" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048550v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13414-021-02379-x" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03212559v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cobeha.2019.08.003" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02299806v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01887326v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Gerardin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Abbatecola" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Kennedy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dojat" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2018.06.083" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01764861v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.visres.2018.01.003" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01166906v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2014.00805" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01166901v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/14.4.9" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01764853v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lothar Spillmann" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.visres.2012.10.021" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01166904v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.31.0000A1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01764850v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/12.3.19" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00633356v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maka Malania" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter B. Delahunt" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph L. Hardy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/11.10.15" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00624089v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Spillmann" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.visres.2009.09.008" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048572v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten Hansen" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl R Gegenfurtner" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.visres.2007.10.001" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048579v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph L Hardy" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter B Delahunt" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John S Werner" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/6.5.7" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00131777v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Delord" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Giovanna Ducato" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Pins" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Thomas" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0952523806233017" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048594v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Werner" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0952523806233224" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048597v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1068/p5470" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048603v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.visres.2004.11.024" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01764866v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baingio Pinna" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Werner" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/frederic-devinck" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6126-9183" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960282v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Devinck" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Knoblauch" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.545368" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831219v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Quaireau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/20416695241285911" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048552v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Devinck" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.475040" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048550v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13414-021-02379-x" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03212559v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cobeha.2019.08.003" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02299806v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01764861v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Gerardin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dojat" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.visres.2018.01.003" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01887326v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Abbatecola" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Kennedy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2018.06.083" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01166906v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2014.00805" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01166901v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/14.4.9" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01764853v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lothar Spillmann" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.visres.2012.10.021" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01166904v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.31.0000A1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01764850v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/12.3.19" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00633356v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maka Malania" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter B. Delahunt" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph L. Hardy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/11.10.15" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00624089v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Spillmann" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.visres.2009.09.008" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048572v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten Hansen" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl R Gegenfurtner" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.visres.2007.10.001" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048579v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph L Hardy" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter B Delahunt" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John S Werner" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/6.5.7" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00131777v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Delord" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Giovanna Ducato" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Pins" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Thomas" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0952523806233017" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048594v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Werner" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0952523806233224" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048597v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1068/p5470" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048603v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.visres.2004.11.024" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01764866v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baingio Pinna" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Werner" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>