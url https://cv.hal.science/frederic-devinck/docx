--- v1 (2026-04-05)
+++ v2 (2026-04-30)
@@ -595,51 +595,51 @@
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cobeha.2019.08.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03212559v1</w:t>
+                <w:t xml:space="preserve">hal-02299806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Central mechanisms of perceptual filling-in</w:t>
               </w:r>
@@ -686,302 +686,302 @@
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cobeha.2019.08.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02299806v1</w:t>
+                <w:t xml:space="preserve">halshs-03212559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of background and contour luminance on the hue and brightness of the Watercolor effect</w:t>
+                <w:t xml:space="preserve">Neural circuits for long-range color filling-in</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peggy Gerardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Clément Abbatecola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Devinck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henry Kennedy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Michel Dojat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vision Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.visres.2018.01.003⟩</w:t>
+              <w:t xml:space="preserve">NeuroImage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 181, pp.30 - 43. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2018.06.083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01764861v1</w:t>
+                <w:t xml:space="preserve">hal-01887326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neural circuits for long-range color filling-in</w:t>
+                <w:t xml:space="preserve">Effects of background and contour luminance on the hue and brightness of the Watercolor effect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peggy Gerardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Clément Abbatecola</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Dojat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenneth Knoblauch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Devinck</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroImage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 181, pp.30 - 43. </w:t>
+              <w:t xml:space="preserve">Vision Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 144, pp.9 - 19. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2018.06.083⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.visres.2018.01.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01887326v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01764861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantifying the watercolor effect: from stimulus properties to neural models</w:t>
               </w:r>
@@ -993,51 +993,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Devinck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peggy Gerardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Dojat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth Knoblauch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1110,51 +1110,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peggy Gerardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Devinck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Dojat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth Knoblauch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1318,51 +1318,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Devinck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peggy Gerardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Dojat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth Knoblauch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1810,581 +1810,581 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04048572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Illusory spreading of watercolor</w:t>
+                <w:t xml:space="preserve">Spatial Dependence of Color Assimilation by the Watercolor Effect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Devinck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Peter B Delahunt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Joseph L Hardy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Peter B Delahunt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lothar Spillmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John S Werner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Vision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 6 (5), pp.7. </w:t>
+              <w:t xml:space="preserve">Perception</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 35 (4), pp.461-468. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1167/6.5.7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1068/p5470⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04048579v1</w:t>
+                <w:t xml:space="preserve">hal-04048597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Psychophysical assessment of magno- and parvocellular function in schizophrenia.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Illusory spreading of watercolor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Devinck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph L Hardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter B Delahunt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lothar Spillmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John S Werner</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Visual Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0952523806233017⟩</w:t>
+              <w:t xml:space="preserve">Journal of Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 6 (5), pp.7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1167/6.5.7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00131777v1</w:t>
+                <w:t xml:space="preserve">hal-04048579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial profile of contours inducing long-range color assimilation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Psychophysical assessment of magno- and parvocellular function in schizophrenia.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Delord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Giovanna Ducato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Pins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Devinck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Visual Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 23 (3-4), pp.573-577. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0952523806233224⟩</w:t>
+              <w:t xml:space="preserve">, 2006, 23 (3-4), pp.645-50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0952523806233017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04048594v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00131777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial Dependence of Color Assimilation by the Watercolor Effect</w:t>
+                <w:t xml:space="preserve">Spatial profile of contours inducing long-range color assimilation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Devinck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lothar Spillmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">John S Werner</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Werner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Perception</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 35 (4), pp.461-468. </w:t>
+              <w:t xml:space="preserve">Visual Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 23 (3-4), pp.573-577. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1068/p5470⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S0952523806233224⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04048597v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04048594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The watercolor effect: Quantitative evidence for luminance-dependent mechanisms of long-range color assimilation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Devinck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter B Delahunt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph L Hardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lothar Spillmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2661,51 +2661,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="38B8E451"/>
+    <w:nsid w:val="A019E6FD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2892,51 +2892,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/frederic-devinck" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6126-9183" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960282v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Devinck" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Knoblauch" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.545368" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831219v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Quaireau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/20416695241285911" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048552v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Devinck" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.475040" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048550v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13414-021-02379-x" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03212559v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cobeha.2019.08.003" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02299806v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01764861v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Gerardin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dojat" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.visres.2018.01.003" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01887326v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Abbatecola" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Kennedy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2018.06.083" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01166906v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2014.00805" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01166901v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/14.4.9" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01764853v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lothar Spillmann" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.visres.2012.10.021" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01166904v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.31.0000A1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01764850v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/12.3.19" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00633356v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maka Malania" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter B. Delahunt" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph L. Hardy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/11.10.15" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00624089v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Spillmann" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.visres.2009.09.008" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048572v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten Hansen" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl R Gegenfurtner" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.visres.2007.10.001" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048579v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph L Hardy" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter B Delahunt" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John S Werner" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/6.5.7" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00131777v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Delord" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Giovanna Ducato" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Pins" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Thomas" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0952523806233017" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048594v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Werner" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0952523806233224" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048597v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1068/p5470" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048603v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.visres.2004.11.024" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01764866v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baingio Pinna" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Werner" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/frederic-devinck" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6126-9183" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960282v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Devinck" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Knoblauch" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.545368" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831219v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Quaireau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/20416695241285911" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048552v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Devinck" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.475040" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048550v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13414-021-02379-x" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02299806v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cobeha.2019.08.003" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03212559v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01887326v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Gerardin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Abbatecola" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Kennedy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dojat" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2018.06.083" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01764861v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.visres.2018.01.003" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01166906v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2014.00805" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01166901v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/14.4.9" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01764853v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lothar Spillmann" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.visres.2012.10.021" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01166904v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.31.0000A1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01764850v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/12.3.19" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00633356v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maka Malania" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter B. Delahunt" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph L. Hardy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/11.10.15" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00624089v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Spillmann" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.visres.2009.09.008" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048572v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten Hansen" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl R Gegenfurtner" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.visres.2007.10.001" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048597v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter B Delahunt" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph L Hardy" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John S Werner" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1068/p5470" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048579v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/6.5.7" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00131777v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Delord" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Giovanna Ducato" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Pins" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Thomas" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0952523806233017" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048594v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Werner" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0952523806233224" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048603v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.visres.2004.11.024" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01764866v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baingio Pinna" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Werner" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>