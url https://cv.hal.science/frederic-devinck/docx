--- v2 (2026-04-30)
+++ v3 (2026-05-20)
@@ -710,278 +710,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03212559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neural circuits for long-range color filling-in</w:t>
+                <w:t xml:space="preserve">Effects of background and contour luminance on the hue and brightness of the Watercolor effect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peggy Gerardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Abbatecola</w:t>
+                <w:t xml:space="preserve">Michel Dojat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenneth Knoblauch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Devinck</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroImage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2018.06.083⟩</w:t>
+              <w:t xml:space="preserve">Vision Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 144, pp.9 - 19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.visres.2018.01.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01887326v1</w:t>
+                <w:t xml:space="preserve">hal-01764861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of background and contour luminance on the hue and brightness of the Watercolor effect</w:t>
+                <w:t xml:space="preserve">Neural circuits for long-range color filling-in</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peggy Gerardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Abbatecola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Devinck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henry Kennedy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Dojat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vision Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 144, pp.9 - 19. </w:t>
+              <w:t xml:space="preserve">NeuroImage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 181, pp.30 - 43. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.visres.2018.01.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2018.06.083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01764861v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01887326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantifying the watercolor effect: from stimulus properties to neural models</w:t>
               </w:r>
@@ -993,51 +993,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Devinck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peggy Gerardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Dojat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth Knoblauch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1110,51 +1110,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peggy Gerardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Devinck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Dojat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth Knoblauch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1318,51 +1318,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Devinck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peggy Gerardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Dojat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth Knoblauch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2661,51 +2661,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A019E6FD"/>
+    <w:nsid w:val="BB1DBEDE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2892,51 +2892,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/frederic-devinck" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6126-9183" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960282v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Devinck" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Knoblauch" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.545368" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831219v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Quaireau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/20416695241285911" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048552v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Devinck" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.475040" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048550v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13414-021-02379-x" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02299806v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cobeha.2019.08.003" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03212559v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01887326v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Gerardin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Abbatecola" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Kennedy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dojat" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2018.06.083" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01764861v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.visres.2018.01.003" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01166906v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2014.00805" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01166901v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/14.4.9" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01764853v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lothar Spillmann" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.visres.2012.10.021" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01166904v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.31.0000A1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01764850v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/12.3.19" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00633356v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maka Malania" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter B. Delahunt" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph L. Hardy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/11.10.15" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00624089v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Spillmann" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.visres.2009.09.008" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048572v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten Hansen" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl R Gegenfurtner" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.visres.2007.10.001" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048597v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter B Delahunt" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph L Hardy" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John S Werner" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1068/p5470" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048579v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/6.5.7" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00131777v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Delord" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Giovanna Ducato" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Pins" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Thomas" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0952523806233017" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048594v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Werner" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0952523806233224" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048603v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.visres.2004.11.024" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01764866v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baingio Pinna" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Werner" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/frederic-devinck" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6126-9183" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960282v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Devinck" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Knoblauch" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.545368" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831219v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Quaireau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/20416695241285911" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048552v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Devinck" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.475040" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048550v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13414-021-02379-x" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02299806v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cobeha.2019.08.003" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03212559v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01764861v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Gerardin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dojat" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.visres.2018.01.003" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01887326v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Abbatecola" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Kennedy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2018.06.083" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01166906v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2014.00805" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01166901v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/14.4.9" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01764853v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lothar Spillmann" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.visres.2012.10.021" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01166904v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.31.0000A1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01764850v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/12.3.19" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00633356v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maka Malania" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter B. Delahunt" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph L. Hardy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/11.10.15" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00624089v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Spillmann" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.visres.2009.09.008" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048572v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten Hansen" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl R Gegenfurtner" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.visres.2007.10.001" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048597v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter B Delahunt" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph L Hardy" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John S Werner" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1068/p5470" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048579v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/6.5.7" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00131777v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Delord" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Giovanna Ducato" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Pins" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Thomas" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0952523806233017" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048594v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Werner" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0952523806233224" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048603v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.visres.2004.11.024" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01764866v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baingio Pinna" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Werner" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>