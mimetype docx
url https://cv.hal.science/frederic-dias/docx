--- v0 (2026-03-06)
+++ v1 (2026-04-24)
@@ -66,1152 +66,1165 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (83)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (84)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ocean wave measurements for marine renewable energy applications</w:t>
+                <w:t xml:space="preserve">Effect of real-world perturbations on wave breaking due to a sharp-crested superharmonic instability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Peláez-Zapata</w:t>
+                <w:t xml:space="preserve">A Mansar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vikram Pakrashi</w:t>
+                <w:t xml:space="preserve">M R Turner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T J Bridges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Water Waves</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05468218v1</w:t>
+                <w:t xml:space="preserve">hal-04969037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of real-world perturbations on wave breaking due to a sharp-crested superharmonic instability</w:t>
+                <w:t xml:space="preserve">Ocean wave measurements for marine renewable energy applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Mansar</w:t>
+                <w:t xml:space="preserve">Daniel Peláez-Zapata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M R Turner</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Vikram Pakrashi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Waves</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 219, pp.115828. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rser.2025.115828⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04969037v1</w:t>
+                <w:t xml:space="preserve">hal-05468218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards high-performance linear potential flow BEM solver with low-rank compressions</w:t>
+                <w:t xml:space="preserve">A numerical investigation into the interaction between rain and water waves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Ancellin</w:t>
+                <w:t xml:space="preserve">Claire Bergin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Marchand</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Dias</w:t>
+                <w:t xml:space="preserve">Wouter Mostert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vikram Pakrashi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Dias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/en17020372⟩</w:t>
+              <w:t xml:space="preserve">Computers and Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 289, pp.106534. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compfluid.2024.106534⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04233952v2</w:t>
+                <w:t xml:space="preserve">hal-05558600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observations of Shoaling and Breaking Waves in Shallow Water With Different Coherent X-Band Radars</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Three-dimensional wave breaking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricio A Catalán</w:t>
+                <w:t xml:space="preserve">M L Mcallister</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Streßer</w:t>
+                <w:t xml:space="preserve">S. Draycott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jochen Horstmann</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">R Calvert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Davey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Dias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TGRS.2024.3373785⟩</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 633 (8030), pp.601 - 607. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41586-024-07886-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05163993v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05158950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ocean Wave Directional Distribution from GPS Buoy Observations off the West Coast of Ireland: Assessment of a Wavelet-Based Method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Peláez-Zapata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vikram Pakrashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Atmospheric and Oceanic Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 41 (8), pp.749 - 765. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1175/jtech-d-23-0058.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05163980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Ecologically Consistent Model of Growth for Hard-Bodied Marine Organisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cian Warby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Schoefs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vikram Pakrashi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Marine Science and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 12 (11), pp.2067. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/jmse12112067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05088737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of Bubble Plumes Produced by Breaking Waves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Peláez-Zapata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vikram Pakrashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Oceanography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 54 (10), pp.2059-2071. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1175/jpo-d-23-0261.1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05163714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three-Dimensional Non-Hydrostatic Modeling with LES Leray-α Turbulence Model: Applications to Complex Tidal Environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorena Gil Calò</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Bennis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Boutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Coastal Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 113 (sp1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2112/JCR-SI113-121.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05315872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-dimensional wave breaking</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Observations of Shoaling and Breaking Waves in Shallow Water With Different Coherent X-Band Radars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Draycott</w:t>
+                <w:t xml:space="preserve">Susanne Støle-Hentschel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R Calvert</w:t>
+                <w:t xml:space="preserve">Patricio A Catalán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Davey</w:t>
+                <w:t xml:space="preserve">Michael Streßer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Dias</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jochen Horstmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dias</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 633 (8030), pp.601 - 607. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 62, pp.4204418. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41586-024-07886-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TGRS.2024.3373785⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05158950v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05163993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An ecologically aware modification of the Morison’s equation for long term marine growth effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cian Warby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Schoefs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vikram Pakrashi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanics Research Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 139, pp.104293. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1245,51 +1258,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PREFACE for THESIS-2019 Special Issue of the EJMFLU</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Dan Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1356,4624 +1369,4624 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04613226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Air/water interfacial waves with a droplet at the tip of their crest</w:t>
+                <w:t xml:space="preserve">Towards high-performance linear potential flow BEM solver with low-rank compressions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B C Nie</w:t>
+                <w:t xml:space="preserve">Matthieu Ancellin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X Guan</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">F Dias</w:t>
+                <w:t xml:space="preserve">Pierre Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0131944⟩</w:t>
+              <w:t xml:space="preserve">Energies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 17 (2), pp.372. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/en17020372⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04497649v1</w:t>
+                <w:t xml:space="preserve">hal-04233952v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A study of the wave effects on the current circulation in Galway Bay, using the numerical model COAWST</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Calvino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomasz Dabrowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Dias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Coastal Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 180, pp.104251. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.coastaleng.2022.104251⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03971995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meteotsunamis and other anomalous “tidal surge” events in Western Europe in Summer 2022</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emiliano Renzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bergin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatjana Kokina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emiliano Renzi</w:t>
+                <w:t xml:space="preserve">Daniel S. Pelaez-Zapata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Giles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 35 (4), pp.046605. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/5.0139220⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04497650v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pre-computation of image features for the classification of dynamic properties in breaking waves</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Air/water interfacial waves with a droplet at the tip of their crest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B C Nie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X Guan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M Vanden-Broeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ryan Smith</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Thomas Brendan Murphy</w:t>
+                <w:t xml:space="preserve">F Dias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Remote Sensing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/22797254.2022.2163707⟩</w:t>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 35 (1), pp.012101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0131944⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04291092v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04497649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving the sea state forecasts by using local wave observations and the ensembleBMA software</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tatjana Kokina</w:t>
+                <w:t xml:space="preserve">Pre-computation of image features for the classification of dynamic properties in breaking waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryan Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriele Facciolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Santiago Peláez-Zapata</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Thomas Brendan Murphy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Dias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Data Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 2, pp.e36. </w:t>
+              <w:t xml:space="preserve">European Journal of Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 56 (1), pp.2163707. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/eds.2023.31⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/22797254.2022.2163707⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04635861v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04291092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Localization landscape for interacting Bose gases in one-dimensional speckle potentials</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Improving the sea state forecasts by using local wave observations and the ensembleBMA software</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatjana Kokina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filippo Stellin</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Daniel Santiago Peláez-Zapata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Brendan Murphy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.107.043306⟩</w:t>
+              <w:t xml:space="preserve">Environmental Data Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 2, pp.e36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/eds.2023.31⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04098200v1</w:t>
+                <w:t xml:space="preserve">hal-04635861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A study of the sea level and current effects on the sea state in Galway Bay, using the numerical model COAWST</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Localization landscape for interacting Bose gases in one-dimensional speckle potentials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filippo Stellin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Filoche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ocean Dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10236-022-01532-w⟩</w:t>
+              <w:t xml:space="preserve">Physical Review A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 107 (4), pp.043306. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.107.043306⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03972008v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04098200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical and applied considerations in depth-integrated currents for third-generation wave models</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Current interaction in large-scale wave models with an application to Ireland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Calvino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomasz Dabrowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Dias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIP Advances</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Continental Shelf Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 245, pp.104798. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.csr.2022.104798⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0077871⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03972110v1</w:t>
+                <w:t xml:space="preserve">hal-03972042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Current interaction in large-scale wave models with an application to Ireland</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frederic Dias</w:t>
+                <w:t xml:space="preserve">Wave scattering by a three-dimensional submerged horizontal rectangular plate in a channel: experiments and numerical computations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Geng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Dias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Continental Shelf Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 935, pp.A23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2022.7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.csr.2022.104798⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03972042v1</w:t>
+                <w:t xml:space="preserve">hal-04497659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wave scattering by a three-dimensional submerged horizontal rectangular plate in a channel: experiments and numerical computations</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">F Dias</w:t>
+                <w:t xml:space="preserve">Theoretical and applied considerations in depth-integrated currents for third-generation wave models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Calvino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomasz Dabrowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Dias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">AIP Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (1), pp.015017. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0077871⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/jfm.2022.7⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04497659v1</w:t>
+                <w:t xml:space="preserve">hal-03972110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solitary-wave loads on a three-dimensional submerged horizontal plate: Numerical computations and comparison with experiments</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frederic Dias</w:t>
+                <w:t xml:space="preserve">A study of the sea level and current effects on the sea state in Galway Bay, using the numerical model COAWST</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Calvino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomasz Dabrowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0043912⟩</w:t>
+              <w:t xml:space="preserve">Ocean Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 72 (11-12), pp.761-774. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10236-022-01532-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04497652v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03972008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probabilistic Tsunami Hazard and Risk Analysis: A Review of Research Gaps</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Storm Waves May Be the Source of Some “Tsunami” Coastal Boulder Deposits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Kennedy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jörn Behrens</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rónadh Cox</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dias</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Earth Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/feart.2021.628772⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 48 (11), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2020gl090775⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03227520v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04635842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Storm Waves May Be the Source of Some “Tsunami” Coastal Boulder Deposits</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The Peregrine Breather on the Zero-Background Limit as the Two-Soliton Degenerate Solution: An Experimental Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amin Chabchoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexey Slunyaev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Hoffmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Dias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Kibler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2020gl090775⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9, pp.633549. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fphy.2021.633549⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04635842v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03436974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Peregrine Breather on the Zero-Background Limit as the Two-Soliton Degenerate Solution: An Experimental Study</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Breaking-wave induced pressure and acceleration on a clifftop boulder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James N Steer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O Kimmoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Dias</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fphy.2021.633549⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 929, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2021.841⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03436974v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04497661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A local model for the limiting configuration of interfacial solitary waves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Guan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Vanden-Broeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Dias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 921, pp.A9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/jfm.2021.521⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04635863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Breaking-wave induced pressure and acceleration on a clifftop boulder</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Application of a Moving Particle Semi-Implicit Numerical Wave Flume (MPS-NWF) to model design waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Renzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Dias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/jfm.2021.841⟩</w:t>
+              <w:t xml:space="preserve">Coastal Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 172, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.coastaleng.2021.104066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04497661v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04497657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of a Moving Particle Semi-Implicit Numerical Wave Flume (MPS-NWF) to model design waves</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">F Dias</w:t>
+                <w:t xml:space="preserve">Solitary-wave loads on a three-dimensional submerged horizontal plate: Numerical computations and comparison with experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tian Geng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hua Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Dias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Coastal Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.coastaleng.2021.104066⟩</w:t>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 33 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0043912⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04497657v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04497652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Far-Field Maximal Power Absorption of a Bulging Cylindrical Wave Energy Converter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Ancellin</w:t>
+                <w:t xml:space="preserve">Probabilistic Tsunami Hazard and Risk Analysis: A Review of Research Gaps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jörn Behrens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Finn Løvholt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatemeh Jalayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Lorito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marlène Dong</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mario Salgado-Gálvez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/en5010005⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Earth Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/feart.2021.628772⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04497655v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03227520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systematic Review Shows That Work Done by Storm Waves Can Be Misinterpreted as Tsunami-Related Because Commonly Used Hydrodynamic Equations Are Flawed</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rónadh Cox</w:t>
+                <w:t xml:space="preserve">Experimental study on free-surface deformation and forces on a finite submerged plate induced by a solitary wave</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qian Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hua Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Ardhuin</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Yongliu Fang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Dias</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmars.2020.00004⟩</w:t>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 32 (8), pp.086601. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0015903⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02470114v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03625928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study on free-surface deformation and forces on a finite submerged plate induced by a solitary wave</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Influence of Computed Wave Spectra on Statistical Wave Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatjana Kokina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Dias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0015903⟩</w:t>
+              <w:t xml:space="preserve">Journal of Marine Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8 (12), pp.1023. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jmse8121023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03625928v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04635853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Computed Wave Spectra on Statistical Wave Properties</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Microwave Propagation in Maritime Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Disant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Dias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Marine Science and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jmse8121023⟩</w:t>
+              <w:t xml:space="preserve">Marine Technology Society Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 54 (2), pp.17-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4031/mtsj.54.2.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04635853v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03625910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microwave Propagation in Maritime Environments</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frederic Dias</w:t>
+                <w:t xml:space="preserve">Far-Field Maximal Power Absorption of a Bulging Cylindrical Wave Energy Converter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Ancellin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Dong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Technology Society Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4031/mtsj.54.2.1⟩</w:t>
+              <w:t xml:space="preserve">Energies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13 (20), pp.5499. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/en5010005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03625910v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04497655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rogue waves and analogies in optics and oceanography</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Systematic Review Shows That Work Done by Storm Waves Can Be Misinterpreted as Tsunami-Related Because Commonly Used Hydrodynamic Equations Are Flawed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rónadh Cox</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Ardhuin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Dias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Autret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John Michaël Dudley</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nicole Beisiegel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wildlife Biology in Practice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s42254-019-0100-0⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2020.00004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02383926v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02470114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extreme waves in crossing sea states</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rogue waves and analogies in optics and oceanography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Michaël Dudley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Goëry Genty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joseph Brennan</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Arnaud Mussot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amin Chabchoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Ocean and Coastal Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Wildlife Biology in Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, .1 (11), pp.675-689. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s42254-019-0100-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02386653v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02383926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measuring currents, ice drift, and waves from space: the Sea surface KInematics Multiscale monitoring (SKIM) concept</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Ardhuin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yevgueny Aksenov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alvise Benetazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bertino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Brandt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ocean Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 14 (3), pp.337 - 354. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/os-14-337-2018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03405425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extreme wave events in Ireland: 2012–2016</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
+                <w:t xml:space="preserve">Extreme waves in crossing sea states</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Brennan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Michaël Dudley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NATURAL HAZARDS AND EARTH SYSTEM SCIENCES</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, pp.1-46</w:t>
+              <w:t xml:space="preserve">International Journal of Ocean and Coastal Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 1 (1), pp.1850001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03369110v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02386653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real world ocean rogue waves explained without the modulational instability</w:t>
+                <w:t xml:space="preserve">Extreme wave events in Ireland: 2012–2016</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesco Fedele</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Joseph Brennan</w:t>
+                <w:t xml:space="preserve">L Brien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emiliano Renzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Michaël Dudley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonia Ponce de León</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Colm Clancy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">NATURAL HAZARDS AND EARTH SYSTEM SCIENCES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp.1-46</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02991664v1</w:t>
+                <w:t xml:space="preserve">hal-03369110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-time measurements of spontaneous breathers and rogue wave events in optical fibre modulation instability</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Real world ocean rogue waves explained without the modulational instability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Fedele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Brennan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mikko Narhi</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sonia Ponce de León</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Michaël Dudley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dias</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ncomms13675⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6, pp.27715. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep27715⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02300375v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02991664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical simulation of wave impact on a rigid wall using a two-phase compressible SPH method</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Real-time measurements of spontaneous breathers and rogue wave events in optical fibre modulation instability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikko Narhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Wetzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Billet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shanti Toenger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ashkan Rafiee</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thibaut Sylvestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Procedia IUTAM</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.piutam.2015.11.013⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7, pp.13675. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ncomms13675⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00830054v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02300375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caustics and Rogue Waves in an Optical Sea</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Run-up amplification of transient long waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Themistoklis Stefanakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amaury Mathis</w:t>
+                <w:t xml:space="preserve">Shanshan Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Froehly</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Denys Dutykh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dias</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 5, pp.12822 (9). </w:t>
+              <w:t xml:space="preserve">Quarterly of Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 73, pp.177-199. </w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/srep12822⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1090/S0033-569X-2015-01377-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02134456v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00768597v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Run-up amplification of transient long waves</w:t>
+                <w:t xml:space="preserve">Caustics and Rogue Waves in an Optical Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Themistoklis Stefanakis</w:t>
+                <w:t xml:space="preserve">Amaury Mathis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shanshan Xu</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Luc Froehly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shanti Toenger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dias</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Goëry Genty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quarterly of Applied Mathematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 73, pp.177-199. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5, pp.12822 (9). </w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1090/S0033-569X-2015-01377-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/srep12822⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00768597v3</w:t>
+                <w:t xml:space="preserve">hal-02134456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emergent rogue wave structures and statistics in spontaneous modulation instability</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Numerical simulation of wave impact on a rigid wall using a two-phase compressible SPH method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Godin</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Ashkan Rafiee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denys Dutykh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dias</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep10380⟩</w:t>
+              <w:t xml:space="preserve">Procedia IUTAM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, IUTAM Symposium on Particle Methods in Fluid Dynamics, 18, pp.123-137. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.piutam.2015.11.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01795553v1</w:t>
+                <w:t xml:space="preserve">hal-00830054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The conformal-mapping method for surface gravity waves in the presence of variable bathymetry and mean current</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Emergent rogue wave structures and statistics in spontaneous modulation instability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shanti Toenger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Godin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Billet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudio Viotti</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Miro Erkintalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Procedia IUTAM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 11, pp.110-118. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.piutam.2014.01.053⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/srep10380⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00855780v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01795553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the modelling of tsunami generation and tsunami inundation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">The conformal-mapping method for surface gravity waves in the presence of variable bathymetry and mean current</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Viotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denys Dutykh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dias</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Themistoklis Stefanakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Procedia IUTAM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, Mechanics for the World: Proceedings of the 23rd International Congress of Theoretical and Applied Mechanics, ICTAM2012, 10, pp.338-355. </w:t>
+              <w:t xml:space="preserve">, 2014, 11, pp.110-118. </w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.piutam.2014.01.029⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.piutam.2014.01.053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00728725v1</w:t>
+                <w:t xml:space="preserve">hal-00855780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extreme wave events in Ireland: 14 680 BP-2012</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the modelling of tsunami generation and tsunami inundation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denys Dutykh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. O'Brien</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Dias</w:t>
+                <w:t xml:space="preserve">Laura O'Brien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emiliano Renzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Themistoklis Stefanakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/nhess-13-625-2013⟩</w:t>
+              <w:t xml:space="preserve">Procedia IUTAM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Mechanics for the World: Proceedings of the 23rd International Congress of Theoretical and Applied Mechanics, ICTAM2012, 10, pp.338-355. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.piutam.2014.01.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00909247v1</w:t>
+                <w:t xml:space="preserve">hal-00728725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extreme wave runup on a vertical cliff</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Ultrafast Single-Shot Measurements in Modulation Instability and Supercontinuum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Godin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Wetzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Michaël Dudley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georg Herink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dias</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 40, pp.3138 - 3143</w:t>
+              <w:t xml:space="preserve">Optics and photonics news</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 24 (12), pp.55</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00905964v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03223554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extreme wave run-up on a vertical cliff</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Denys Dutykh</w:t>
+                <w:t xml:space="preserve">Real time noise and wavelength correlations in octave-spanning supercontinuum generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Godin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Wetzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Sylvestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Larger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John M. Dudley</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alexandre Kudlinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 40 (12), pp.3138-3143. </w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 21, pp.18452 - 18460. </w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/grl.50637⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/OE.21.018452⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00799118v3</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00877549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real time noise and wavelength correlations in octave-spanning supercontinuum generation</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Extreme wave run-up on a vertical cliff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Larger</w:t>
+                <w:t xml:space="preserve">Francesco Carbone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denys Dutykh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Kudlinski</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">John M. Dudley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dias</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 21, pp.18452 - 18460. </w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 40 (12), pp.3138-3143. </w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OE.21.018452⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/grl.50637⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00877549v1</w:t>
+                <w:t xml:space="preserve">hal-00799118v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrafast Single-Shot Measurements in Modulation Instability and Supercontinuum</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">John Michaël Dudley</w:t>
+                <w:t xml:space="preserve">Extreme wave runup on a vertical cliff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Carbone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denys Dutykh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georg Herink</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">John Michael Dudley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dias</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics and photonics news</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 24 (12), pp.55</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 40, pp.3138 - 3143</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03223554v1</w:t>
+                <w:t xml:space="preserve">hal-00905964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incoherent resonant seeding of modulation instability in optical fiber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duc Minh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Godin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shanti Toenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Wetzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 38, pp.5338 - 5341. </w:t>
@@ -6011,90 +6024,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The emergence of coherent wave groups in deep-water random sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Viotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Dutykh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John M. Dudley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 87 (6), pp.063001. </w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6128,90 +6141,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the use of finite fault solution for tsunami generation problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Dutykh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios Mitsotakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Gardeil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Theoretical and Computational Fluid Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 27 (1), pp.177-199. </w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6245,77 +6258,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On Hokusai's great wave off Kanagawa: Localization, linearity and a rogue wave in sub-antarctic waters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Michael Dudley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Sarano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Notes &amp; Records of the Royal Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 67, pp.159 - 164. </w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6343,3259 +6356,3372 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00908667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of Kuznetsov-Ma soliton dynamics in optical fibre</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Extreme wave events in Ireland: 14 680 BP-2012</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Fatome</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L. O'Brien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Michael Dudley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dias</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep00463⟩</w:t>
+              <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 13, pp.625 - 648. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/nhess-13-625-2013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00709265v1</w:t>
+                <w:t xml:space="preserve">hal-00909247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shock velocity increase due to a heterogeneity produced by a two-gas layer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Real-time full bandwidth measurement of spectral noise in supercontinuum generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Wetzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessio Stefani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Larger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Ambroise Lacourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déborah Elbaz</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Philippe Ballereau</w:t>
+                <w:t xml:space="preserve">Jean-Marc Merolla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.85.066307⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, pp.882. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep00882⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01459507v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00946616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-time full bandwidth measurement of spectral noise in supercontinuum generation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Wetzel</w:t>
+                <w:t xml:space="preserve">Shock velocity increase due to a heterogeneity produced by a two-gas layer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déborah Elbaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Jourdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lazhar Houas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Jaouen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessio Stefani</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Merolla</w:t>
+                <w:t xml:space="preserve">Philippe Ballereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep00882⟩</w:t>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 85 (6, 2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.85.066307⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00946616v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01459507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computing the Maslov index of solitary waves. Part 2:Phase space with dimension greater than four</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Observation of Kuznetsov-Ma soliton dynamics in optical fibre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Kibler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fatome</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Finot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Chardard</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Guy Millot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Goëry Genty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica D: Nonlinear Phenomena</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.physd.2011.05.014⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 2, pp.463. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep00463⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00793165v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00709265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local Runup Amplification By Resonant Wave Interactions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Modélisation mathématique des tsunamis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dias</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Denys Dutykh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.107.124502⟩</w:t>
+              <w:t xml:space="preserve">Images des mathématiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.60868/40fw-7s14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00605461v2</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05592230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation mathématique des tsunamis</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">New analysis of an old instability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Wetzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Erkintalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Goëry Genty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamal Hammani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Kibler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Images des mathématiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SPIE Newsroom</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/2.1201104.003697⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00599332v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00585158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stability of some stationary solutions to the forced KdV equation with one or two bumps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Chardard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hai Yen Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Vanden-Broeck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Engineering Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 70 (1-3), pp.175-189. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10665-010-9424-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00743482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New analysis of an old instability</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Local Runup Amplification By Resonant Wave Interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Themistoklis Stefanakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denys Dutykh</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Newsroom</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 107, pp.124502. </w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/2.1201104.003697⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.107.124502⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00585158v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00605461v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Peregrine soliton observed at last</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Computing the Maslov index of solitary waves. Part 2:Phase space with dimension greater than four</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Chardard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bridges</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics and photonics news</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OPN.22.12.000030⟩</w:t>
+              <w:t xml:space="preserve">Physica D: Nonlinear Phenomena</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 240 (17), p.1334-1344. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physd.2011.05.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00647865v1</w:t>
+                <w:t xml:space="preserve">hal-00793165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The VOLNA code for the numerical modelling of tsunami waves: generation, propagation and inundation</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The Peregrine soliton observed at last</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Kibler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamal Hammani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fatome</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Millot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Finot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Mechanics - B/Fluids</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Optics and photonics news</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, pp.30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OPN.22.12.000030⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.euromechflu.2011.05.005⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00454591v4</w:t>
+                <w:t xml:space="preserve">hal-00647865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A two-fluid model for violent aerated flows</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">The VOLNA code for the numerical modelling of tsunami waves: generation, propagation and inundation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denys Dutykh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Poncet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dias</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Ghidaglia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compfluid.2009.09.005⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Mechanics - B/Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 30 (6), pp.598-615. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.euromechflu.2011.05.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00285037v4</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00454591v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of sedimentary layering on tsunami generation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId174" w:history="1">
+                <w:t xml:space="preserve">A two-fluid model for violent aerated flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Dutykh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Dias</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Ghidaglia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computers and Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 39 (2), pp.283-293. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compfluid.2009.09.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cma.2009.07.011⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00288696v3</w:t>
+                <w:t xml:space="preserve">hal-00285037v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Peregrine soliton in nonlinear fibre optics</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Influence of sedimentary layering on tsunami generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denys Dutykh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dias</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/nphys1740⟩</w:t>
+              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 199 (21-22), pp.1268-1275. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cma.2009.07.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00510987v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00288696v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collisions and turbulence in optical rogue wave formation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">N. Akhmediev</w:t>
+                <w:t xml:space="preserve">The Peregrine soliton in nonlinear fibre optics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Kibler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fatome</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Finot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Millot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Letters A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.physleta.2009.12.014⟩</w:t>
+              <w:t xml:space="preserve">Nature Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 6, pp.790-795. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nphys1740⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00452627v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00510987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extreme events in optics: Challenges of the MANUREVA project</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Guy Millot</w:t>
+                <w:t xml:space="preserve">Collisions and turbulence in optical rogue wave formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Genty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.M. de Sterkeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Josselin Garnier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Goëry Genty</w:t>
+                <w:t xml:space="preserve">O. Bang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Dias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Akhmediev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal. Special Topics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epjst/e2010-01243-x⟩</w:t>
+              <w:t xml:space="preserve">Physics Letters A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 374 (7), pp.989-996. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physleta.2009.12.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00510503v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00452627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computing the Maslov index of solitary waves. Part 1: Hamiltonian systems on a 4−dimensional phase space</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Extreme events in optics: Challenges of the MANUREVA project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John M. Dudley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Finot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Chardard</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Guy Millot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Goëry Genty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica D: Nonlinear Phenomena</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The European Physical Journal. Special Topics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 185 (1), pp.125-133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjst/e2010-01243-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.physd.2009.05.008⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00793149v1</w:t>
+                <w:t xml:space="preserve">hal-00510503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tsunami generation by dynamic displacement of sea bed due to dip-slip faulting</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">On the Maslov index of multi-pulse orbits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Chardard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bridges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematics and Computers in Simulation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 465 (2109), p.2897-2910. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspa.2009.0155⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.matcom.2009.08.036⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00174439v3</w:t>
+                <w:t xml:space="preserve">hal-00793129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Maslov index of multi-pulse orbits</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Direct detection of optical rogue wave energy statistics in supercontinuum generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lafargue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bolger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Genty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Dias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Dudley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rspa.2009.0155⟩</w:t>
+              <w:t xml:space="preserve">Electronics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 45 (4), pp.217-219. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1049/el:20093582⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00793129v1</w:t>
+                <w:t xml:space="preserve">hal-00376291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct detection of optical rogue wave energy statistics in supercontinuum generation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Energy of tsunami waves generated by bottom motion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denys Dutykh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dias</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 465 (2103), pp.725-744. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspa.2008.0332⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1049/el:20093582⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00376291v1</w:t>
+                <w:t xml:space="preserve">hal-00311752v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy of tsunami waves generated by bottom motion</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId174" w:history="1">
+                <w:t xml:space="preserve">Tsunami generation by dynamic displacement of sea bed due to dip-slip faulting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Dutykh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mathematics and Computers in Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Mathematics and Computers in Simulation, 80 (4), pp.837-848. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matcom.2009.08.036⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rspa.2008.0332⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00311752v2</w:t>
+                <w:t xml:space="preserve">hal-00174439v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modulation instability, Akhmediev Breathers and continuous wave supercontinuum generation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John M. Dudley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goëry Genty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Kibler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nail Akhmediev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Express</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 17 (24), pp.21497-21508. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1364/OE.17.021497⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00447579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tsunamis, vagues scélérates et leur modélisation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Computing the Maslov index of solitary waves. Part 1: Hamiltonian systems on a 4−dimensional phase space</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Chardard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bridges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interstices</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physica D: Nonlinear Phenomena</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 238 (18), p.1841-1867. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physd.2009.05.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01350316v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00793149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison between three-dimensional linear and nonlinear tsunami generation models</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Enhancement of the Benjamin-Feir instability with dissipation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bridges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theoretical and Computational Fluid Dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00162-007-0047-0⟩</w:t>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2780793⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00113909v2</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00170699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancement of the Benjamin-Feir instability with dissipation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Comparison between three-dimensional linear and nonlinear tsunami generation models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youen Kervella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denys Dutykh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.2780793⟩</w:t>
+              <w:t xml:space="preserve">Theoretical and Computational Fluid Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 21 (4), pp.245-269. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00162-007-0047-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00170699v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00113909v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viscous potential free-surface flows in a fluid layer of finite depth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Dutykh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Mathématique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 345 (2), pp.113-118. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.crma.2007.06.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00145315v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dissipative Boussinesq equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Dutykh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 335, pp.559-583. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.crme.2007.08.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00137633v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast computation of the Maslov Index for hyperbolic linear systems with periodic coefficients</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Tsunamis, vagues scélérates et leur modélisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dias</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Bridges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Interstices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00788998v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01350316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linear theory of wave generation by a moving bottom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Dutykh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youen Kervella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes rendus hebdomadaires des séances de l'Académie des sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 343, pp.499-504. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crma.2006.09.016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00114954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Fast computation of the Maslov Index for hyperbolic linear systems with periodic coefficients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Chardard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bridges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 39 (47), pp.14545-14557. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0305-4470/39/47/002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00788998v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Flow filling a curved pipe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Michallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Mathis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Maïssa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Dias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fluids Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 123 (3), pp.686-691. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/1.1374442⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00260280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9605,4216 +9731,4216 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resonant Long-Wave Run-Up On A Plane Beach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Themistoklis Stefanakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Dutykh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Twenty-second International Offshore and Polar Engineering Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, Rodes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00728747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real-Time Measurements of Ultrafast Spontaneous Modulation Instability in Optical Fiber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Wetzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikko Narhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Billet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Merolla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shanti Toenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nonlinear Optics 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Waikoloa Beachn, Hawaii, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03369004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un Cas-Test Discriminant pour la Simulation de la Propagation et du Run-up de Trains de vagues de Type Tsunami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Herterich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-Marie Scolan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes des 16èmes Journées de l'Hydrodynamique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02121203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real time measurements of spontaneous breathers generated by modulation instability in optical fibre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Michaël Dudley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikko Narhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Wetzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Billet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Merolla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE Photonics West</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2017, San Francisco, California, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02392718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are rogue waves really rogue?</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Direct Measurement of Temporal Rogue Waves Generated by Spontaneous Modulation Instability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikko Narhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Wetzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Billet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Merolla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shanti Toenger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geosciences Union General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">Frontiers in Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, New York, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03369371v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02134932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct Measurement of Temporal Rogue Waves Generated by Spontaneous Modulation Instability</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId166" w:history="1">
+                <w:t xml:space="preserve">Real Time Measurements of Noise-induced Rogue Waves Generated by Modulation Instability in Optical Fibre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikko Narhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Wetzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Billet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Merolla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shanti Toenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Optics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, New York, United States</w:t>
+              <w:t xml:space="preserve">European Conference on Optical Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Düsseldorf, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02134932v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02134436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real Time Measurements of Noise-induced Rogue Waves Generated by Modulation Instability in Optical Fibre</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Are rogue waves really rogue?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Fedele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Brennan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mikko Narhi</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sonia Ponce de León</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Michaël Dudley</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Optical Communication</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Düsseldorf, Germany</w:t>
+              <w:t xml:space="preserve">European Geosciences Union General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02134436v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03369371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real Time Measurements of Temporal Rogue Waves and Spontaneous Modulation Instability in Optical Fiber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikko Narhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Wetzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Billet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Merolla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shanti Toenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Lasers and Electro-Optics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, San Jose, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02134421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Breathers Emergence in Spontaneous Modulation Instability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shanti Toenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Godin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Billet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miro Erkintalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Lasers and Electro-Optics and European Quantum Electronics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02134933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Highly nonlinear wave in tank with small density ratio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-Marie Scolan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.R. Karimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Ghidaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Costes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29th International Workshop on Water Waves and FloatingBodies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, xxx, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01119547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extreme wave run-up on a vertical cliff</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dispersive time stretching measurements of real-time spectra and statistics for supercontinuum generation around 1550 nm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Wetzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Stefani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Larger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Ambroise Lacourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Merolla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Water Waves and Floating Bodies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Marseille, France. pp.17-20</w:t>
+              <w:t xml:space="preserve">Conference on Lasers and Electro-Optics - International quantum electronics conference (CLEO/EUROPE - IQEC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2013, Germany. pp.436</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00927313v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00832945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dispersive time stretching measurements of real-time spectra and statistics for supercontinuum generation around 1550 nm</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Extreme wave run-up on a vertical cliff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Larger</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Francesco Carbone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denys Dutykh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John M. Dudley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dias</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Lasers and Electro-Optics - International quantum electronics conference (CLEO/EUROPE - IQEC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2013, Germany. pp.436</w:t>
+              <w:t xml:space="preserve">International Workshop on Water Waves and Floating Bodies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Marseille, France. pp.17-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00832945v1</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00927313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real time spectra and wavelength correlation maps: new insights into octave-spanning supercontinuum generation and rogue waves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Godin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Wetzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Sylvestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Larger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Merolla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Lasers and Electro-Optics - International quantum electronics conference (CLEO/EUROPE - IQEC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2013, Germany. pp.385</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00950159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Force of a Tsunami on a Wave Energy Converter</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nonlinear dynamics of modulated signals in optical fibers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Kibler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fatome</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Finot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Millot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miro Erkintalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Twenty-second (2012) International Offshore and Polar Engineering Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Rhodes, Greece. pp.538</w:t>
+              <w:t xml:space="preserve">Solitons, Collapses and turbulence : Achievements, Developments and Perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Novosibirsk, Russia. pp.463</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00728888v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00713356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear dynamics of modulated signals in optical fibers</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Force of a Tsunami on a Wave Energy Converter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura O'Brien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Christodoulides</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emiliano Renzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denys Dutykh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dias</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solitons, Collapses and turbulence : Achievements, Developments and Perspectives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Novosibirsk, Russia. pp.463</w:t>
+              <w:t xml:space="preserve">Twenty-second (2012) International Offshore and Polar Engineering Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Rhodes, Greece. pp.538</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00713356v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00728888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extreme events in nature, randomness and rogue wave in optics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John M. Dudley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Wetzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Kibler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Finot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Millot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Photonics global conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2012, Singapore, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00831890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique des solitons de Kuznetsov-Ma observée en optique fibrée non-linéaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Kibler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fatome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Finot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Millot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goëry Genty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">32ièmes Journées Nationales de l'Optique Guidée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Lyon, France. pp.69-71</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00717880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lumière sur les vagues scélérates : le soliton de Peregrine enfin observé !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Kibler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Hammani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fatome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Millot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Finot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La rencontre du non-linéaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00668022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rediscovered dynamics of nonlinear fiber optics: from breathers to extreme localisation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">Observation of the optical Peregrine soliton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Kibler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamal Hammani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fatome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Finot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Millot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Photonics West</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2011, San Francisco, United Kingdom. pp.7917-31</w:t>
+              <w:t xml:space="preserve">SPIE Optics+Optoelectronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00533379v1</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00559588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical Rogue Waves : Physics and Impact</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId147" w:history="1">
+                <w:t xml:space="preserve">Optical rogue waves and localized structures in nonlinear fiber optics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goëry Genty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Erkintalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Kibler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fatome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Finot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guy Millot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Fiber Communication Conference 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2011, Los Angeles, United States. pp.OThS1</w:t>
+              <w:t xml:space="preserve">30 URSI General assembly and scientific symposium of international union of radio science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Istanbul, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00581851v1</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00614059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenomenological Study of Liquid Impacts through 2D Compressible Two-fluid Numerical Simulations</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Analytical studies of modulation instability and nonlinear compression dynamics in optical fiber propagation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Wetzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Erkintalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Genty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Dias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Hammani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Nineteenth (2009) International Offshore and Polar Engineering Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Conference on Optical Sensors and Photonic Crystal Fibers V</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Prague, Czech Republic. pp.80732N, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.887455⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00605428v1</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00655133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peregrine soliton in optical fiber-based systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Kibler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Hammani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fatome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Finot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Millot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Laser and ElectroOptic</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Baltimore, United States. pp.QFF1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00568926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analytical studies of modulation instability and nonlinear compression dynamics in optical fiber propagation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">K. Hammani</w:t>
+                <w:t xml:space="preserve">Rediscovered dynamics of nonlinear fiber optics: from breathers to extreme localisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Kibler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fatome</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Finot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Millot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Optical Sensors and Photonic Crystal Fibers V</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SPIE Photonics West</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2011, San Francisco, United Kingdom. pp.7917-31</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00655133v1</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00533379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of the optical Peregrine soliton</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Phenomenological Study of Liquid Impacts through 2D Compressible Two-fluid Numerical Simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Braeunig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Brosset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Ghidaglia</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Optics+Optoelectronics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">Proceedings of the Nineteenth (2009) International Offshore and Polar Engineering Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Osaka, Japan. pp.21-29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00559588v1</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00605428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical rogue waves and localized structures in nonlinear fiber optics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId147" w:history="1">
+                <w:t xml:space="preserve">Optical Rogue Waves : Physics and Impact</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goëry Genty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Kibler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fatome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Finot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Millot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30 URSI General assembly and scientific symposium of international union of radio science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Istanbul, France</w:t>
+              <w:t xml:space="preserve">Optical Fiber Communication Conference 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Los Angeles, United States. pp.OThS1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00614059v1</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00581851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modulation instability, Akhmediev breathers, and &amp;quot;rogue waves&amp;quot; in nonlinear fiber optics</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Observation of the optical Peregrine Soliton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Kibler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fatome</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Finot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Millot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Laser 2010: 7th Conference on Fiber Lasers - Technology, Systems, and Applications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EOS Annual Meeting 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Paris, France. pp.4017</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00563264v1</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00525839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The dynamics of a developing CW supercontinuum: analytical predictions and experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Dudley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Genty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Kibler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Akhmediev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Optital Fiber Communication (OFC)/Collocated National Fiber Optic Engineers (NFOEC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, San Fransisco, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1364/OFC.2010.OTuJ7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00589620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of the optical Peregrine Soliton</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">Modélisation mathématique et étude expérimentale des instabilités non-linéaires, des vagues scélérates et des phénomènes extrêmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Dudley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Finot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Kibler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Dias</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Picozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EOS Annual Meeting 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Paris, France. pp.4017</w:t>
+              <w:t xml:space="preserve">Deuxième grand colloque STIC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00525839v1</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00469985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation mathématique et étude expérimentale des instabilités non-linéaires, des vagues scélérates et des phénomènes extrêmes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId287" w:history="1">
+                <w:t xml:space="preserve">Akhmediev Breather dynamics and the nonlinear modulation instability spectrum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Genty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Dias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Kibler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Akhmediev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Dudley</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Deuxième grand colloque STIC</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SPIE Photonics Europe : Conference on Nonlinear Optics and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Bruxelles, Belgium. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.854045⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00469985v1</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00606973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Akhmediev Breather dynamics and the nonlinear modulation instability spectrum</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Solitons to Supercontinuum: New Nonlinear Structures in Fiber Propagation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Kibler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fatome</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Finot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Millot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Photonics Europe : Conference on Nonlinear Optics and Applications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Photonics Global Conference 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, Singapore, Singapore</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00606973v1</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00515719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solitons to Supercontinuum: New Nonlinear Structures in Fiber Propagation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modulation instability, Akhmediev breathers, and &amp;quot;rogue waves&amp;quot; in nonlinear fiber optics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Dudley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Genty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Dias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Kibler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Akhmediev</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photonics Global Conference 2010</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SPIE Laser 2010: 7th Conference on Fiber Lasers - Technology, Systems, and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2010, San Fransisco, United States. pp.758029, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.841317⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00515719v1</w:t>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00563264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rogue waves and extreme events in nonlinear ultrafast optics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Dudley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Genty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Dias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Photonics Society annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Antalya, Turkey. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/LEOS.2009.5343299⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00480700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tsunami wave energy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Dutykh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th Canadian Conference on Geohazards</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laval University, May 2008, Laval (Québec), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04474849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation of Free Surface Compressible Flows Via a Two Fluid Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Dutykh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Ghidaglia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASME 2008 27th International Conference on Offshore Mechanics and Arctic Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Estoril, Portugal. pp.43-50, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1115/OMAE2008-57060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00258161v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of tsunami waves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Dutykh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Extreme Man-Made and Natural Hazards in Dynamics of Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2006, Opatija, Croatia. pp.201-224, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-1-4020-5656-7_8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00113612v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13824,318 +13950,318 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water waves generated by a moving bottom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Dutykh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anjan Kundu. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tsunami and Nonlinear Waves</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer Berlin Heidelberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.65-95, 2007, 978-3-540-71256-5. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-540-71256-5_4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00115875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water-waves as a spatial dynamical system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Iooss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">S. Friedlander, D. Serre. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of Mathematical Fluid Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.443-499, 2003, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S1874-5792(03)80012-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00017484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water-waves as a spatial dynamical system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Iooss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">S.J.Friedlander, D.Serre. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of Mathematical Fluid Dynamics,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, vol 2, chapter 10, Elsevier pp.57, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01271070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14145,456 +14271,456 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Localization landscape for interacting Bose gases in one-dimensional speckle potentials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filippo Stellin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Filoche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03873695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical emulation of a tsunami model for sensitivity analysis and uncertainty quantification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andria Sarri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Guillas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00683434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A compressible two-fluid model for the finite volume simulation of violent aerated flows. Analytical properties and numerical results</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Computational aspects of the Maslov index of solitary waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Chardard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Ghidaglia</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bridges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00279671v3</w:t>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00383888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computational aspects of the Maslov index of solitary waves</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">A compressible two-fluid model for the finite volume simulation of violent aerated flows. Analytical properties and numerical results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thomas Bridges</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denys Dutykh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Ghidaglia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00383888v1</w:t>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00279671v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Boussinesq system for two-way propagation of interfacial waves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hai Yen Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00171606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14604,157 +14730,157 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enabling the UCD-SPH code on the Xeon Phi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Lalanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ashkan Rafiee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Dutykh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Lysaght</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00927227v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId388"/>
+      <w:footerReference w:type="default" r:id="rId392"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -14901,51 +15027,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468218v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pel&#225;ez-Zapata" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vikram Pakrashi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dias" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2025.115828" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969037v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mansar" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M R Turner" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T J Bridges" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04233952v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Ancellin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marchand" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en17020372" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163993v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne St&#248;le-Hentschel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricio A Catal&#225;n" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Stre&#223;er" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Horstmann" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2024.3373785" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163980v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/jtech-d-23-0058.1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088737v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cian Warby" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Dias" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Schoefs" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse12112067" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163714v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/jpo-d-23-0261.1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05315872v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Gil Cal&#242;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Bennis" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Boutet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/JCR-SI113-121.1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158950v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M L Mcallister" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Draycott" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Calvert" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Davey" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dias" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-024-07886-z" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04934448v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechrescom.2024.104293" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613226v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Dan Nguyen" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tian-Jian Hsu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S Guillou" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2024.03.006" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497649v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B C Nie" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Guan" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M Vanden-Broeck" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Dias" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0131944" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971995v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Calvino" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Dabrowski" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coastaleng.2022.104251" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497650v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliano Renzi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bergin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatjana Kokina" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel S. Pelaez-Zapata" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Giles" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0139220" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291092v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Smith" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Facciolo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Brendan Murphy" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/22797254.2022.2163707" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635861v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Santiago Pel&#225;ez-Zapata" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/eds.2023.31" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098200v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Stellin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Filoche" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.107.043306" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972008v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10236-022-01532-w" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972110v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0077871" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972042v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2022.104798" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497659v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Geng" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Liu" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q Wang" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2022.7" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497652v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tian Geng" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hua Liu" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0043912" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03227520v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rn Behrens" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Finn L&#248;vholt" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatemeh Jalayer" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Lorito" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Salgado-G&#225;lvez" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2021.628772" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635842v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Kennedy" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#243;nadh Cox" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020gl090775" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436974v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Chabchoub" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Slunyaev" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Hoffmann" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Kibler" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphy.2021.633549" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635863v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Guan" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Vanden-Broeck" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Wang" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2021.521" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497661v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James N Steer" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Kimmoun" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2021.841" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497657v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Renzi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coastaleng.2021.104066" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497655v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Dong" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jean" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en5010005" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02470114v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Ardhuin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Autret" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Beisiegel" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2020.00004" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625928v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qian Wang" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongliu Fang" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0015903" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635853v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse8121023" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625910v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Disant" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4031/mtsj.54.2.1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383926v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Micha&#235;l Dudley" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Go&#235;ry Genty" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mussot" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42254-019-0100-0" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386653v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Brennan" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03405425v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yevgueny Aksenov" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvise Benetazzo" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bertino" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Brandt" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/os-14-337-2018" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369110v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Brien" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colm Clancy" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991664v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Fedele" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Ponce de Le&#243;n" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep27715" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300375v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikko Narhi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Wetzel" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Billet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanti Toenger" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Sylvestre" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms13675" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830054v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashkan Rafiee" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Dutykh" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.piutam.2015.11.013" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134456v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Mathis" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Froehly" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep12822" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768597v3" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Themistoklis Stefanakis" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanshan Xu" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/S0033-569X-2015-01377-0" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795553v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Godin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miro Erkintalo" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep10380" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855780v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Viotti" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.piutam.2014.01.053" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728725v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura O'Brien" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.piutam.2014.01.029" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909247v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. O'Brien" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Michael Dudley" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-13-625-2013" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905964v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Carbone" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799118v3" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John M. Dudley" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/grl.50637" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877549v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Larger" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Kudlinski" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.21.018452" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223554v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Herink" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945714v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Minh Nguyen" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Combes" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.38.005338" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795397v2" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.87.063001" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509384v3" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Mitsotakis" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gardeil" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00162-011-0252-8" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908667v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sarano" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsnr.2012.0066" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709265v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fatome" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Finot" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Millot" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep00463" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459507v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Elbaz" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Jourdan" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lazhar Houas" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jaouen" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ballereau" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.85.066307" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946616v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Stefani" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Ambroise Lacourt" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Merolla" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep00882" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793165v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chardard" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bridges" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physd.2011.05.014" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X934CNFZ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605461v2" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.107.124502" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599332v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743482v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Yen Nguyen" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Vanden-Broeck" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10665-010-9424-6" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585158v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Erkintalo" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Hammani" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/2.1201104.003697" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647865v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPN.22.12.000030" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454591v4" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Poncet" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2011.05.005" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285037v4" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Ghidaglia" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2009.09.005" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00288696v3" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2009.07.011" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00510987v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphys1740" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452627v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Genty" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M. de Sterkeb" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bang" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Akhmediev" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physleta.2009.12.014" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00510503v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Garnier" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2010-01243-x" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793149v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physd.2009.05.008" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BNWXRZ85-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174439v3" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2009.08.036" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793129v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2009.0155" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/V84-FXMVNZ40-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376291v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lafargue" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bolger" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Dudley" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:20093582" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311752v2" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2008.0332" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447579v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nail Akhmediev" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.17.021497" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01350316v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113909v2" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youen Kervella" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00162-007-0047-0" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170699v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2780793" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145315v3" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2007.06.007" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137633v3" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2007.08.003" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788998v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0305-4470/39/47/002" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-4V657GP1-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114954v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2006.09.016" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260280v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Michallet" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mathis" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ma&#239;ssa" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.1374442" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728747v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369004v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121203v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Benoit" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Herterich" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Scolan" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392718v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Merolla" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369371v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134932v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134436v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134421v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134933v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119547v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Karimi" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Costes" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927313v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832945v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Stefani" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950159v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728888v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Christodoulides" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713356v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831890v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717880v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668022v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533379v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00581851v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605428v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Braeunig" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Brosset" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00568926v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655133v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Wetzel" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hammani" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.887455" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559588v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614059v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00563264v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kibler" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.841317" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589620v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OFC.2010.OTuJ7" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525839v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469985v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Picozzi" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606973v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.854045" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515719v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480700v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LEOS.2009.5343299" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474849v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258161v2" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/OMAE2008-57060" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113612v2" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4020-5656-7_8" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115875v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007%2F978-3-540-71256-5_4" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-71256-5_4" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017484v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Iooss" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1874-5792(03)80012-5" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01271070v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Iooss" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873695v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683434v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andria Sarri" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Guillas" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279671v3" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383888v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171606v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927227v2" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lalanne" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Lysaght" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969037v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mansar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M R Turner" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T J Bridges" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dias" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468218v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pel&#225;ez-Zapata" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vikram Pakrashi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2025.115828" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558600v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bergin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter Mostert" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Dias" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2024.106534" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158950v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M L Mcallister" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Draycott" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Calvert" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Davey" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dias" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-024-07886-z" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163980v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/jtech-d-23-0058.1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088737v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cian Warby" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Schoefs" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse12112067" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163714v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/jpo-d-23-0261.1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05315872v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Gil Cal&#242;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Bennis" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Boutet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/JCR-SI113-121.1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163993v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne St&#248;le-Hentschel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricio A Catal&#225;n" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Stre&#223;er" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Horstmann" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2024.3373785" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04934448v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechrescom.2024.104293" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613226v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Dan Nguyen" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tian-Jian Hsu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S Guillou" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2024.03.006" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04233952v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Ancellin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marchand" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en17020372" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971995v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Calvino" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Dabrowski" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coastaleng.2022.104251" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497650v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliano Renzi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatjana Kokina" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel S. Pelaez-Zapata" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Giles" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0139220" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497649v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B C Nie" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Guan" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M Vanden-Broeck" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Dias" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0131944" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291092v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Smith" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Facciolo" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Brendan Murphy" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/22797254.2022.2163707" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635861v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Santiago Pel&#225;ez-Zapata" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/eds.2023.31" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098200v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Stellin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Filoche" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.107.043306" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972042v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2022.104798" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497659v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Geng" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Liu" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q Wang" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2022.7" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972110v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0077871" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972008v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10236-022-01532-w" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635842v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Kennedy" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#243;nadh Cox" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020gl090775" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436974v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Chabchoub" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Slunyaev" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Hoffmann" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Kibler" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphy.2021.633549" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497661v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James N Steer" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Kimmoun" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2021.841" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635863v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Guan" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Vanden-Broeck" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Wang" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2021.521" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497657v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Renzi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coastaleng.2021.104066" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497652v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tian Geng" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hua Liu" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0043912" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03227520v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rn Behrens" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Finn L&#248;vholt" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatemeh Jalayer" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Lorito" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Salgado-G&#225;lvez" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2021.628772" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625928v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qian Wang" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongliu Fang" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0015903" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635853v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse8121023" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625910v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Disant" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4031/mtsj.54.2.1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497655v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Dong" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jean" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en5010005" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02470114v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Ardhuin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Autret" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Beisiegel" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2020.00004" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383926v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Micha&#235;l Dudley" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Go&#235;ry Genty" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mussot" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42254-019-0100-0" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03405425v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yevgueny Aksenov" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvise Benetazzo" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bertino" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Brandt" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/os-14-337-2018" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386653v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Brennan" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369110v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Brien" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colm Clancy" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991664v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Fedele" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Ponce de Le&#243;n" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep27715" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300375v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikko Narhi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Wetzel" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Billet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanti Toenger" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Sylvestre" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms13675" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768597v3" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Themistoklis Stefanakis" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanshan Xu" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Dutykh" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/S0033-569X-2015-01377-0" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134456v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Mathis" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Froehly" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep12822" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830054v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashkan Rafiee" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.piutam.2015.11.013" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795553v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Godin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miro Erkintalo" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep10380" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855780v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Viotti" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.piutam.2014.01.053" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728725v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura O'Brien" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.piutam.2014.01.029" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223554v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Herink" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877549v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Larger" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Kudlinski" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.21.018452" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799118v3" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Carbone" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John M. Dudley" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/grl.50637" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905964v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Michael Dudley" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945714v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Minh Nguyen" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Combes" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.38.005338" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795397v2" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.87.063001" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509384v3" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Mitsotakis" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gardeil" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00162-011-0252-8" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908667v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sarano" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsnr.2012.0066" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909247v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. O'Brien" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-13-625-2013" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946616v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Stefani" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Ambroise Lacourt" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Merolla" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep00882" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459507v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Elbaz" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Jourdan" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lazhar Houas" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jaouen" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ballereau" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.85.066307" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709265v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fatome" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Finot" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Millot" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep00463" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592230v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60868/40fw-7s14" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585158v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Erkintalo" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Hammani" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/2.1201104.003697" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743482v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chardard" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Yen Nguyen" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Vanden-Broeck" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10665-010-9424-6" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605461v2" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.107.124502" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793165v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bridges" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physd.2011.05.014" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X934CNFZ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647865v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPN.22.12.000030" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454591v4" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Poncet" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2011.05.005" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285037v4" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Ghidaglia" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2009.09.005" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00288696v3" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2009.07.011" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00510987v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphys1740" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452627v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Genty" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M. de Sterkeb" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bang" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Akhmediev" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physleta.2009.12.014" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00510503v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Garnier" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2010-01243-x" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793129v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2009.0155" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/V84-FXMVNZ40-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376291v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lafargue" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bolger" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Dudley" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:20093582" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311752v2" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2008.0332" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174439v3" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2009.08.036" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447579v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nail Akhmediev" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.17.021497" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793149v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physd.2009.05.008" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BNWXRZ85-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170699v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2780793" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113909v2" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youen Kervella" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00162-007-0047-0" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145315v3" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2007.06.007" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137633v3" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2007.08.003" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01350316v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114954v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2006.09.016" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788998v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0305-4470/39/47/002" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-4V657GP1-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260280v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Michallet" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mathis" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ma&#239;ssa" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.1374442" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728747v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369004v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121203v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Benoit" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Herterich" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Scolan" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392718v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Merolla" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134932v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134436v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369371v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134421v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134933v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119547v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Karimi" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Costes" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832945v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Stefani" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927313v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950159v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713356v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728888v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Christodoulides" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831890v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717880v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668022v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559588v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614059v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655133v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Wetzel" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hammani" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.887455" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00568926v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533379v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605428v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Braeunig" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Brosset" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00581851v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525839v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589620v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kibler" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OFC.2010.OTuJ7" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469985v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Picozzi" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606973v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.854045" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515719v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00563264v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.841317" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480700v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LEOS.2009.5343299" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474849v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258161v2" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/OMAE2008-57060" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113612v2" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4020-5656-7_8" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115875v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007%2F978-3-540-71256-5_4" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-71256-5_4" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017484v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Iooss" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1874-5792(03)80012-5" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01271070v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Iooss" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873695v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683434v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andria Sarri" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Guillas" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383888v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279671v3" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171606v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927227v2" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lalanne" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Lysaght" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>