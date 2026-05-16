--- v1 (2026-04-24)
+++ v2 (2026-05-16)
@@ -100,239 +100,239 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of real-world perturbations on wave breaking due to a sharp-crested superharmonic instability</w:t>
+                <w:t xml:space="preserve">Ocean wave measurements for marine renewable energy applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Mansar</w:t>
+                <w:t xml:space="preserve">Daniel Peláez-Zapata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M R Turner</w:t>
+                <w:t xml:space="preserve">Vikram Pakrashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Waves</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 219, pp.115828. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rser.2025.115828⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04969037v1</w:t>
+                <w:t xml:space="preserve">hal-05468218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ocean wave measurements for marine renewable energy applications</w:t>
+                <w:t xml:space="preserve">Effect of real-world perturbations on wave breaking due to a sharp-crested superharmonic instability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Peláez-Zapata</w:t>
+                <w:t xml:space="preserve">A Mansar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vikram Pakrashi</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">M R Turner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T J Bridges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Water Waves</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05468218v1</w:t>
+                <w:t xml:space="preserve">hal-04969037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A numerical investigation into the interaction between rain and water waves</w:t>
               </w:r>
@@ -344,51 +344,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bergin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wouter Mostert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vikram Pakrashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Dias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -429,802 +429,802 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05558600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-dimensional wave breaking</w:t>
+                <w:t xml:space="preserve">Observations of Shoaling and Breaking Waves in Shallow Water With Different Coherent X-Band Radars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M L Mcallister</w:t>
+                <w:t xml:space="preserve">Susanne Støle-Hentschel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Draycott</w:t>
+                <w:t xml:space="preserve">Patricio A Catalán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R Calvert</w:t>
+                <w:t xml:space="preserve">Michael Streßer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Davey</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jochen Horstmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dias</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41586-024-07886-z⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 62, pp.4204418. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TGRS.2024.3373785⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05158950v1</w:t>
+                <w:t xml:space="preserve">hal-05163993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ocean Wave Directional Distribution from GPS Buoy Observations off the West Coast of Ireland: Assessment of a Wavelet-Based Method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Peláez-Zapata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vikram Pakrashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Atmospheric and Oceanic Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 41 (8), pp.749 - 765. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1175/jtech-d-23-0058.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05163980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Ecologically Consistent Model of Growth for Hard-Bodied Marine Organisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cian Warby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Dias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cian Warby</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Franck Schoefs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vikram Pakrashi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Marine Science and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 12 (11), pp.2067. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/jmse12112067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05088737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of Bubble Plumes Produced by Breaking Waves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Peláez-Zapata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vikram Pakrashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Oceanography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 54 (10), pp.2059-2071. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1175/jpo-d-23-0261.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05163714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three-Dimensional Non-Hydrostatic Modeling with LES Leray-α Turbulence Model: Applications to Complex Tidal Environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorena Gil Calò</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lorena Gil Calò</w:t>
+                <w:t xml:space="preserve">Anne-Claire Bennis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Claire Bennis</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Martial Boutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Coastal Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 113 (sp1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2112/JCR-SI113-121.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05315872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observations of Shoaling and Breaking Waves in Shallow Water With Different Coherent X-Band Radars</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Three-dimensional wave breaking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M L Mcallister</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Susanne Støle-Hentschel</w:t>
+                <w:t xml:space="preserve">S. Draycott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricio A Catalán</w:t>
+                <w:t xml:space="preserve">R Calvert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Streßer</w:t>
+                <w:t xml:space="preserve">T. Davey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jochen Horstmann</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">F. Dias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 62, pp.4204418. </w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 633 (8030), pp.601 - 607. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TGRS.2024.3373785⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41586-024-07886-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05163993v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05158950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An ecologically aware modification of the Morison’s equation for long term marine growth effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cian Warby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Dias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cian Warby</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Franck Schoefs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vikram Pakrashi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanics Research Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 139, pp.104293. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1258,51 +1258,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PREFACE for THESIS-2019 Special Issue of the EJMFLU</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Dan Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1401,51 +1401,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Ancellin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 17 (2), pp.372. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1473,425 +1473,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04233952v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A study of the wave effects on the current circulation in Galway Bay, using the numerical model COAWST</w:t>
+                <w:t xml:space="preserve">Air/water interfacial waves with a droplet at the tip of their crest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Calvino</w:t>
+                <w:t xml:space="preserve">B C Nie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tomasz Dabrowski</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frederic Dias</w:t>
+                <w:t xml:space="preserve">X Guan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M Vanden-Broeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Dias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Coastal Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.coastaleng.2022.104251⟩</w:t>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 35 (1), pp.012101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0131944⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03971995v1</w:t>
+                <w:t xml:space="preserve">hal-04497649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meteotsunamis and other anomalous “tidal surge” events in Western Europe in Summer 2022</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A study of the wave effects on the current circulation in Galway Bay, using the numerical model COAWST</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel S. Pelaez-Zapata</w:t>
+                <w:t xml:space="preserve">Clément Calvino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Giles</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tomasz Dabrowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Dias</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 35 (4), pp.046605. </w:t>
+              <w:t xml:space="preserve">Coastal Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 180, pp.104251. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0139220⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.coastaleng.2022.104251⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04497650v2</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03971995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Air/water interfacial waves with a droplet at the tip of their crest</w:t>
+                <w:t xml:space="preserve">Meteotsunamis and other anomalous “tidal surge” events in Western Europe in Summer 2022</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B C Nie</w:t>
+                <w:t xml:space="preserve">Emiliano Renzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bergin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X Guan</w:t>
+                <w:t xml:space="preserve">Tatjana Kokina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-M Vanden-Broeck</w:t>
+                <w:t xml:space="preserve">Daniel S. Pelaez-Zapata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F Dias</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Daniel Giles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 35 (1), pp.012101. </w:t>
+              <w:t xml:space="preserve">, 2023, 35 (4), pp.046605. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0131944⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0139220⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04497649v1</w:t>
+                <w:t xml:space="preserve">hal-04497650v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pre-computation of image features for the classification of dynamic properties in breaking waves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ryan Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriele Facciolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1951,90 +1951,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving the sea state forecasts by using local wave observations and the ensembleBMA software</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatjana Kokina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Santiago Peláez-Zapata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Brendan Murphy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Data Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 2, pp.e36. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2094,51 +2094,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filippo Stellin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Filoche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 107 (4), pp.043306. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2166,408 +2166,408 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04098200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Current interaction in large-scale wave models with an application to Ireland</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Theoretical and applied considerations in depth-integrated currents for third-generation wave models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Calvino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomasz Dabrowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Dias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Continental Shelf Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 245, pp.104798. </w:t>
+              <w:t xml:space="preserve">AIP Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (1), pp.015017. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.csr.2022.104798⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0077871⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03972042v1</w:t>
+                <w:t xml:space="preserve">hal-03972110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wave scattering by a three-dimensional submerged horizontal rectangular plate in a channel: experiments and numerical computations</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">F Dias</w:t>
+                <w:t xml:space="preserve">Current interaction in large-scale wave models with an application to Ireland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Calvino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomasz Dabrowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Dias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/jfm.2022.7⟩</w:t>
+              <w:t xml:space="preserve">Continental Shelf Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 245, pp.104798. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.csr.2022.104798⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04497659v1</w:t>
+                <w:t xml:space="preserve">hal-03972042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical and applied considerations in depth-integrated currents for third-generation wave models</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frederic Dias</w:t>
+                <w:t xml:space="preserve">Wave scattering by a three-dimensional submerged horizontal rectangular plate in a channel: experiments and numerical computations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Geng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Dias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIP Advances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 12 (1), pp.015017. </w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 935, pp.A23. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0077871⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2022.7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03972110v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04497659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A study of the sea level and current effects on the sea state in Galway Bay, using the numerical model COAWST</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Calvino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomasz Dabrowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ocean Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 72 (11-12), pp.761-774. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2627,51 +2627,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Kennedy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rónadh Cox</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 48 (11), </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2865,51 +2865,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James N Steer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O Kimmoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Dias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 929, </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2982,51 +2982,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Vanden-Broeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Dias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 921, pp.A9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3073,51 +3073,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of a Moving Particle Semi-Implicit Numerical Wave Flume (MPS-NWF) to model design waves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Renzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Dias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Coastal Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 172, </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3145,308 +3145,308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04497657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solitary-wave loads on a three-dimensional submerged horizontal plate: Numerical computations and comparison with experiments</w:t>
+                <w:t xml:space="preserve">Probabilistic Tsunami Hazard and Risk Analysis: A Review of Research Gaps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tian Geng</w:t>
+                <w:t xml:space="preserve">Jörn Behrens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hua Liu</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Finn Løvholt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatemeh Jalayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Lorito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Salgado-Gálvez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0043912⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Earth Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/feart.2021.628772⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04497652v1</w:t>
+                <w:t xml:space="preserve">hal-03227520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probabilistic Tsunami Hazard and Risk Analysis: A Review of Research Gaps</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Solitary-wave loads on a three-dimensional submerged horizontal plate: Numerical computations and comparison with experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefano Lorito</w:t>
+                <w:t xml:space="preserve">Tian Geng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mario Salgado-Gálvez</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hua Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Dias</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Earth Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 9, </w:t>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 33 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/feart.2021.628772⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0043912⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03227520v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04497652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental study on free-surface deformation and forces on a finite submerged plate induced by a solitary wave</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qian Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hua Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yongliu Fang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3506,51 +3506,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of Computed Wave Spectra on Statistical Wave Properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatjana Kokina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Dias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3727,51 +3727,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Dong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 13 (20), pp.5499. </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3991,51 +3991,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Mussot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amin Chabchoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wildlife Biology in Practice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, .1 (11), pp.675-689. </w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4063,338 +4063,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02383926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring currents, ice drift, and waves from space: the Sea surface KInematics Multiscale monitoring (SKIM) concept</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Extreme waves in crossing sea states</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yevgueny Aksenov</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Joseph Brennan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Michaël Dudley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dias</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ocean Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Ocean and Coastal Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 1 (1), pp.1850001</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03405425v1</w:t>
+                <w:t xml:space="preserve">hal-02386653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extreme waves in crossing sea states</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Measuring currents, ice drift, and waves from space: the Sea surface KInematics Multiscale monitoring (SKIM) concept</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Ardhuin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yevgueny Aksenov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alvise Benetazzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bertino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Brandt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Ocean and Coastal Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ocean Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 14 (3), pp.337 - 354. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/os-14-337-2018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02386653v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03405425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extreme wave events in Ireland: 2012–2016</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Brien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emiliano Renzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Michaël Dudley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colm Clancy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NATURAL HAZARDS AND EARTH SYSTEM SCIENCES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, pp.1-46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4432,90 +4432,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real world ocean rogue waves explained without the modulational instability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Fedele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Brennan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Ponce de León</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Michaël Dudley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 6, pp.27715. </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4722,51 +4722,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shanshan Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Dutykh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quarterly of Applied Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 73, pp.177-199. </w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4839,51 +4839,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Froehly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shanti Toenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goëry Genty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4960,51 +4960,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ashkan Rafiee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Dutykh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Procedia IUTAM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, IUTAM Symposium on Particle Methods in Fluid Dynamics, 18, pp.123-137. </w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5077,51 +5077,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Godin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Billet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miro Erkintalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5198,51 +5198,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Viotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Dutykh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Procedia IUTAM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 11, pp.110-118. </w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5276,90 +5276,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the modelling of tsunami generation and tsunami inundation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Dutykh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura O'Brien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emiliano Renzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Themistoklis Stefanakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5400,935 +5400,935 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00728725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrafast Single-Shot Measurements in Modulation Instability and Supercontinuum</w:t>
+                <w:t xml:space="preserve">Real time noise and wavelength correlations in octave-spanning supercontinuum generation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Godin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Wetzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">John Michaël Dudley</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Sylvestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georg Herink</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Dias</w:t>
+                <w:t xml:space="preserve">Laurent Larger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Kudlinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics and photonics news</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 21, pp.18452 - 18460. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OE.21.018452⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03223554v1</w:t>
+                <w:t xml:space="preserve">hal-00877549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real time noise and wavelength correlations in octave-spanning supercontinuum generation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Extreme wave run-up on a vertical cliff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Carbone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denys Dutykh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John M. Dudley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dias</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OE.21.018452⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 40 (12), pp.3138-3143. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/grl.50637⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00877549v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00799118v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extreme wave run-up on a vertical cliff</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId204" w:history="1">
+                <w:t xml:space="preserve">Extreme wave runup on a vertical cliff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Carbone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Dutykh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Michael Dudley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 40 (12), pp.3138-3143. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2013, 40, pp.3138 - 3143</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00799118v3</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00905964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extreme wave runup on a vertical cliff</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Denys Dutykh</w:t>
+                <w:t xml:space="preserve">Ultrafast Single-Shot Measurements in Modulation Instability and Supercontinuum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Godin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Wetzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Michaël Dudley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John Michael Dudley</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Georg Herink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dias</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 40, pp.3138 - 3143</w:t>
+              <w:t xml:space="preserve">Optics and photonics news</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 24 (12), pp.55</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00905964v1</w:t>
+                <w:t xml:space="preserve">hal-03223554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incoherent resonant seeding of modulation instability in optical fiber</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the use of finite fault solution for tsunami generation problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denys Dutykh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Duc Minh Nguyen</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Shanti Toenger</w:t>
+                <w:t xml:space="preserve">Dimitrios Mitsotakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Combes</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Xavier Gardeil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dias</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 38, pp.5338 - 5341. </w:t>
+              <w:t xml:space="preserve">Theoretical and Computational Fluid Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 27 (1), pp.177-199. </w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OL.38.005338⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00162-011-0252-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00945714v1</w:t>
+                <w:t xml:space="preserve">hal-00509384v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The emergence of coherent wave groups in deep-water random sea</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Incoherent resonant seeding of modulation instability in optical fiber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duc Minh Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Godin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shanti Toenger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Wetzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.87.063001⟩</w:t>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 38, pp.5338 - 5341. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OL.38.005338⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00795397v2</w:t>
+                <w:t xml:space="preserve">hal-00945714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the use of finite fault solution for tsunami generation problems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The emergence of coherent wave groups in deep-water random sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Viotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Dutykh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John M. Dudley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theoretical and Computational Fluid Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 27 (1), pp.177-199. </w:t>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 87 (6), pp.063001. </w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00162-011-0252-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.87.063001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00509384v3</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00795397v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On Hokusai's great wave off Kanagawa: Localization, linearity and a rogue wave in sub-antarctic waters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Michael Dudley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Sarano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Notes &amp; Records of the Royal Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 67, pp.159 - 164. </w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6375,64 +6375,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extreme wave events in Ireland: 14 680 BP-2012</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. O'Brien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Michael Dudley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 13, pp.625 - 648. </w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6460,684 +6460,692 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00909247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-time full bandwidth measurement of spectral noise in supercontinuum generation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Shock velocity increase due to a heterogeneity produced by a two-gas layer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessio Stefani</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Larger</w:t>
+                <w:t xml:space="preserve">Déborah Elbaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Ambroise Lacourt</w:t>
+                <w:t xml:space="preserve">Georges Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Merolla</w:t>
+                <w:t xml:space="preserve">Lazhar Houas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Jaouen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ballereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep00882⟩</w:t>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 85 (6, 2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.85.066307⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00946616v1</w:t>
+                <w:t xml:space="preserve">hal-01459507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shock velocity increase due to a heterogeneity produced by a two-gas layer</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Georges Jourdan</w:t>
+                <w:t xml:space="preserve">Observation of Kuznetsov-Ma soliton dynamics in optical fibre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Kibler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lazhar Houas</w:t>
+                <w:t xml:space="preserve">Julien Fatome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Jaouen</w:t>
+                <w:t xml:space="preserve">Christophe Finot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Ballereau</w:t>
+                <w:t xml:space="preserve">Guy Millot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Goëry Genty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 85 (6, 2), </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 2, pp.463. </w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.85.066307⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/srep00463⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01459507v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00709265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of Kuznetsov-Ma soliton dynamics in optical fibre</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Kibler</w:t>
+                <w:t xml:space="preserve">Real-time full bandwidth measurement of spectral noise in supercontinuum generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Wetzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Fatome</w:t>
+                <w:t xml:space="preserve">Alessio Stefani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Larger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Finot</w:t>
+                <w:t xml:space="preserve">Pierre-Ambroise Lacourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guy Millot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Goëry Genty</w:t>
+                <w:t xml:space="preserve">Jean-Marc Merolla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 2, pp.463. </w:t>
+              <w:t xml:space="preserve">, 2012, pp.882. </w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/srep00463⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/srep00882⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00709265v1</w:t>
+                <w:t xml:space="preserve">hal-00946616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation mathématique des tsunamis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Computing the Maslov index of solitary waves. Part 2:Phase space with dimension greater than four</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Chardard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bridges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Images des mathématiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.60868/40fw-7s14⟩</w:t>
+              <w:t xml:space="preserve">Physica D: Nonlinear Phenomena</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 240 (17), p.1334-1344. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physd.2011.05.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05592230v1</w:t>
+                <w:t xml:space="preserve">hal-00793165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New analysis of an old instability</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Local Runup Amplification By Resonant Wave Interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Themistoklis Stefanakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denys Dutykh</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Newsroom</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 107, pp.124502. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.107.124502⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/2.1201104.003697⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00585158v1</w:t>
+                <w:t xml:space="preserve">hal-00605461v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stability of some stationary solutions to the forced KdV equation with one or two bumps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Chardard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hai Yen Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7161,359 +7169,351 @@
               <w:t xml:space="preserve">Journal of Engineering Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 70 (1-3), pp.175-189. </w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10665-010-9424-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00743482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local Runup Amplification By Resonant Wave Interactions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Modélisation mathématique des tsunamis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dias</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Denys Dutykh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 107, pp.124502. </w:t>
+              <w:t xml:space="preserve">Images des mathématiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, </w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.107.124502⟩</w:t>
+                <w:t xml:space="preserve">⟨10.60868/40fw-7s14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00605461v2</w:t>
+                <w:t xml:space="preserve">hal-05592230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computing the Maslov index of solitary waves. Part 2:Phase space with dimension greater than four</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Dias</w:t>
+                <w:t xml:space="preserve">New analysis of an old instability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Wetzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Bridges</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. Erkintalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Goëry Genty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamal Hammani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Kibler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica D: Nonlinear Phenomena</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.physd.2011.05.014⟩</w:t>
+              <w:t xml:space="preserve">SPIE Newsroom</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/2.1201104.003697⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00793165v1</w:t>
+                <w:t xml:space="preserve">hal-00585158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Peregrine soliton observed at last</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Kibler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Hammani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fatome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Millot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Finot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics and photonics news</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, pp.30. </w:t>
@@ -7577,51 +7577,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Dutykh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Poncet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Mechanics - B/Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 30 (6), pp.598-615. </w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7655,51 +7655,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A two-fluid model for violent aerated flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Dutykh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7772,51 +7772,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of sedimentary layering on tsunami generation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Dutykh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 199 (21-22), pp.1268-1275. </w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7863,90 +7863,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Peregrine soliton in nonlinear fibre optics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Kibler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fatome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Finot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Millot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 6, pp.790-795. </w:t>
@@ -8023,51 +8023,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.M. de Sterkeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Bang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Akhmediev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8118,77 +8118,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extreme events in optics: Challenges of the MANUREVA project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John M. Dudley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Finot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Millot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8246,515 +8246,515 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00510503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Maslov index of multi-pulse orbits</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Tsunami generation by dynamic displacement of sea bed due to dip-slip faulting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denys Dutykh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dias</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Bridges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 465 (2109), p.2897-2910. </w:t>
+              <w:t xml:space="preserve">Mathematics and Computers in Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Mathematics and Computers in Simulation, 80 (4), pp.837-848. </w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rspa.2009.0155⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.matcom.2009.08.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00793129v1</w:t>
+                <w:t xml:space="preserve">hal-00174439v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct detection of optical rogue wave energy statistics in supercontinuum generation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the Maslov index of multi-pulse orbits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Chardard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bridges</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1049/el:20093582⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 465 (2109), p.2897-2910. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspa.2009.0155⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00376291v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00793129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy of tsunami waves generated by bottom motion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Dutykh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 465 (2103), pp.725-744. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1098/rspa.2008.0332⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00311752v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tsunami generation by dynamic displacement of sea bed due to dip-slip faulting</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Direct detection of optical rogue wave energy statistics in supercontinuum generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lafargue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bolger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Genty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Dias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Dudley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematics and Computers in Simulation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Mathematics and Computers in Simulation, 80 (4), pp.837-848. </w:t>
+              <w:t xml:space="preserve">Electronics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 45 (4), pp.217-219. </w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.matcom.2009.08.036⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1049/el:20093582⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00174439v3</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00376291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modulation instability, Akhmediev Breathers and continuous wave supercontinuum generation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John M. Dudley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goëry Genty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Kibler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8814,77 +8814,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computing the Maslov index of solitary waves. Part 1: Hamiltonian systems on a 4−dimensional phase space</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Chardard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bridges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physica D: Nonlinear Phenomena</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 238 (18), p.1841-1867. </w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8924,265 +8924,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00793149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancement of the Benjamin-Feir instability with dissipation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Comparison between three-dimensional linear and nonlinear tsunami generation models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youen Kervella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denys Dutykh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.2780793⟩</w:t>
+              <w:t xml:space="preserve">Theoretical and Computational Fluid Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 21 (4), pp.245-269. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00162-007-0047-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00170699v1</w:t>
+                <w:t xml:space="preserve">hal-00113909v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison between three-dimensional linear and nonlinear tsunami generation models</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Enhancement of the Benjamin-Feir instability with dissipation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bridges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theoretical and Computational Fluid Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 21 (4), pp.245-269. </w:t>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, </w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00162-007-0047-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.2780793⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00113909v2</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00170699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viscous potential free-surface flows in a fluid layer of finite depth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Dutykh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Mathématique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 345 (2), pp.113-118. </w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9229,51 +9229,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dissipative Boussinesq equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Dutykh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 335, pp.559-583. </w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9307,51 +9307,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tsunamis, vagues scélérates et leur modélisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interstices</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9389,64 +9389,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linear theory of wave generation by a moving bottom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Dutykh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youen Kervella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes rendus hebdomadaires des séances de l'Académie des sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 343, pp.499-504. </w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9480,77 +9480,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast computation of the Maslov Index for hyperbolic linear systems with periodic coefficients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Chardard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bridges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 39 (47), pp.14545-14557. </w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9635,51 +9635,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Mathis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Maïssa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Dias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fluids Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 123 (3), pp.686-691. </w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9705,51 +9705,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00260280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (35)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (36)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -9758,51 +9758,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resonant Long-Wave Run-Up On A Plane Beach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Themistoklis Stefanakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Dutykh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9879,51 +9879,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikko Narhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Billet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Merolla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shanti Toenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9978,51 +9978,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un Cas-Test Discriminant pour la Simulation de la Propagation et du Run-up de Trains de vagues de Type Tsunami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Herterich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10192,398 +10192,398 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02392718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct Measurement of Temporal Rogue Waves Generated by Spontaneous Modulation Instability</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Are rogue waves really rogue?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Fedele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Brennan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Ponce de León</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Michaël Dudley</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Optics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, New York, United States</w:t>
+              <w:t xml:space="preserve">European Geosciences Union General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02134932v1</w:t>
+                <w:t xml:space="preserve">hal-03369371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real Time Measurements of Noise-induced Rogue Waves Generated by Modulation Instability in Optical Fibre</w:t>
+                <w:t xml:space="preserve">Direct Measurement of Temporal Rogue Waves Generated by Spontaneous Modulation Instability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikko Narhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Wetzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Billet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Merolla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shanti Toenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Optical Communication</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Düsseldorf, Germany</w:t>
+              <w:t xml:space="preserve">Frontiers in Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, New York, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02134436v1</w:t>
+                <w:t xml:space="preserve">hal-02134932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are rogue waves really rogue?</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Real Time Measurements of Noise-induced Rogue Waves Generated by Modulation Instability in Optical Fibre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikko Narhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Wetzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Billet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Merolla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shanti Toenger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geosciences Union General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">European Conference on Optical Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Düsseldorf, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03369371v1</w:t>
+                <w:t xml:space="preserve">hal-02134436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real Time Measurements of Temporal Rogue Waves and Spontaneous Modulation Instability in Optical Fiber</w:t>
               </w:r>
@@ -10608,51 +10608,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Wetzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Billet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Merolla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shanti Toenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10733,51 +10733,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Godin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Billet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miro Erkintalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10845,51 +10845,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-Marie Scolan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.R. Karimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Ghidaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10966,77 +10966,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Wetzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Stefani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Larger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Ambroise Lacourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Merolla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Lasers and Electro-Optics - International quantum electronics conference (CLEO/EUROPE - IQEC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2013, Germany. pp.436</w:t>
@@ -11065,90 +11065,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extreme wave run-up on a vertical cliff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Carbone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Dutykh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John M. Dudley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Water Waves and Floating Bodies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Marseille, France. pp.17-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11167,2780 +11167,2914 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00927313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real time spectra and wavelength correlation maps: new insights into octave-spanning supercontinuum generation and rogue waves</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Merolla</w:t>
+                <w:t xml:space="preserve">Real time spectra and wavelength correlation maps: New insights into octave-spanning supercontinuum generation and rogue waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Godin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Wetzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Sylvestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Larger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Merolla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Lasers and Electro-Optics - International quantum electronics conference (CLEO/EUROPE - IQEC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2013 Conference on Lasers &amp; Electro-Optics Europe &amp; International Quantum Electronics Conference CLEO EUROPE/IQEC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Munich, Germany. pp.1-1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CLEOE-IQEC.2013.6801961⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00950159v1</w:t>
+                <w:t xml:space="preserve">hal-05617141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear dynamics of modulated signals in optical fibers</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christophe Finot</w:t>
+                <w:t xml:space="preserve">Real time spectra and wavelength correlation maps: new insights into octave-spanning supercontinuum generation and rogue waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Godin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Wetzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Sylvestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Larger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guy Millot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Miro Erkintalo</w:t>
+                <w:t xml:space="preserve">Jean-Marc Merolla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solitons, Collapses and turbulence : Achievements, Developments and Perspectives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Novosibirsk, Russia. pp.463</w:t>
+              <w:t xml:space="preserve">Conference on Lasers and Electro-Optics - International quantum electronics conference (CLEO/EUROPE - IQEC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2013, Germany. pp.385</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00713356v1</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00950159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Force of a Tsunami on a Wave Energy Converter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura O'Brien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Christodoulides</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emiliano Renzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Dutykh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Twenty-second (2012) International Offshore and Polar Engineering Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Rhodes, Greece. pp.538</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00728888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extreme events in nature, randomness and rogue wave in optics</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nonlinear dynamics of modulated signals in optical fibers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Kibler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fatome</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Finot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Millot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miro Erkintalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photonics global conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2012, Singapore, Singapore</w:t>
+              <w:t xml:space="preserve">Solitons, Collapses and turbulence : Achievements, Developments and Perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Novosibirsk, Russia. pp.463</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00831890v1</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00713356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamique des solitons de Kuznetsov-Ma observée en optique fibrée non-linéaire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Extreme events in nature, randomness and rogue wave in optics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John M. Dudley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Wetzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Kibler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Finot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Millot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Goëry Genty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32ièmes Journées Nationales de l'Optique Guidée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Lyon, France. pp.69-71</w:t>
+              <w:t xml:space="preserve">Photonics global conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Singapore, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00717880v1</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00831890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lumière sur les vagues scélérates : le soliton de Peregrine enfin observé !</w:t>
+                <w:t xml:space="preserve">Dynamique des solitons de Kuznetsov-Ma observée en optique fibrée non-linéaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Kibler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fatome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Finot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Millot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Finot</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Goëry Genty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La rencontre du non-linéaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">32ièmes Journées Nationales de l'Optique Guidée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Lyon, France. pp.69-71</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00668022v1</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00717880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of the optical Peregrine soliton</w:t>
+                <w:t xml:space="preserve">Lumière sur les vagues scélérates : le soliton de Peregrine enfin observé !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Kibler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Hammani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fatome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Millot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Finot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guy Millot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Optics+Optoelectronics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">La rencontre du non-linéaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00559588v1</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00668022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical rogue waves and localized structures in nonlinear fiber optics</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId245" w:history="1">
+                <w:t xml:space="preserve">Analytical studies of modulation instability and nonlinear compression dynamics in optical fiber propagation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Wetzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Erkintalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Christophe Finot</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Genty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Dias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Hammani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30 URSI General assembly and scientific symposium of international union of radio science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Conference on Optical Sensors and Photonic Crystal Fibers V</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Prague, Czech Republic. pp.80732N, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.887455⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00614059v1</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00655133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analytical studies of modulation instability and nonlinear compression dynamics in optical fiber propagation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">K. Hammani</w:t>
+                <w:t xml:space="preserve">Peregrine soliton in optical fiber-based systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Kibler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamal Hammani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fatome</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Finot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Millot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Optical Sensors and Photonic Crystal Fibers V</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Conference on Laser and ElectroOptic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Baltimore, United States. pp.QFF1</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00655133v1</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00568926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peregrine soliton in optical fiber-based systems</w:t>
+                <w:t xml:space="preserve">Observation of the optical Peregrine soliton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Kibler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Hammani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fatome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Finot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Millot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Laser and ElectroOptic</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Baltimore, United States. pp.QFF1</w:t>
+              <w:t xml:space="preserve">SPIE Optics+Optoelectronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00568926v1</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00559588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rediscovered dynamics of nonlinear fiber optics: from breathers to extreme localisation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optical rogue waves and localized structures in nonlinear fiber optics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Goëry Genty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Erkintalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Kibler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fatome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Finot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Photonics West</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2011, San Francisco, United Kingdom. pp.7917-31</w:t>
+              <w:t xml:space="preserve">30 URSI General assembly and scientific symposium of international union of radio science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Istanbul, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00533379v1</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00614059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phenomenological Study of Liquid Impacts through 2D Compressible Two-fluid Numerical Simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Braeunig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Brosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Ghidaglia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Nineteenth (2009) International Offshore and Polar Engineering Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Osaka, Japan. pp.21-29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00605428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical Rogue Waves : Physics and Impact</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goëry Genty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Kibler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fatome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Finot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Millot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optical Fiber Communication Conference 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2011, Los Angeles, United States. pp.OThS1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00581851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of the optical Peregrine Soliton</w:t>
+                <w:t xml:space="preserve">Rediscovered dynamics of nonlinear fiber optics: from breathers to extreme localisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Kibler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fatome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Finot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Millot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EOS Annual Meeting 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Paris, France. pp.4017</w:t>
+              <w:t xml:space="preserve">SPIE Photonics West</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2011, San Francisco, United Kingdom. pp.7917-31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00525839v1</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00533379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The dynamics of a developing CW supercontinuum: analytical predictions and experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Dudley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Genty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Kibler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Akhmediev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Optital Fiber Communication (OFC)/Collocated National Fiber Optic Engineers (NFOEC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, San Fransisco, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1364/OFC.2010.OTuJ7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00589620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation mathématique et étude expérimentale des instabilités non-linéaires, des vagues scélérates et des phénomènes extrêmes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Observation of the optical Peregrine Soliton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Kibler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fatome</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Finot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Millot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dias</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Antonio Picozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Deuxième grand colloque STIC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2010, Paris, France</w:t>
+              <w:t xml:space="preserve">EOS Annual Meeting 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Paris, France. pp.4017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00469985v1</w:t>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00525839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Akhmediev Breather dynamics and the nonlinear modulation instability spectrum</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId286" w:history="1">
+                <w:t xml:space="preserve">Modélisation mathématique et étude expérimentale des instabilités non-linéaires, des vagues scélérates et des phénomènes extrêmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Dudley</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Finot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Kibler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Picozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Photonics Europe : Conference on Nonlinear Optics and Applications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Deuxième grand colloque STIC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2010, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00606973v1</w:t>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00469985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solitons to Supercontinuum: New Nonlinear Structures in Fiber Propagation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Akhmediev Breather dynamics and the nonlinear modulation instability spectrum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Genty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Dias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Kibler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Akhmediev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Dudley</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photonics Global Conference 2010</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SPIE Photonics Europe : Conference on Nonlinear Optics and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Bruxelles, Belgium. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.854045⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00515719v1</w:t>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00606973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modulation instability, Akhmediev breathers, and &amp;quot;rogue waves&amp;quot; in nonlinear fiber optics</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Solitons to Supercontinuum: New Nonlinear Structures in Fiber Propagation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Kibler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fatome</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Finot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Millot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Laser 2010: 7th Conference on Fiber Lasers - Technology, Systems, and Applications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Photonics Global Conference 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, Singapore, Singapore</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00563264v1</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00515719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rogue waves and extreme events in nonlinear ultrafast optics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId286" w:history="1">
+                <w:t xml:space="preserve">Modulation instability, Akhmediev breathers, and &amp;quot;rogue waves&amp;quot; in nonlinear fiber optics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Dudley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Genty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Dias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Kibler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Akhmediev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Photonics Society annual Meeting</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/LEOS.2009.5343299⟩</w:t>
+              <w:t xml:space="preserve">SPIE Laser 2010: 7th Conference on Fiber Lasers - Technology, Systems, and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2010, San Fransisco, United States. pp.758029, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.841317⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00480700v1</w:t>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00563264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tsunami wave energy</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Dias</w:t>
+                <w:t xml:space="preserve">Rogue waves and extreme events in nonlinear ultrafast optics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Dudley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Genty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Dias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th Canadian Conference on Geohazards</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Photonics Society annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Antalya, Turkey. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LEOS.2009.5343299⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04474849v1</w:t>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00480700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of Free Surface Compressible Flows Via a Two Fluid Model</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Tsunami wave energy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denys Dutykh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dias</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Ghidaglia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASME 2008 27th International Conference on Offshore Mechanics and Arctic Engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">4th Canadian Conference on Geohazards</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laval University, May 2008, Laval (Québec), Canada</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00258161v2</w:t>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04474849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Simulation of Free Surface Compressible Flows Via a Two Fluid Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denys Dutykh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Ghidaglia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ASME 2008 27th International Conference on Offshore Mechanics and Arctic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Estoril, Portugal. pp.43-50, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/OMAE2008-57060⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00258161v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Dynamics of tsunami waves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Dutykh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Extreme Man-Made and Natural Hazards in Dynamics of Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2006, Opatija, Croatia. pp.201-224, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-1-4020-5656-7_8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00113612v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13950,318 +14084,318 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water waves generated by a moving bottom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Dutykh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anjan Kundu. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tsunami and Nonlinear Waves</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer Berlin Heidelberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.65-95, 2007, 978-3-540-71256-5. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-540-71256-5_4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00115875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water-waves as a spatial dynamical system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Iooss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">S. Friedlander, D. Serre. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of Mathematical Fluid Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.443-499, 2003, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S1874-5792(03)80012-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00017484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water-waves as a spatial dynamical system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Iooss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">S.J.Friedlander, D.Serre. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of Mathematical Fluid Dynamics,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, vol 2, chapter 10, Elsevier pp.57, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01271070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14271,329 +14405,329 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Localization landscape for interacting Bose gases in one-dimensional speckle potentials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filippo Stellin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Filoche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03873695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical emulation of a tsunami model for sensitivity analysis and uncertainty quantification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andria Sarri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Guillas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00683434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computational aspects of the Maslov index of solitary waves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Chardard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bridges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00383888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A compressible two-fluid model for the finite volume simulation of violent aerated flows. Analytical properties and numerical results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Dutykh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14601,126 +14735,126 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Ghidaglia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00279671v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Boussinesq system for two-way propagation of interfacial waves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hai Yen Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00171606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14730,157 +14864,157 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enabling the UCD-SPH code on the Xeon Phi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Lalanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ashkan Rafiee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Dutykh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Lysaght</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00927227v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId392"/>
+      <w:footerReference w:type="default" r:id="rId398"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -15027,51 +15161,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969037v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mansar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M R Turner" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T J Bridges" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dias" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468218v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pel&#225;ez-Zapata" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vikram Pakrashi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2025.115828" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558600v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bergin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter Mostert" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Dias" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2024.106534" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158950v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M L Mcallister" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Draycott" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Calvert" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Davey" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dias" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-024-07886-z" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163980v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/jtech-d-23-0058.1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088737v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cian Warby" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Schoefs" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse12112067" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163714v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/jpo-d-23-0261.1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05315872v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Gil Cal&#242;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Bennis" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Boutet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/JCR-SI113-121.1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163993v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne St&#248;le-Hentschel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricio A Catal&#225;n" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Stre&#223;er" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Horstmann" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2024.3373785" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04934448v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechrescom.2024.104293" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613226v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Dan Nguyen" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tian-Jian Hsu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S Guillou" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2024.03.006" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04233952v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Ancellin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marchand" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en17020372" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971995v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Calvino" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Dabrowski" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coastaleng.2022.104251" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497650v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliano Renzi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatjana Kokina" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel S. Pelaez-Zapata" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Giles" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0139220" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497649v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B C Nie" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Guan" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M Vanden-Broeck" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Dias" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0131944" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291092v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Smith" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Facciolo" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Brendan Murphy" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/22797254.2022.2163707" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635861v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Santiago Pel&#225;ez-Zapata" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/eds.2023.31" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098200v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Stellin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Filoche" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.107.043306" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972042v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2022.104798" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497659v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Geng" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Liu" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q Wang" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2022.7" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972110v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0077871" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972008v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10236-022-01532-w" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635842v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Kennedy" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#243;nadh Cox" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020gl090775" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436974v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Chabchoub" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Slunyaev" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Hoffmann" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Kibler" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphy.2021.633549" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497661v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James N Steer" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Kimmoun" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2021.841" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635863v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Guan" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Vanden-Broeck" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Wang" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2021.521" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497657v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Renzi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coastaleng.2021.104066" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497652v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tian Geng" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hua Liu" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0043912" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03227520v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rn Behrens" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Finn L&#248;vholt" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatemeh Jalayer" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Lorito" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Salgado-G&#225;lvez" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2021.628772" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625928v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qian Wang" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongliu Fang" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0015903" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635853v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse8121023" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625910v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Disant" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4031/mtsj.54.2.1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497655v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Dong" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jean" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en5010005" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02470114v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Ardhuin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Autret" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Beisiegel" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2020.00004" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383926v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Micha&#235;l Dudley" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Go&#235;ry Genty" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mussot" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42254-019-0100-0" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03405425v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yevgueny Aksenov" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvise Benetazzo" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bertino" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Brandt" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/os-14-337-2018" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386653v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Brennan" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369110v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Brien" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colm Clancy" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991664v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Fedele" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Ponce de Le&#243;n" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep27715" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300375v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikko Narhi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Wetzel" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Billet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanti Toenger" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Sylvestre" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms13675" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768597v3" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Themistoklis Stefanakis" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanshan Xu" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Dutykh" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/S0033-569X-2015-01377-0" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134456v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Mathis" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Froehly" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep12822" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830054v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashkan Rafiee" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.piutam.2015.11.013" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795553v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Godin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miro Erkintalo" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep10380" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855780v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Viotti" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.piutam.2014.01.053" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728725v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura O'Brien" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.piutam.2014.01.029" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223554v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Herink" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877549v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Larger" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Kudlinski" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.21.018452" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799118v3" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Carbone" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John M. Dudley" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/grl.50637" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905964v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Michael Dudley" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945714v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Minh Nguyen" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Combes" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.38.005338" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795397v2" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.87.063001" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509384v3" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Mitsotakis" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gardeil" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00162-011-0252-8" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908667v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sarano" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsnr.2012.0066" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909247v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. O'Brien" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-13-625-2013" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946616v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Stefani" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Ambroise Lacourt" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Merolla" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep00882" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459507v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Elbaz" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Jourdan" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lazhar Houas" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jaouen" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ballereau" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.85.066307" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709265v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fatome" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Finot" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Millot" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep00463" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592230v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60868/40fw-7s14" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585158v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Erkintalo" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Hammani" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/2.1201104.003697" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743482v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chardard" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Yen Nguyen" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Vanden-Broeck" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10665-010-9424-6" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605461v2" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.107.124502" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793165v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bridges" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physd.2011.05.014" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X934CNFZ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647865v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPN.22.12.000030" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454591v4" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Poncet" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2011.05.005" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285037v4" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Ghidaglia" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2009.09.005" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00288696v3" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2009.07.011" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00510987v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphys1740" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452627v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Genty" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M. de Sterkeb" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bang" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Akhmediev" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physleta.2009.12.014" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00510503v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Garnier" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2010-01243-x" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793129v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2009.0155" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/V84-FXMVNZ40-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376291v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lafargue" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bolger" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Dudley" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:20093582" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311752v2" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2008.0332" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174439v3" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2009.08.036" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447579v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nail Akhmediev" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.17.021497" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793149v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physd.2009.05.008" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BNWXRZ85-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170699v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2780793" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113909v2" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youen Kervella" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00162-007-0047-0" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145315v3" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2007.06.007" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137633v3" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2007.08.003" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01350316v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114954v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2006.09.016" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788998v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0305-4470/39/47/002" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-4V657GP1-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260280v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Michallet" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mathis" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ma&#239;ssa" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.1374442" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728747v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369004v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121203v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Benoit" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Herterich" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Scolan" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392718v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Merolla" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134932v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134436v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369371v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134421v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134933v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119547v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Karimi" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Costes" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832945v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Stefani" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927313v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950159v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713356v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728888v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Christodoulides" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831890v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717880v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668022v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559588v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614059v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655133v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Wetzel" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hammani" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.887455" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00568926v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533379v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605428v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Braeunig" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Brosset" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00581851v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525839v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589620v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kibler" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OFC.2010.OTuJ7" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469985v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Picozzi" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606973v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.854045" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515719v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00563264v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.841317" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480700v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LEOS.2009.5343299" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474849v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258161v2" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/OMAE2008-57060" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113612v2" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4020-5656-7_8" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115875v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007%2F978-3-540-71256-5_4" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-71256-5_4" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017484v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Iooss" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1874-5792(03)80012-5" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01271070v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Iooss" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873695v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683434v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andria Sarri" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Guillas" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383888v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279671v3" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171606v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927227v2" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lalanne" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Lysaght" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468218v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pel&#225;ez-Zapata" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vikram Pakrashi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dias" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2025.115828" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969037v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mansar" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M R Turner" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T J Bridges" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558600v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bergin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter Mostert" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Dias" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2024.106534" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163993v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne St&#248;le-Hentschel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricio A Catal&#225;n" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Stre&#223;er" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Horstmann" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2024.3373785" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163980v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/jtech-d-23-0058.1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088737v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cian Warby" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Schoefs" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse12112067" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163714v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/jpo-d-23-0261.1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05315872v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Gil Cal&#242;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Bennis" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Boutet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/JCR-SI113-121.1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158950v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M L Mcallister" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Draycott" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Calvert" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Davey" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dias" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-024-07886-z" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04934448v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechrescom.2024.104293" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613226v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Dan Nguyen" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tian-Jian Hsu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S Guillou" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2024.03.006" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04233952v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Ancellin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marchand" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en17020372" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497649v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B C Nie" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Guan" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M Vanden-Broeck" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Dias" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0131944" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971995v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Calvino" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Dabrowski" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coastaleng.2022.104251" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497650v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliano Renzi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatjana Kokina" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel S. Pelaez-Zapata" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Giles" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0139220" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291092v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Smith" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Facciolo" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Brendan Murphy" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/22797254.2022.2163707" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635861v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Santiago Pel&#225;ez-Zapata" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/eds.2023.31" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098200v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Stellin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Filoche" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.107.043306" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972110v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0077871" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972042v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2022.104798" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497659v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Geng" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Liu" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q Wang" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2022.7" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972008v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10236-022-01532-w" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635842v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Kennedy" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#243;nadh Cox" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020gl090775" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436974v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Chabchoub" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Slunyaev" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Hoffmann" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Kibler" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphy.2021.633549" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497661v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James N Steer" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Kimmoun" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2021.841" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635863v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Guan" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Vanden-Broeck" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Wang" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2021.521" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497657v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Renzi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coastaleng.2021.104066" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03227520v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rn Behrens" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Finn L&#248;vholt" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatemeh Jalayer" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Lorito" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Salgado-G&#225;lvez" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2021.628772" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497652v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tian Geng" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hua Liu" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0043912" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625928v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qian Wang" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongliu Fang" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0015903" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635853v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse8121023" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625910v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Disant" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4031/mtsj.54.2.1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497655v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Dong" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jean" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en5010005" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02470114v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Ardhuin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Autret" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Beisiegel" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2020.00004" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383926v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Micha&#235;l Dudley" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Go&#235;ry Genty" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mussot" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42254-019-0100-0" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386653v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Brennan" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03405425v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yevgueny Aksenov" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvise Benetazzo" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bertino" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Brandt" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/os-14-337-2018" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369110v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Brien" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colm Clancy" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991664v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Fedele" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Ponce de Le&#243;n" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep27715" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300375v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikko Narhi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Wetzel" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Billet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanti Toenger" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Sylvestre" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms13675" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768597v3" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Themistoklis Stefanakis" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanshan Xu" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Dutykh" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/S0033-569X-2015-01377-0" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134456v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Mathis" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Froehly" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep12822" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830054v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashkan Rafiee" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.piutam.2015.11.013" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795553v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Godin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miro Erkintalo" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep10380" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855780v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Viotti" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.piutam.2014.01.053" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728725v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura O'Brien" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.piutam.2014.01.029" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877549v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Larger" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Kudlinski" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.21.018452" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799118v3" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Carbone" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John M. Dudley" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/grl.50637" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905964v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Michael Dudley" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223554v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Herink" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509384v3" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Mitsotakis" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gardeil" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00162-011-0252-8" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945714v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Minh Nguyen" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Combes" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.38.005338" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795397v2" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.87.063001" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908667v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sarano" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsnr.2012.0066" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909247v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. O'Brien" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-13-625-2013" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459507v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Elbaz" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Jourdan" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lazhar Houas" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jaouen" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ballereau" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.85.066307" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709265v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fatome" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Finot" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Millot" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep00463" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946616v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Stefani" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Ambroise Lacourt" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Merolla" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep00882" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793165v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chardard" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bridges" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physd.2011.05.014" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X934CNFZ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605461v2" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.107.124502" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743482v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Yen Nguyen" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Vanden-Broeck" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10665-010-9424-6" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592230v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60868/40fw-7s14" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585158v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Erkintalo" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Hammani" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/2.1201104.003697" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647865v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPN.22.12.000030" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454591v4" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Poncet" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2011.05.005" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285037v4" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Ghidaglia" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2009.09.005" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00288696v3" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2009.07.011" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00510987v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphys1740" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452627v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Genty" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M. de Sterkeb" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bang" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Akhmediev" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physleta.2009.12.014" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00510503v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Garnier" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2010-01243-x" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174439v3" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2009.08.036" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793129v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2009.0155" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/V84-FXMVNZ40-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311752v2" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2008.0332" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376291v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lafargue" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bolger" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Dudley" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:20093582" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447579v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nail Akhmediev" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.17.021497" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793149v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physd.2009.05.008" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BNWXRZ85-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113909v2" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youen Kervella" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00162-007-0047-0" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170699v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2780793" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145315v3" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2007.06.007" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137633v3" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2007.08.003" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01350316v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114954v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2006.09.016" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788998v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0305-4470/39/47/002" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-4V657GP1-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260280v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Michallet" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mathis" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ma&#239;ssa" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.1374442" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728747v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369004v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121203v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Benoit" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Herterich" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Scolan" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392718v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Merolla" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369371v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134932v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134436v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134421v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134933v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119547v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Karimi" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Costes" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832945v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Stefani" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927313v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05617141v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Godin" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Wetzel" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sylvestre" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Larger" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Merolla" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE-IQEC.2013.6801961" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950159v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728888v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Christodoulides" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713356v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831890v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717880v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668022v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655133v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hammani" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.887455" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00568926v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559588v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614059v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605428v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Braeunig" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Brosset" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00581851v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533379v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589620v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kibler" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OFC.2010.OTuJ7" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525839v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469985v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Picozzi" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606973v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.854045" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515719v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00563264v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.841317" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480700v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LEOS.2009.5343299" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474849v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258161v2" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/OMAE2008-57060" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113612v2" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4020-5656-7_8" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115875v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007%2F978-3-540-71256-5_4" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-71256-5_4" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017484v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Iooss" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1874-5792(03)80012-5" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01271070v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Iooss" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873695v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683434v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andria Sarri" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Guillas" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383888v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279671v3" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171606v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927227v2" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lalanne" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Lysaght" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>