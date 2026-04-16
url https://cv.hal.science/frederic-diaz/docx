--- v0 (2026-03-17)
+++ v1 (2026-04-16)
@@ -252,295 +252,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04701283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementation and assessment of a carbonate system model (Eco3M-CarbOx v1.1) in a highly dynamic Mediterranean coastal site (Bay of Marseille, France)</w:t>
+                <w:t xml:space="preserve">A NEMO-based model of &amp;lt;i&amp;gt;Sargassum&amp;lt;/i&amp;gt; distribution in the tropical Atlantic: description of the model and sensitivity analysis (NEMO-Sarg1.0)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katixa Lajaunie-Salla</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Diaz</w:t>
+                <w:t xml:space="preserve">Julien Jouanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cathy Wimart-Rousseau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thibaut Wagener</w:t>
+                <w:t xml:space="preserve">Rachid Benshila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Lefèvre</w:t>
+                <w:t xml:space="preserve">Léo Berline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Soulié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Radenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geoscientific Model Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 14 (1), pp.295-321. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/gmd-14-295-2021⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 14 (6), pp.4069 - 4086. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/gmd-14-4069-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03115107v1</w:t>
+                <w:t xml:space="preserve">hal-03287064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A NEMO-based model of &amp;lt;i&amp;gt;Sargassum&amp;lt;/i&amp;gt; distribution in the tropical Atlantic: description of the model and sensitivity analysis (NEMO-Sarg1.0)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Implementation and assessment of a carbonate system model (Eco3M-CarbOx v1.1) in a highly dynamic Mediterranean coastal site (Bay of Marseille, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léo Berline</w:t>
+                <w:t xml:space="preserve">Katixa Lajaunie-Salla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonin Soulié</w:t>
+                <w:t xml:space="preserve">Cathy Wimart-Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Wagener</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Hélène Radenac</w:t>
+                <w:t xml:space="preserve">Dominique Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geoscientific Model Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 14 (6), pp.4069 - 4086. </w:t>
+              <w:t xml:space="preserve">, 2021, 14 (1), pp.295-321. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/gmd-14-4069-2021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/gmd-14-295-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03287064v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03115107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ observations and modelling revealed environmental factors favouring occurrence of Vibrio in microbiome of the pelagic Sargassum responsible for strandings</w:t>
               </w:r>
@@ -660,64 +660,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temporal variability of the carbonate system and air-sea CO 2 exchanges in a Mediterranean human-impacted coastal site</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Wimart-Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katixa Lajaunie-Salla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Marrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -788,412 +788,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02495435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementation of an end-to-end model of the Gulf of Lions ecosystem (NW Mediterranean Sea). I. Parameterization, calibration and evaluation</w:t>
+                <w:t xml:space="preserve">Implementation of an end-to-end model of the Gulf of Lions ecosystem (NW Mediterranean Sea). II. Investigating the effects of high trophic levels on nutrients and plankton dynamics and associated feedbacks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Frederic Diaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Daniela Bănaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Verley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rose Campbell</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yunne-Jai Shin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Modelling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 401, pp.1-19. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2019.03.005⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 405, pp.51-68. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2019.05.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02087426v1</w:t>
+                <w:t xml:space="preserve">hal-02139030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis review of the Gulf of Gabes (eastern Mediterranean Sea, Tunisia): Morphological, climatic, physical oceanographic, biogeochemical and fisheries features</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Implementation of an end-to-end model of the Gulf of Lions ecosystem (NW Mediterranean Sea). I. Parameterization, calibration and evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Bănaru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Diaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Verley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rose Campbell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béchir Béjaoui</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Cristele Chevalier</w:t>
+                <w:t xml:space="preserve">Jonathan Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecss.2019.01.006⟩</w:t>
+              <w:t xml:space="preserve">Ecological Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 401, pp.1-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2019.03.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02062093v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02087426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementation of an end-to-end model of the Gulf of Lions ecosystem (NW Mediterranean Sea). II. Investigating the effects of high trophic levels on nutrients and plankton dynamics and associated feedbacks</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Verley</w:t>
+                <w:t xml:space="preserve">Synthesis review of the Gulf of Gabes (eastern Mediterranean Sea, Tunisia): Morphological, climatic, physical oceanographic, biogeochemical and fisheries features</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béchir Béjaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sana Ben Ismail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Achref Othmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yunne-Jai Shin</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Olfa Ben Abdallah-Ben Hadj Hamida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristele Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Modelling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 405, pp.51-68. </w:t>
+              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 219, pp.395-408. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2019.05.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecss.2019.01.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02139030v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02062093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanoplanktonic diatoms are globally overlooked but play a role in spring blooms and carbon export</w:t>
               </w:r>
@@ -1205,51 +1205,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Queguiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1365,51 +1365,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Soetaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Marsaleix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 121 (9), pp.7026-7055. </w:t>
@@ -1607,51 +1607,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghassen Halouani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frida Ben Rais Lasram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yunne-Jai Shin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Velez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1753,51 +1753,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Guyennon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Baklouti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Palmiéri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1900,51 +1900,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Estournel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Adloff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Diaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 119, pp.10.1002/2014JC010016. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2017,51 +2017,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Eisenhauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Campbell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Diaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Marine Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 135, pp.97-116</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2245,51 +2245,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Mechanistic Individual-Based Model of the Feeding Processes for Oikopleura dioica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Vaugeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Carlotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2336,64 +2336,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nutrients and plankton spatial distributions induced by a coastal eddy in the Gulf of Lion. Insights from a numerical model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rose Campbell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zyiuan Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2495,51 +2495,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of atmospheric and oceanic interannual variability on the Northwestern Mediterranean Sea pelagic planktonic ecosystem and associated carbon cycle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Herrmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Estournel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2771,51 +2771,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functioning of the planktonic ecosystem on the Gulf of Lions shelf (NW Mediterranean) during spring and its impact on the carbon deposition : a field data and 3-D modelling combined approach.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.-A. Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ulses</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2931,51 +2931,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Carlotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Baklouti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Diaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Modelling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 220 (21), pp.2865-2876. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3073,51 +3073,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Pinazo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Marsaleix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Diaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Continental Shelf Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 29 (11-12), pp.1397-1409. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3163,51 +3163,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biogeochemical and ecological functioning of the low-salinity water lenses in the region of the Rhone River freshwater influence, NW Mediterranean Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Naudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3448,51 +3448,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of mechanistic formulations depicting phytoplankton dynamics for models of marine pelagic ecosystems and description of a new model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melika Baklouti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Pinazo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3603,51 +3603,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Leredde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lauer-Leredde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Diaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 337 (12), pp.1055-1064. </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3719,51 +3719,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Gaudy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faïçal Youssara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Raimbault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3836,51 +3836,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France van Wambeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Heussner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Raimbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3940,51 +3940,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early spring phosphorus limitation of primary productivity in a NW Mediterranean coastal zone (Gulf of Lions)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Raimbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4070,51 +4070,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nitrogen regeneration and dissolved organic nitrogen release during spring in a NW Mediterranean coastal zone (Gulf of Lions):implications for the estimation of new production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Raimbault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4161,51 +4161,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Small-scale study of primary productivity during spring in a Mediterranean coastal area (Gulf of Lions)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Raimbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4290,51 +4290,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simultaneous determination of particulate organic carbon, nitrogen and phosphorus collected on filters, using a semi-automatic wet-oxidation method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Raimbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W Pouvesle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4411,51 +4411,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Raimbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W Pouvesle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4967,51 +4967,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluer l’Impact de la métropole Aix-Marseille sur l’Acidification de la baie de Marseille et les conséquences sur les microorganismes marins, approche par Modélisation (IAMM)</w:t>
+                <w:t xml:space="preserve">Évaluer l’Impact de la métropole Aix-Marseille sur l’Acidification de la baie de Marseille et les conséquences sur les microorganismes marins, approche par Modélisation (IAMM) - Résumé exécutif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucille Barré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Diaz</w:t>
@@ -5044,75 +5044,75 @@
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Institut Méditerranéen d'Océanologie (M.I.O). 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04707322v1</w:t>
+                <w:t xml:space="preserve">hal-04702002v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluer l’Impact de la métropole Aix-Marseille sur l’Acidification de la baie de Marseille et les conséquences sur les microorganismes marins, approche par Modélisation (IAMM) - Résumé exécutif</w:t>
+                <w:t xml:space="preserve">Évaluer l’Impact de la métropole Aix-Marseille sur l’Acidification de la baie de Marseille et les conséquences sur les microorganismes marins, approche par Modélisation (IAMM)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucille Barré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Diaz</w:t>
@@ -5145,51 +5145,51 @@
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Institut Méditerranéen d'Océanologie (M.I.O). 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04702002v2</w:t>
+                <w:t xml:space="preserve">hal-04707322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet collaboratif en océanographie côtière projet LEFE-GMMC. Action vers une modélisation intégrée côtière opérationnelle (AMICO)</w:t>
               </w:r>
@@ -5325,51 +5325,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact de la variabilité des processus physiques sur la dynamique biogéochimique du réseau trophique planctonique et sur les bilans d’éléments biogènes dans l’Océan. Application à la mer Méditerranée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Diaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Océan, Atmosphère. Aix Marseille Université, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5556,51 +5556,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701283v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Barr&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Diaz" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Wagener" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Mazoyer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Yohia" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-17-5851-2024" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115107v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katixa Lajaunie-Salla" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Wimart-Rousseau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lef&#232;vre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-14-295-2021" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03287064v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jouanno" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Benshila" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Berline" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Souli&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Radenac" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-14-4069-2021" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933822v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Michotey" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Blanfun&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristele Chevalier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Garel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.141216" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495435v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marrec" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Raimbault" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2020.106641" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087426v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela B&#259;naru" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Diaz" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Verley" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Campbell" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Navarro" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2019.03.005" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062093v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;chir B&#233;jaoui" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Ben Ismail" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achref Othmani" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Ben Abdallah-Ben Hadj Hamida" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2019.01.006" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139030v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunne-Jai Shin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2019.05.004" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006275v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Leblanc" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Queguiner" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Cornet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Michel-Rodriguez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-03376-9" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110081v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ulses" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-A. Auger" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Soetaert" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Marsaleix" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JC011818" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01205846v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kersal&#233;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Petrenko" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Doglioli" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Nencioli" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bouffard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2015.09.003" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443239v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghassen Halouani" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frida Ben Rais Lasram" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Velez" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2016.08.008" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FSZCXJST-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345570v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Guyennon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Baklouti" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Palmi&#233;ri" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Beuvier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-12-7025-2015" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068504v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Herrmann" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Estournel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Adloff" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JC010016" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008101v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Carlotti" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Eisenhauer" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Campbell" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987234v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. A. Auger" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Estournel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Stemman" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Somot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2014.04.004" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P8Z6S1KH-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880527v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vaugeois" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Carlotti" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0078255" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739762v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zyiuan Hu" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea M. Doglioli" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2012.09.005" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RG2B4XK0-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110102v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ulses" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgrc.20405" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679314v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Drobinski" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alesandro Anav" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Lebeaupin Brossier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Samson" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc St&#233;fanon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2012.01.017" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CSVFJMDC-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766797v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Neveux" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-8-3231-2011" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008177v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baklouti" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2009.06.024" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-92ZJHVTZ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110198v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Fontana" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Grenz" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Pinazo" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2009.03.005" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SQS2147D-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058753v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Naudin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Courties" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Rimmelin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Oriol" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2007.08.009" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9LGMZR4H-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196630v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Cianelli" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Leredde" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1393/ncc/i2006-10239-y" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695892v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melika Baklouti" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Faure" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2006.05.002" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WN050M8B-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061963v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lauer-Leredde" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2005.05.003" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-02GVTK0K-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061968v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Gaudy" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fa&#239;&#231;al Youssara" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0399-1784(03)00016-1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780342v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France van Wambeke" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Heussner" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Conan" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0924-7963(02)00069-6" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061973v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Boudjellal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Garcia" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Moutin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps211051" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061988v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps197051" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061979v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0278-4343(00)00006-6" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QX92GF9C-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698597v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Pouvesle" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699096v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Garcia" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Sempere" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668530v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024588v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela B&#1233;naru" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Harmelin-Vivien" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. F. Boudouresque" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167252v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Kersale" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Nencioli" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco d'Ovidio" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707322v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702002v2" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978765v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver N. Ross" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio d'Ortenzio" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02050015v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701283v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Barr&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Diaz" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Wagener" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Mazoyer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Yohia" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-17-5851-2024" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03287064v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jouanno" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Benshila" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Berline" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Souli&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Radenac" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-14-4069-2021" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115107v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katixa Lajaunie-Salla" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Wimart-Rousseau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lef&#232;vre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-14-295-2021" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933822v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Michotey" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Blanfun&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristele Chevalier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Garel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.141216" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495435v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marrec" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Raimbault" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2020.106641" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139030v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Diaz" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela B&#259;naru" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Verley" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunne-Jai Shin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2019.05.004" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087426v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Campbell" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Navarro" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2019.03.005" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062093v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;chir B&#233;jaoui" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Ben Ismail" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achref Othmani" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Ben Abdallah-Ben Hadj Hamida" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2019.01.006" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006275v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Leblanc" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Queguiner" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Cornet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Michel-Rodriguez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-03376-9" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110081v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ulses" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-A. Auger" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Soetaert" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Marsaleix" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JC011818" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01205846v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kersal&#233;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Petrenko" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Doglioli" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Nencioli" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bouffard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2015.09.003" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443239v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghassen Halouani" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frida Ben Rais Lasram" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Velez" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2016.08.008" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FSZCXJST-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345570v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Guyennon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Baklouti" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Palmi&#233;ri" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Beuvier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-12-7025-2015" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068504v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Herrmann" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Estournel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Adloff" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JC010016" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008101v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Carlotti" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Eisenhauer" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Campbell" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987234v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. A. Auger" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Estournel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Stemman" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Somot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2014.04.004" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P8Z6S1KH-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880527v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vaugeois" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Carlotti" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0078255" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739762v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zyiuan Hu" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea M. Doglioli" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2012.09.005" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RG2B4XK0-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110102v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ulses" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgrc.20405" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679314v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Drobinski" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alesandro Anav" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Lebeaupin Brossier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Samson" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc St&#233;fanon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2012.01.017" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CSVFJMDC-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766797v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Neveux" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-8-3231-2011" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008177v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baklouti" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2009.06.024" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-92ZJHVTZ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110198v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Fontana" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Grenz" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Pinazo" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2009.03.005" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SQS2147D-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058753v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Naudin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Courties" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Rimmelin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Oriol" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2007.08.009" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9LGMZR4H-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196630v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Cianelli" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Leredde" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1393/ncc/i2006-10239-y" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695892v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melika Baklouti" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Faure" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2006.05.002" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WN050M8B-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061963v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lauer-Leredde" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2005.05.003" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-02GVTK0K-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061968v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Gaudy" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fa&#239;&#231;al Youssara" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0399-1784(03)00016-1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780342v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France van Wambeke" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Heussner" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Conan" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0924-7963(02)00069-6" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061973v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Boudjellal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Garcia" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Moutin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps211051" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061988v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps197051" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061979v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0278-4343(00)00006-6" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QX92GF9C-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698597v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Pouvesle" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699096v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Garcia" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Sempere" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668530v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024588v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela B&#1233;naru" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Harmelin-Vivien" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. F. Boudouresque" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167252v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Kersale" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Nencioli" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco d'Ovidio" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702002v2" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707322v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978765v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver N. Ross" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio d'Ortenzio" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02050015v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>