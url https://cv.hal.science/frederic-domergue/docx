--- v0 (2026-03-05)
+++ v1 (2026-04-17)
@@ -217,399 +217,399 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structurally diverse herbicides inhibit β-keto-Acyl-CoA synthases from monocotyledonous and dicotyledonous plant species</w:t>
+                <w:t xml:space="preserve">Deciphering heat-enhanced resistance of grapevine berries to Botrytis cinerea highlights differential cuticular and secondary metabolite accumulations between Merlot and Cabernet Sauvignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Le Ruyet</w:t>
+                <w:t xml:space="preserve">Erwan Chavonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Pascal</w:t>
+                <w:t xml:space="preserve">Cathleen Mirande-Ney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gerlinde Usunow</w:t>
+                <w:t xml:space="preserve">Sarah Bernardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre van Delft</w:t>
+                <w:t xml:space="preserve">Clément Guinand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Thoraval</w:t>
+                <w:t xml:space="preserve">Ghislain Delestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 239, pp.120-132. </w:t>
+              <w:t xml:space="preserve">Plant stress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 18, pp.101051. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.biochi.2025.07.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.stress.2025.101051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05263175v1</w:t>
+                <w:t xml:space="preserve">hal-05290179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering heat-enhanced resistance of grapevine berries to Botrytis cinerea highlights differential cuticular and secondary metabolite accumulations between Merlot and Cabernet Sauvignon</w:t>
+                <w:t xml:space="preserve">Genetic interaction between GL15 and FDL1 modulates juvenile cuticle deposition and leaf permeability in maize</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erwan Chavonet</w:t>
+                <w:t xml:space="preserve">Giulia Castorina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cathleen Mirande-Ney</w:t>
+                <w:t xml:space="preserve">Frédéric Domergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Bernardo</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gabriella Consonni</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant stress</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.stress.2025.101051⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 76 (18), pp.5285-5304. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/eraf265⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05290179v1</w:t>
+                <w:t xml:space="preserve">hal-05262006v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic interaction between GL15 and FDL1 modulates juvenile cuticle deposition and leaf permeability in maize</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structurally diverse herbicides inhibit β-keto-Acyl-CoA synthases from monocotyledonous and dicotyledonous plant species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Le Ruyet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giulia Castorina</w:t>
+                <w:t xml:space="preserve">Gerlinde Usunow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Domergue</w:t>
+                <w:t xml:space="preserve">Pierre van Delft</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriella Consonni</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Didier Thoraval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 76 (18), pp.5285-5304. </w:t>
+              <w:t xml:space="preserve">Biochimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 239, pp.120-132. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jxb/eraf265⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.biochi.2025.07.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05262006v2</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05263175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional characterization of a plastidial cytochrome b5-fused Δ4-desaturase from Ostreococcus tauri in higher plants</w:t>
               </w:r>
@@ -621,380 +621,380 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Miklaszewska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Enrique Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre van Delft</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Le Guédard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Chambaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochimie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press, 239, pp.73-85. </w:t>
+              <w:t xml:space="preserve">, 2025, 239 (Part A), pp.73-85. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.biochi.2025.08.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05262002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant and algal lipidomes: Analysis, composition, and their societal significance</w:t>
+                <w:t xml:space="preserve">Characterization of Unique Eukaryotic Sphingolipids with Temperature-Dependent Δ8-Unsaturation from the Picoalga Ostreococcus tauri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Jouhet</w:t>
+                <w:t xml:space="preserve">Toshiki Ishikawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Domergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eliana Alves</w:t>
+                <w:t xml:space="preserve">Alberto Amato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yohann Boutté</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Florence Corellou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Lipid Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.plipres.2024.101290⟩</w:t>
+              <w:t xml:space="preserve">Plant and Cell Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 65 (6), pp.1029-1046. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/pcp/pcae007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04673335v1</w:t>
+                <w:t xml:space="preserve">hal-04746978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of Unique Eukaryotic Sphingolipids with Temperature-Dependent Δ8-Unsaturation from the Picoalga Ostreococcus tauri</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Plant and algal lipidomes: Analysis, composition, and their societal significance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Jouhet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toshiki Ishikawa</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Eliana Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Boutté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Darnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Domergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant and Cell Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 65 (6), pp.1029-1046. </w:t>
+              <w:t xml:space="preserve">Progress in Lipid Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 96, pp.101290. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/pcp/pcae007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.plipres.2024.101290⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04746978v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04673335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphology and chemical composition of Taiwan oil millet (Eccoilopus formosanus) epicuticular wax</w:t>
               </w:r>
@@ -1274,64 +1274,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marguerite Batsale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Alonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Thoraval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Haslam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1395,51 +1395,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editorial of the special issue “Tailored lipids: From synthesis to specific biological functions”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Schaller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Domergue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochimie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 203, pp.1-2. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1473,51 +1473,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The production of wax esters in transgenic plants: towards a sustainable source of bio-lubricants.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Domergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magdalena Miklaszewska</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1558,429 +1558,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03828385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature Acclimation of the Picoalga Ostreococcus tauri Triggers Early Fatty-Acid Variations and Involves a Plastidial ω3-Desaturase</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Biosynthesis and Functions of Very-Long-Chain Fatty Acids in the Responses of Plants to Abiotic and Biotic Stresses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marguerite Batsale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Degraeve-Guilbault</w:t>
+                <w:t xml:space="preserve">Delphine Bahammou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nattiwong Pankasem</w:t>
+                <w:t xml:space="preserve">Laetitia Fouillen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maurean Gueirrero</w:t>
+                <w:t xml:space="preserve">Sébastien Mongrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Lemoigne</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Domergue</w:t>
+                <w:t xml:space="preserve">Jérôme Joubès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 12, </w:t>
+              <w:t xml:space="preserve">Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (6), pp.1284. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpls.2021.639330⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/cells10061284⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03366449v1</w:t>
+                <w:t xml:space="preserve">hal-03366412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-Approach Analysis Reveals Local Adaptation in a Widespread Forest Tree of Reunion Island</w:t>
+                <w:t xml:space="preserve">Temperature Acclimation of the Picoalga Ostreococcus tauri Triggers Early Fatty-Acid Variations and Involves a Plastidial ω3-Desaturase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edith Garot</w:t>
+                <w:t xml:space="preserve">Charlotte Degraeve-Guilbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephane Dussert</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Nattiwong Pankasem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurean Gueirrero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Lemoigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Domergue</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Fock-Bastide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant and Cell Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/pcp/pcaa160⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2021.639330⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03170229v1</w:t>
+                <w:t xml:space="preserve">hal-03366449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biosynthesis and Functions of Very-Long-Chain Fatty Acids in the Responses of Plants to Abiotic and Biotic Stresses</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multi-Approach Analysis Reveals Local Adaptation in a Widespread Forest Tree of Reunion Island</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Bahammou</w:t>
+                <w:t xml:space="preserve">Edith Garot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laetitia Fouillen</w:t>
+                <w:t xml:space="preserve">Stephane Dussert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Domergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Mongrand</w:t>
+                <w:t xml:space="preserve">Thierry Joët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Joubès</w:t>
+                <w:t xml:space="preserve">Isabelle Fock-Bastide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cells</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 10 (6), pp.1284. </w:t>
+              <w:t xml:space="preserve">Plant and Cell Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/cells10061284⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/pcp/pcaa160⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03366412v1</w:t>
+                <w:t xml:space="preserve">hal-03170229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drought activates MYB41 orthologs and induces suberization of grapevine fine roots</w:t>
               </w:r>
@@ -1992,77 +1992,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Li Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Merlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre‐françois Bert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Domergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Direct</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 4 (11), pp.1-17. </w:t>
@@ -2100,64 +2100,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drought-Responsive ZmFDL1/MYB94 Regulates Cuticle Biosynthesis and Cuticle-Dependent Leaf Permeability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulia Castorina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Domergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Chiara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2260,51 +2260,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Kazaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Barthole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Domergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hasna Ettaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2368,77 +2368,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plastidic Δ6 Fatty-Acid Desaturases with Distinctive Substrate Specificity Regulate the Pool of C18-PUFAs in the Ancestral Picoalga Ostreococcus tauri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Degraeve-Guilbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Enrique Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Lemoigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nattiwong Pankansem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2496,295 +2496,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02973890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deposition of a cutin apoplastic barrier separating seed maternal and zygotic tissues</w:t>
+                <w:t xml:space="preserve">A stress-response-related inter-compartmental signalling pathway regulates embryonic cuticle integrity in Arabidopsis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Coen</w:t>
+                <w:t xml:space="preserve">Audrey Creff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jing Lu</w:t>
+                <w:t xml:space="preserve">Lysiane Brocard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Joubès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wenjia Xu</w:t>
+                <w:t xml:space="preserve">Ludivine Taconnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine de Vos</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christine Péchoux</w:t>
+                <w:t xml:space="preserve">Nicolas M Doll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Plant Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12870-019-1877-9⟩</w:t>
+              <w:t xml:space="preserve">PLoS Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 15 (4), pp.e1007847. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1007847⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02368066v1</w:t>
+                <w:t xml:space="preserve">inserm-02155235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A stress-response-related inter-compartmental signalling pathway regulates embryonic cuticle integrity in Arabidopsis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Deposition of a cutin apoplastic barrier separating seed maternal and zygotic tissues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Coen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Creff</w:t>
+                <w:t xml:space="preserve">Jing Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lysiane Brocard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Joubès</w:t>
+                <w:t xml:space="preserve">Wenjia Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludivine Taconnat</w:t>
+                <w:t xml:space="preserve">Delphine de Vos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas M Doll</w:t>
+                <w:t xml:space="preserve">Christine Péchoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 15 (4), pp.e1007847. </w:t>
+              <w:t xml:space="preserve">BMC Plant Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19, pp.1-20. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1007847⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12870-019-1877-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02155235v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02368066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization and heterologous expression of three DGATs from oil palm (Elaeis guineensis) mesocarp in Saccharomyces cerevisiae</w:t>
               </w:r>
@@ -2796,51 +2796,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yijun Yuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Arondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Domergue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochimie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2874,51 +2874,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arabidopsis CER1-LIKE1 Functions in a Cuticular Very-Long-Chain Alkane-Forming Complex 1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3119,831 +3119,831 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02621041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qualitative and quantitative study of the highly specialized lipid tissues of cetaceans using HR-MAS NMR and classical GC</w:t>
+                <w:t xml:space="preserve">The arabidopsis lipid transfer protein 2 (AtLTP2) is Involved in cuticle-cell wall interface integrity and in etiolated hypocotyl permeability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Jung</w:t>
+                <w:t xml:space="preserve">Adelaide Jacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëlle Simon</w:t>
+                <w:t xml:space="preserve">Clementine Pernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Alfonsi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Didier Thoraval</w:t>
+                <w:t xml:space="preserve">Yves Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Domergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nelly Kervarec</w:t>
+                <w:t xml:space="preserve">Bruno Payre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 12 (7), pp.e0180597. </w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8, pp.1-17. </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0180597⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2017.00263⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02967817v1</w:t>
+                <w:t xml:space="preserve">hal-01605930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intracellular Distribution of Manganese by the Trans-Golgi Network Transporter NRAMP2 Is Critical for Photosynthesis and Cellular Redox Homeostasis</w:t>
+                <w:t xml:space="preserve">Magnetic Resonance Imaging Study of Adipose Tissues in the Head of a Common Dolphin ( Delphinus delphis ): Structure Identification and Influence of a Freezing-Thawing Cycle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Santiago Alejandro Martinez</w:t>
+                <w:t xml:space="preserve">Marion Arribart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémy Cailliatte</w:t>
+                <w:t xml:space="preserve">Julien Ognard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carine Alcon</w:t>
+                <w:t xml:space="preserve">Claude Guintard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Domergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leon Dirick</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Domergue</w:t>
+                <w:t xml:space="preserve">Sami Hassani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant cell</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 29 (12), pp.3068-3084. </w:t>
+              <w:t xml:space="preserve">Anatomia, Histologia, Embryologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 46 (2), pp.204-212. </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1105/tpc.17.00578⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/ahe.12258⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01695892v1</w:t>
+                <w:t xml:space="preserve">hal-02967835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The arabidopsis lipid transfer protein 2 (AtLTP2) is Involved in cuticle-cell wall interface integrity and in etiolated hypocotyl permeability</w:t>
+                <w:t xml:space="preserve">Intracellular Distribution of Manganese by the Trans-Golgi Network Transporter NRAMP2 Is Critical for Photosynthesis and Cellular Redox Homeostasis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adelaide Jacq</w:t>
+                <w:t xml:space="preserve">Santiago Alejandro Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clementine Pernot</w:t>
+                <w:t xml:space="preserve">Rémy Cailliatte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Martinez</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Carine Alcon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leon Dirick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Domergue</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Payre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 8, pp.1-17. </w:t>
+              <w:t xml:space="preserve">The Plant cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 29 (12), pp.3068-3084. </w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpls.2017.00263⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1105/tpc.17.00578⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01605930v1</w:t>
+                <w:t xml:space="preserve">hal-01695892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic Resonance Imaging Study of Adipose Tissues in the Head of a Common Dolphin ( Delphinus delphis ): Structure Identification and Influence of a Freezing-Thawing Cycle</w:t>
+                <w:t xml:space="preserve">Qualitative and quantitative study of the highly specialized lipid tissues of cetaceans using HR-MAS NMR and classical GC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Arribart</w:t>
+                <w:t xml:space="preserve">Jean-Luc Jung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Ognard</w:t>
+                <w:t xml:space="preserve">Gaëlle Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Guintard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Domergue</w:t>
+                <w:t xml:space="preserve">Eric Alfonsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Thoraval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sami Hassani</w:t>
+                <w:t xml:space="preserve">Nelly Kervarec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anatomia, Histologia, Embryologia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 46 (2), pp.204-212. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12 (7), pp.e0180597. </w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/ahe.12258⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0180597⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02967835v1</w:t>
+                <w:t xml:space="preserve">hal-02967817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enrichment of hydroxylated C24-and C26-acyl-chain sphingolipids mediates PIN2 apical sorting at trans-Golgi network subdomains</w:t>
+                <w:t xml:space="preserve">The Glycerol-3-Phosphate Acyltransferase GPAT6 from Tomato Plays a Central Role in Fruit Cutin Biosynthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Wattelet-Boyer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lysiane Brocard</w:t>
+                <w:t xml:space="preserve">Johann Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kristoffer Jonsson</w:t>
+                <w:t xml:space="preserve">Cécile Bres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Esnay</w:t>
+                <w:t xml:space="preserve">Jean-Philippe Mauxion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Joubes</w:t>
+                <w:t xml:space="preserve">Virginie Wong Jun Tai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia B B Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ncomms12788⟩</w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 171 (2), pp.894-913. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1104/pp.16.00409⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01608825v1</w:t>
+                <w:t xml:space="preserve">hal-02637507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Glycerol-3-Phosphate Acyltransferase GPAT6 from Tomato Plays a Central Role in Fruit Cutin Biosynthesis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Enrichment of hydroxylated C24-and C26-acyl-chain sphingolipids mediates PIN2 apical sorting at trans-Golgi network subdomains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Bres</w:t>
+                <w:t xml:space="preserve">Valérie Wattelet-Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lysiane Brocard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Mauxion</w:t>
+                <w:t xml:space="preserve">Kristoffer Jonsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Wong Jun Tai</w:t>
+                <w:t xml:space="preserve">Nicolas Esnay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laetitia B B Martin</w:t>
+                <w:t xml:space="preserve">Jérôme Joubes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 171 (2), pp.894-913. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7, pp.1-15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1104/pp.16.00409⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/ncomms12788⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02637507v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01608825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An ethoxylated surfactant enhances the penetration of the sulfated laminarin through leaf cuticle and stomata, leading to increased induced resistance against grapevine downy mildew</w:t>
               </w:r>
@@ -4088,51 +4088,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Primary fatty alcohols are major components of suberized root tissues of arabidopsis in the form of Alkyl Hydroxycinnamates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Delude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Fouillen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Palash Bhar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4235,64 +4235,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tegan M Haslam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Haslam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Thoraval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Delude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4343,103 +4343,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyses of tomato fruit brightness mutants uncover both cutin-deficient and cutin- abundant mutants and a new hypomorphic allele of GDSL lipase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Just</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Mauxion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 164 (2), pp.888-906. </w:t>
@@ -4490,51 +4490,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Bifunctional Protein TtFARAT from Tetrahymena thermophila Catalyzes the Formation of both Precursors Required to Initiate Ether Lipid Biosynthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franziska Dittrich-Domergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Joubès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4605,325 +4605,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05190085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suberin-Associated Fatty Alcohols in Arabidopsis: Distributions in Roots and Contributions to Seed Coat Barrier Properties</w:t>
+                <w:t xml:space="preserve">Soil water stress affects both cuticular wax content and cuticle-related gene expression in young saplings of maritime pine (Pinus pinaster Ait)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sollapura J. Vishwanath</w:t>
+                <w:t xml:space="preserve">Grégoire G. Le Provost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Domergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dylan K. Kosma</w:t>
+                <w:t xml:space="preserve">Céline C. Lalanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ian P. Pulsifer</w:t>
+                <w:t xml:space="preserve">Patricio Ramos Campos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabine Scandola</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Pascal</w:t>
+                <w:t xml:space="preserve">Antoine Grosbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 163 (3), pp.1118 - 1132. </w:t>
+              <w:t xml:space="preserve">BMC Plant Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 13, </w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1104/pp.113.224410⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/1471-2229-13-95⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02650729v1</w:t>
+                <w:t xml:space="preserve">hal-02648235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil water stress affects both cuticular wax content and cuticle-related gene expression in young saplings of maritime pine (Pinus pinaster Ait)</w:t>
+                <w:t xml:space="preserve">Suberin-Associated Fatty Alcohols in Arabidopsis: Distributions in Roots and Contributions to Seed Coat Barrier Properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégoire G. Le Provost</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frederic Domergue</w:t>
+                <w:t xml:space="preserve">Sollapura J. Vishwanath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline C. Lalanne</w:t>
+                <w:t xml:space="preserve">Dylan K. Kosma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricio Ramos Campos</w:t>
+                <w:t xml:space="preserve">Ian P. Pulsifer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Grosbois</w:t>
+                <w:t xml:space="preserve">Sabine Scandola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Plant Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 13, </w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 163 (3), pp.1118 - 1132. </w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1471-2229-13-95⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1104/pp.113.224410⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02648235v1</w:t>
+                <w:t xml:space="preserve">hal-02650729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Arabidopsis cer26 mutant, like the cer2 mutant, is specifically affected in the very long chain fatty acid elongation process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5332,51 +5332,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amelie Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Domergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Leger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5686,77 +5686,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three Arabidopsis Fatty Acyl-Coenzyme A Reductases, FAR1, FAR4, and FAR5, Generate Primary Fatty Alcohols Associated with Suberin Deposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Domergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sollapura J. Vishwanath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Joubès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jasmine Ono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5814,307 +5814,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05115342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The VLCFA elongase gene family in Arabidopsis thaliana: phylogenetic analysis, 3D modelling and expression profiling.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+                <w:t xml:space="preserve">A MYB transcription factor regulates very-long-chain fatty acid biosynthesis for activation of the hypersensitive cell death response in Arabidopsis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Raffaele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Vailleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Leger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Joubès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeanny Laroche-Traineau</w:t>
+                <w:t xml:space="preserve">Otto Miersch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Molecular Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 67 (5), pp.547-566. </w:t>
+              <w:t xml:space="preserve">The Plant cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 20 (3), pp.752-767. </w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11103-008-9339-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1105/tpc.107.054858⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01607787v1</w:t>
+                <w:t xml:space="preserve">hal-01608640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A MYB transcription factor regulates very-long-chain fatty acid biosynthesis for activation of the hypersensitive cell death response in Arabidopsis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The VLCFA elongase gene family in Arabidopsis thaliana: phylogenetic analysis, 3D modelling and expression profiling.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Joubès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Raffaele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Bourdenx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabienne Vailleau</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Otto Miersch</w:t>
+                <w:t xml:space="preserve">Jeanny Laroche-Traineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant cell</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Plant Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 67 (5), pp.547-566. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11103-008-9339-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1105/tpc.107.054858⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01608640v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01607787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The very-long-chain hydroxy fatty acyl-CoA dehydratase PASTICCINO2 is essential and limiting for plant development</w:t>
               </w:r>
@@ -6436,101 +6436,101 @@
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Buridan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Clément Chambaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Inés Toboso Moreno</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clément Chambaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th Scientific days on autophagy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2025, Nice, France</w:t>
+              <w:t xml:space="preserve">Saclay Plant Sciences seminars</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2025, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05283121v1</w:t>
+                <w:t xml:space="preserve">hal-05283108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lipid/protein interplay in membrane formation and remodeling during plant autophagy</w:t>
               </w:r>
@@ -6561,101 +6561,101 @@
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Buridan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Inés Toboso Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Clément Chambaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Inés Toboso Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Saclay Plant Sciences seminars</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2025, Versailles, France</w:t>
+              <w:t xml:space="preserve">Jacques Monod Conference Molecular basis for membrane remodelling and organisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Roscoff, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05283108v1</w:t>
+                <w:t xml:space="preserve">hal-05283163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lipid/protein interplay in membrane formation and remodeling during plant autophagy</w:t>
               </w:r>
@@ -6680,107 +6680,107 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Lupette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Buridan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inés Toboso Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Chambaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Jacques Monod Conference Molecular basis for membrane remodelling and organisation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Roscoff, France</w:t>
+              <w:t xml:space="preserve">12th Scientific days on autophagy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05283163v1</w:t>
+                <w:t xml:space="preserve">hal-05283121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lipid/protein interplay in membrane remodeling during plant autophagy</w:t>
               </w:r>
@@ -6805,51 +6805,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Lupette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Buridan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inés Toboso Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Sánchez de Medina Hernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6943,51 +6943,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Loaiza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hongjun Meng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Domergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th European Symposium on Plant Lipids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Bonn, Germany</w:t>
@@ -7154,51 +7154,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deciphering the singularity of autophagic membranes: key lipids in autophagy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Lupette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Chambaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Yatim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7385,342 +7385,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05279370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LCAT3 and LCAT4: dual key players in the final stages of autophagy in Arabidopsis</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Explosive seed launch requires ABCG32 for cuticle formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erin Cullen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Domergue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mateusz Majda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Hay</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Congress of the French Society of Plant Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">6th International Symposium on Plant Apoplastic Diffusion Barriers (PADiBa 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Gérone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05279307v1</w:t>
+                <w:t xml:space="preserve">hal-05265087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Explosive seed launch requires ABCG32 for cuticle formation</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">LCAT3 and LCAT4: dual key players in the final stages of autophagy in Arabidopsis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Castets</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Buridan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Enrique Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franziska Dittrich-Domergue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Lupette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Symposium on Plant Apoplastic Diffusion Barriers (PADiBa 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Gérone, Spain</w:t>
+              <w:t xml:space="preserve">14th International Congress of the French Society of Plant Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05265087v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05279307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Highlighting the plant responses against multi-stresses: Focus on heat induced grape berries tolerance to Botrytis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Chavonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Delestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Besse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathleen Mirande-Ney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion plénière du réseau INRAe ENVIE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Bordeaux, France</w:t>
@@ -7749,103 +7749,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Highlighting the plant responses against multi-stresses: Focus on heat induced grape berries tolerance to Botrytis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Chavonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Delestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xi Zhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathleen Mirande-Ney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International Congress of the French Society of Plant Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Bordeaux, France</w:t>
@@ -7913,64 +7913,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Lupette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Buridan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inés Toboso Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Chambaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Plant Proteostasis Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Vienne, Austria</w:t>
@@ -7999,103 +7999,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Highlighting the plant responses against multi-stresses: Focus on heat induced grape berries tolerance to Botrytis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Chavonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Delestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xi Zhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathleen Mirande-Ney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion plénière du réseau INRAe ENVIE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Sete, France</w:t>
@@ -8137,90 +8137,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the functional redudancy of Arabidopsis KCS from the clade α</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marguerite Batsale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Le Ruyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Thoraval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Domergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th European Symposium on Plant Lipids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Amsterdam, Netherlands</w:t>
@@ -8243,277 +8243,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05261892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elucidating the functional redundancy of Very Long Chain Fatty Acid Elongation enzymes in Arabidopsis thaliana</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Domergue</w:t>
+                <w:t xml:space="preserve">Unravelling the contribution of lipids in plant autophagy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Lupette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Chambaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Castets</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Yatim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th International Symposium on Plant Lipids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Plant Membrane Club</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05261996v1</w:t>
+                <w:t xml:space="preserve">hal-05273812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unravelling the contribution of lipids in plant autophagy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Valérie Gros</w:t>
+                <w:t xml:space="preserve">Elucidating the functional redundancy of Very Long Chain Fatty Acid Elongation enzymes in Arabidopsis thaliana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marguerite Batsale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Thoraval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Domergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Membrane Club</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Lyon, France</w:t>
+              <w:t xml:space="preserve">25th International Symposium on Plant Lipids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05273812v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05261996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elucidating and exploiting the functional redundancy of Very Long Chain Fatty Acid Elongation enzymes in Arabidopsis thaliana</w:t>
               </w:r>
@@ -8525,77 +8525,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marguerite Batsale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Alonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Thoraval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Domergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th GERLI lipidomics meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Bordeaux, France</w:t>
@@ -8624,90 +8624,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The glycero-3-phosphate acyl transferase GPAT6-like from tomato plays a crucial role in fruit cutin biosynthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Mauxion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia B B Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Fich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8749,51 +8749,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatty acid reductases involved in wax biosynthesis in Arabidopsis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Domergue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd European Sympasium on Plant Lipids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2007, York (Great Britain), United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8844,480 +8844,480 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating herbicide targets in the very long-chain fatty acid biosynthetic pathway</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Didier Thoraval</w:t>
+                <w:t xml:space="preserve">Functional characterization of a plastidial cytochrome b5-fused Δ4-desaturase from Ostreococcus tauri in higher plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magdalena Miklaszewska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Enrique Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre van Delft</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Le Guédard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Chambaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th European Symposium on Plant Lipids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Bonn, Germany</w:t>
+              <w:t xml:space="preserve">ESPL 2025 - 11th European Symposium on Plant Lipids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Bonn, Germany. , 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05261978v1</w:t>
+                <w:t xml:space="preserve">hal-05265570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coordination between endodermal barriers and arbuscular mycorrhizae for nutrient exchange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Bunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enora Duffau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Laurens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vétéa Jacot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 7th International Molecular Mycorrhiza Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Munchen, Germany, Germany. Zenodo, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5281/zenodo.17109501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05520705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional characterization of a plastidial cytochrome b5-fused Δ4-desaturase from Ostreococcus tauri in higher plants</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Clément Chambaud</w:t>
+                <w:t xml:space="preserve">Investigating herbicide targets in the very long-chain fatty acid biosynthetic pathway</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Joubès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Le Ruyet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marguerite Batsale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Thoraval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESPL 2025 - 11th European Symposium on Plant Lipids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Bonn, Germany. , 2025</w:t>
+              <w:t xml:space="preserve">11th European Symposium on Plant Lipids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Bonn, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05265570v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05261978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coordination between endodermal barriers and arbuscular mycorrhizae for nutrient exchange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Bunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enora Duffau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Laurens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vetea Jacot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9326,51 +9326,51 @@
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">iMMM 2025 - 7th International Molecular Mycorrhiza Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Munich, Germany. </w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zenodo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5281/zenodo.17109501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05390314v1</w:t>
@@ -9381,103 +9381,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Berry cuticular and secondary compounds changes following heat stress contribute to resistance against Botrytis cinerea in grapevine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Chavonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathleen Mirande-Ney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Bernardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Guinand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Delestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Plant Pathogenic Sclerotiniaceae</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Thessalonique, Greece</w:t>
@@ -9506,64 +9506,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the variability of cuticle compounds in different grapevine cultivars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Chavonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Bernardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Besse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9631,64 +9631,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the variability of cuticle compounds in different grapevine cultivars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Chavonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Bernardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Besse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9756,90 +9756,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating herbicide targets in the very long-chain fatty acid biosynthetic pathway</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Le Ruyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marguerite Batsale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Thoraval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Luemmen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9907,77 +9907,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magdalena Miklaszewska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Enrique Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Degraeve-Guilbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre van Delft</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Fouillen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th GERLI International Lipidomics meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Brest, France</w:t>
@@ -10006,90 +10006,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Specific and differential inhibition of very-long-chain fatty acid elongases from &amp;lt;i&amp;gt;Arabidopsis thaliana&amp;lt;/i&amp;gt; by different herbicides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Le Ruyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marguerite Batsale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Thoraval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Luemmen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10157,51 +10157,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Castets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Lupette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Chambaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franziska Dittrich-Domergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10250,346 +10250,346 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05115133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of MdMYB68, a suberin master regulator in russeted apples</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Olga Beine-Golovchuk</w:t>
+                <w:t xml:space="preserve">Exploring the variability of cuticular compounds in different grapevine cultivars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Chavonet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Besse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Marolleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhan Xi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Coco</w:t>
+                <w:t xml:space="preserve">Cécile Prévot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gordon Research Conference / Plant Lipids: Structure, Metabolism and Function</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2023, Galveston, United States</w:t>
+              <w:t xml:space="preserve">10th European Symposium on Plant Lipids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05265101v1</w:t>
+                <w:t xml:space="preserve">hal-05261919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the variability of cuticular compounds in different grapevine cultivars</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Zhan Xi</w:t>
+                <w:t xml:space="preserve">Characterization of MdMYB68, a suberin master regulator in russeted apples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuan Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gea Guerriero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Domergue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Beine-Golovchuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Prévot</w:t>
+                <w:t xml:space="preserve">Emmanuelle Coco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th European Symposium on Plant Lipids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Amsterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">Gordon Research Conference / Plant Lipids: Structure, Metabolism and Function</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2023, Galveston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05261919v1</w:t>
+                <w:t xml:space="preserve">hal-05265101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Specific and differential inhibition of very-long-chain fatty acid elongases from &amp;lt;i&amp;gt;Arabidopsis thaliana&amp;lt;/i&amp;gt; by different herbicides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Le Ruyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marguerite Batsale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Thoraval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Luemmen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10625,402 +10625,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05261868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FUNCTIONAL CHARACTERIZATION OF A PROTEIN IN THE CROSSTALK BETWEEN LIPID METABOLISM AND AUTOPHAGY IN ARABIDOPSIS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Establishing the molecular signature of autophagic membranes to decrypt autophagosome formation in Arabidopsis thaliana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Lupette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Chambaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Castets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Yasin Dagdas</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Yatim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium of Plant Lipid</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Grenoble, France</w:t>
+              <w:t xml:space="preserve">ISPL 2022 - 25th International Symposium on Plant Lipids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05115106v1</w:t>
+                <w:t xml:space="preserve">hal-05273858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Specific and differential inhibition of very-long-chain fatty acid elongases from Arabidopsis thaliana by different herbicides</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Domergue</w:t>
+                <w:t xml:space="preserve">FUNCTIONAL CHARACTERIZATION OF A PROTEIN IN THE CROSSTALK BETWEEN LIPID METABOLISM AND AUTOPHAGY IN ARABIDOPSIS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Castets</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Lupette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Chambaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Enrique Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasin Dagdas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th International Symposium on Plant Lipids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Grenoble, France</w:t>
+              <w:t xml:space="preserve">International Symposium of Plant Lipid</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05261839v1</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05115106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Establishing the molecular signature of autophagic membranes to decrypt autophagosome formation in Arabidopsis thaliana</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Valérie Gros</w:t>
+                <w:t xml:space="preserve">Specific and differential inhibition of very-long-chain fatty acid elongases from Arabidopsis thaliana by different herbicides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Le Ruyet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marguerite Batsale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Thoraval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Domergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISPL 2022 - 25th International Symposium on Plant Lipids</w:t>
+              <w:t xml:space="preserve">25th International Symposium on Plant Lipids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05273858v1</w:t>
+                <w:t xml:space="preserve">hal-05261839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FUNCTIONAL CHARACTERIZATION OF A PROTEIN IN THE CROSSTALK BETWEEN LIPID METABOLISM AND AUTOPHAGY IN ARABIDOPSIS</w:t>
               </w:r>
@@ -11032,77 +11032,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Castets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Lupette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Chambaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Enrique Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasin Dagdas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Groupe d'Etude et de Recherche sur les Lipides</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Bordeaux, France</w:t>
@@ -11381,90 +11381,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The glycero-3-phosphate acyl transferase GPAT6-like from tomato plays a crucial role in fruit cutin biosynthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Mauxion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia B B Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Fich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11769,51 +11769,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyses of tomato fruit brightness mutants uncover strong cutin-deficient mutants among which a new allele of GDSL lipase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann J. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Just</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12069,306 +12069,306 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A dual component system instructs membrane hydrolysis during the final stages of plant autophagy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Unveiling the molecular identity of plant autophagic compartments: A proteo-lipidomic study in &amp;lt;i&amp;gt;Arabidopsis thaliana&amp;lt;/i&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Lupette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Chambaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Buridan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Castets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Rodrigo Enrique Gomez</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Wattelet-Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05375770v1</w:t>
+                <w:t xml:space="preserve">hal-05367204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unveiling the molecular identity of plant autophagic compartments: A proteo-lipidomic study in &amp;lt;i&amp;gt;Arabidopsis thaliana&amp;lt;/i&amp;gt;</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Josselin Lupette</w:t>
+                <w:t xml:space="preserve">A dual component system instructs membrane hydrolysis during the final stages of plant autophagy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Castets</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Buridan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Chambaud</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Valérie Wattelet-Boyer</w:t>
+                <w:t xml:space="preserve">Inés Toboso Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Víctor Sánchez de Medina Hernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Enrique Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05367204v1</w:t>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05375770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cytokinin response regulator ARR16 regulates seed coat permeability in Arabidopsis natural accessions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoto Sano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Domergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helen North</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12399,90 +12399,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SPHINGOLIPIDS AND Δ8-SPHINGOLIPID DESATURASE FROM THE PICOALGA OSTREOCOCCUS TAURI AND INVOLVEMENT IN TEMPERATURE ACCLIMATION</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toshiki Ishikawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Domergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Amato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Corellou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12590,51 +12590,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E4B61343"/>
+    <w:nsid w:val="5830A6CA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12821,51 +12821,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/frederic-domergue" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0183-7000" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/183686691" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/314925157" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263175v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Le Ruyet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pascal" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerlinde Usunow" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre van Delft" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Thoraval" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2025.07.007" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290179v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Chavonet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathleen Mirande-Ney" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bernardo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Guinand" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Delestre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.stress.2025.101051" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262006v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Castorina" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Domergue" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Consonni" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraf265" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262002v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Miklaszewska" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Enrique Gomez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Le Gu&#233;dard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Chambaud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2025.08.019" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673335v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Jouhet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliana Alves" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Boutt&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Darnet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plipres.2024.101290" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746978v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshiki Ishikawa" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Amato" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Corellou" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pcae007" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746999v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marita Anggarani" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Ying Lin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shao-An Fang" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hshin-Ping Wu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi-Chih Wu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-024-04352-y" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254525v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Xu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gea Guerriero" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Domergue" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Beine-Golovchuk" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Cocco" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2023.1143961" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254570v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Batsale" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Alonso" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Haslam" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2023.1107333" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975141v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Schaller" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2022.11.008" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828385v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Miklaszewska" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erac046" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366449v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Degraeve-Guilbault" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nattiwong Pankasem" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurean Gueirrero" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lemoigne" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2021.639330" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03170229v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Garot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Dussert" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Jo&#235;t" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fock-Bastide" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pcaa160" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366412v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bahammou" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Fouillen" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mongrand" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Joub&#232;s" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells10061284" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03176193v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Zhang" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Merlin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;fran&#231;ois Bert" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pld3.278" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004110v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Chiara" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Zilio" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Persico" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.20.00322" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996686v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Kazaz" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Barthole" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasna Ettaki" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra To" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.20.00554" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973890v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nattiwong Pankansem" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Morin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.20.00281" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368066v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coen" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Lu" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjia Xu" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine de Vos" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine P&#233;choux" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-019-1877-9" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02155235v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Creff" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lysiane Brocard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Taconnat" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas M Doll" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1007847" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368057v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yijun Yuan" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Arondel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2019.09.010" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368049v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bernard" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Deslous" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gronnier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashley Fournier-Goss" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.18.01075" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621041v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska Dittrich-Domergue" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoni Banas" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-018-8878-8" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967817v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Jung" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Simon" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Alfonsi" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Kervarec" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0180597" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695892v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Alejandro Martinez" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Cailliatte" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Alcon" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon Dirick" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.17.00578" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605930v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelaide Jacq" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clementine Pernot" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Martinez" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Payre" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2017.00263" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967835v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Arribart" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ognard" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Guintard" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Hassani" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ahe.12258" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608825v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Wattelet-Boyer" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristoffer Jonsson" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Esnay" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Joubes" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms12788" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637507v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Petit" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bres" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Mauxion" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Wong Jun Tai" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia B B Martin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.16.00409" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01217847v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Paris" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuko Krzy&#380;aniak" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gauvrit" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Jamois" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.12394" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7RZWQNV7-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602409v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Delude" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Palash Bhar" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Josee Cardinal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Pascal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.16.00834" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190072v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tegan M Haslam" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.114.253195" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638763v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Just" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Garcia" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.113.232645" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190085v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Moreau" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Lessire" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sten Stymne" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.m114.579318" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650729v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sollapura J. Vishwanath" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan K. Kosma" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian P. Pulsifer" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Scandola" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.113.224410" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648235v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire G. Le Provost" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line C. Lalanne" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricio Ramos Campos" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Grosbois" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-13-95" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643891v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Sorel" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Pervent" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Vile" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.12060" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651318v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Cacas" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Su Melser" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Joubes" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Bourdenx" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-012-6060-1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FMPVVV7S-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003414v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Bernard" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhard Jetter" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Renne" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.112.099796" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651224v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Leger" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.111.172320" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663026v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Javelle" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Vernoud" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dep&#232;ge-Fargeix" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine C. Arnould" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Oursel" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.109.150540" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521644v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Javelle" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Arnould" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Oursel" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115342v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmine Ono" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer A Lee" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.110.158238" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607787v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Raffaele" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Garcia" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanny Laroche-Traineau" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11103-008-9339-z" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/328BFB3D172DE55FBB1B87ED1AC6AB1F45E2ABA1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608640v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Vailleau" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otto Miersch" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.107.054858" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664902v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lien Bach" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise V. Michaelson" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Aslam" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Bellec" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Gissot" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0805089105" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686319v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Barret" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Delourme" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Renard" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene Lessire" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283121v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Castets" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Lupette" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Buridan" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#233;s Toboso Moreno" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Chambaud" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283108v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283163v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283052v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor S&#225;nchez de Medina Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265111v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Piccinini" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ramamonjy" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Loaiza" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongjun Meng" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262824v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Trueba" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Burlett" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Forget" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier P. Bouteiller" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cochard" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279385v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Yatim" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279370v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279307v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265087v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erin Cullen" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateusz Majda" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Hay" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282740v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Besse" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282691v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi Zhan" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279334v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282717v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261892v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261996v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273812v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gros" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266562v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608065v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fich" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135715v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261978v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520705v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Bunel" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Nicolas" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Duffau" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Laurens" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;t&#233;a Jacot" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.17109501" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265570v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Le Gu&#233;dard" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390314v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vetea Jacot" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.genetik.bio.lmu.de/immm-2025" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282756v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262800v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Marolleau" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhan Xi" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262789v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261958v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Luemmen" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265564v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261969v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115133v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265101v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Coco" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261919v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pr&#233;vot" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261868v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115106v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasin Dagdas" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261839v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273858v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115009v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743906v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Deborde" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Ballias" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille B&#233;nard" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bernillon" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Berton" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741696v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605728v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743630v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Moing" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799366v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804369v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann J. Petit" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie V. Garcia" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier D. Marion" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801667v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Moussu" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwyneth Ingram" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-25979-6_12" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05375770v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor S&#225;nchez de Medina Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05367204v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176756v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoto Sano" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen North" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285259v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/frederic-domergue" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0183-7000" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/183686691" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/314925157" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290179v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Chavonet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathleen Mirande-Ney" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bernardo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Guinand" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Delestre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.stress.2025.101051" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262006v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Castorina" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Domergue" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Consonni" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraf265" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263175v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Le Ruyet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pascal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerlinde Usunow" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre van Delft" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Thoraval" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2025.07.007" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262002v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Miklaszewska" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Enrique Gomez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Le Gu&#233;dard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Chambaud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2025.08.019" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746978v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshiki Ishikawa" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Amato" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Corellou" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pcae007" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673335v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Jouhet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliana Alves" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Boutt&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Darnet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plipres.2024.101290" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746999v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marita Anggarani" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Ying Lin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shao-An Fang" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hshin-Ping Wu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi-Chih Wu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-024-04352-y" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254525v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Xu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gea Guerriero" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Domergue" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Beine-Golovchuk" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Cocco" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2023.1143961" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254570v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Batsale" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Alonso" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Haslam" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2023.1107333" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975141v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Schaller" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2022.11.008" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828385v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Miklaszewska" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erac046" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366412v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bahammou" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Fouillen" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mongrand" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Joub&#232;s" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells10061284" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366449v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Degraeve-Guilbault" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nattiwong Pankasem" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurean Gueirrero" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lemoigne" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2021.639330" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03170229v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Garot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Dussert" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Jo&#235;t" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fock-Bastide" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pcaa160" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03176193v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Zhang" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Merlin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;fran&#231;ois Bert" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pld3.278" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004110v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Chiara" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Zilio" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Persico" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.20.00322" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996686v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Kazaz" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Barthole" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasna Ettaki" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra To" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.20.00554" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973890v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nattiwong Pankansem" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Morin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.20.00281" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02155235v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Creff" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lysiane Brocard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Taconnat" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas M Doll" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1007847" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368066v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coen" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Lu" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjia Xu" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine de Vos" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine P&#233;choux" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-019-1877-9" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368057v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yijun Yuan" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Arondel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2019.09.010" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368049v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bernard" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Deslous" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gronnier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashley Fournier-Goss" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.18.01075" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621041v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska Dittrich-Domergue" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoni Banas" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-018-8878-8" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605930v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelaide Jacq" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clementine Pernot" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Martinez" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Payre" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2017.00263" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967835v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Arribart" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ognard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Guintard" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Hassani" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ahe.12258" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695892v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Alejandro Martinez" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Cailliatte" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Alcon" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon Dirick" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.17.00578" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967817v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Jung" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Simon" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Alfonsi" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Kervarec" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0180597" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637507v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Petit" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bres" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Mauxion" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Wong Jun Tai" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia B B Martin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.16.00409" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608825v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Wattelet-Boyer" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristoffer Jonsson" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Esnay" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Joubes" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms12788" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01217847v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Paris" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuko Krzy&#380;aniak" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gauvrit" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Jamois" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.12394" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7RZWQNV7-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602409v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Delude" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Palash Bhar" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Josee Cardinal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Pascal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.16.00834" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190072v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tegan M Haslam" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.114.253195" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638763v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Just" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Garcia" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.113.232645" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190085v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Moreau" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Lessire" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sten Stymne" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.m114.579318" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648235v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire G. Le Provost" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line C. Lalanne" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricio Ramos Campos" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Grosbois" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-13-95" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650729v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sollapura J. Vishwanath" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan K. Kosma" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian P. Pulsifer" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Scandola" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.113.224410" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643891v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Sorel" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Pervent" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Vile" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.12060" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651318v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Cacas" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Su Melser" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Joubes" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Bourdenx" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-012-6060-1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FMPVVV7S-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003414v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Bernard" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhard Jetter" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Renne" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.112.099796" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651224v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Leger" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.111.172320" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663026v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Javelle" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Vernoud" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dep&#232;ge-Fargeix" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine C. Arnould" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Oursel" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.109.150540" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521644v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Javelle" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Arnould" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Oursel" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115342v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmine Ono" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer A Lee" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.110.158238" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608640v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Raffaele" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Vailleau" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otto Miersch" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.107.054858" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607787v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Garcia" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanny Laroche-Traineau" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11103-008-9339-z" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/328BFB3D172DE55FBB1B87ED1AC6AB1F45E2ABA1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664902v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lien Bach" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise V. Michaelson" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Aslam" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Bellec" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Gissot" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0805089105" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686319v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Barret" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Delourme" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Renard" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene Lessire" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283108v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Castets" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Lupette" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Buridan" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Chambaud" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#233;s Toboso Moreno" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283163v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283121v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283052v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor S&#225;nchez de Medina Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265111v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Piccinini" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ramamonjy" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Loaiza" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongjun Meng" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262824v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Trueba" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Burlett" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Forget" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier P. Bouteiller" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cochard" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279385v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Yatim" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279370v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265087v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erin Cullen" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateusz Majda" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Hay" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279307v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282740v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Besse" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282691v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi Zhan" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279334v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282717v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261892v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273812v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gros" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261996v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266562v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608065v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fich" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135715v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265570v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Le Gu&#233;dard" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520705v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Bunel" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Nicolas" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Duffau" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Laurens" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;t&#233;a Jacot" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.17109501" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261978v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390314v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vetea Jacot" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.genetik.bio.lmu.de/immm-2025" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282756v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262800v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Marolleau" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhan Xi" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262789v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261958v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Luemmen" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265564v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261969v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115133v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261919v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pr&#233;vot" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265101v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Coco" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261868v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273858v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115106v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasin Dagdas" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261839v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115009v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743906v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Deborde" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Ballias" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille B&#233;nard" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bernillon" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Berton" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741696v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605728v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743630v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Moing" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799366v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804369v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann J. Petit" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie V. Garcia" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier D. Marion" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801667v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Moussu" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwyneth Ingram" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-25979-6_12" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05367204v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05375770v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor S&#225;nchez de Medina Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176756v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoto Sano" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen North" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285259v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>