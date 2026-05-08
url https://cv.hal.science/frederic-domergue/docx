--- v1 (2026-04-17)
+++ v2 (2026-05-08)
@@ -183,51 +183,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (47)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (48)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -5007,1367 +5007,1501 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02643891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid nanoscale quantitative analysis of plant sphingolipid long-chain bases by GC-MS</w:t>
+                <w:t xml:space="preserve">Lipid Composition of Multilamellar Bodies Secreted by Dictyostelium discoideum Reveals Their Amoebal Origin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Cacas</w:t>
+                <w:t xml:space="preserve">Valérie Paquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Lessire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Domergue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Fouillen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Su Melser</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Brice Bourdenx</w:t>
+                <w:t xml:space="preserve">Geneviève Filion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00216-012-6060-1⟩</w:t>
+              <w:t xml:space="preserve">Eukaryotic Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 12 (10), pp.1326-1334. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/ec.00107-13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02651318v1</w:t>
+                <w:t xml:space="preserve">hal-05612580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstitution of Plant Alkane Biosynthesis in Yeast Demonstrates That Arabidopsis ECERIFERUM1 and ECERIFERUM3 Are Core Components of a Very-Long-Chain Alkane Synthesis Complex</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rapid nanoscale quantitative analysis of plant sphingolipid long-chain bases by GC-MS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Cacas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Su Melser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Domergue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Joubes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amelie Bernard</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Renne</w:t>
+                <w:t xml:space="preserve">Brice Bourdenx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1105/tpc.112.099796⟩</w:t>
+              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 403 (9), pp.2745-2755. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00216-012-6060-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01003414v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02651318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overexpression of Arabidopsis ECERIFERUM1 promotes wax very-long-chain alkane biosynthesis and influences plant response to biotic and abiotic stresses</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId225" w:history="1">
+                <w:t xml:space="preserve">Reconstitution of Plant Alkane Biosynthesis in Yeast Demonstrates That Arabidopsis ECERIFERUM1 and ECERIFERUM3 Are Core Components of a Very-Long-Chain Alkane Synthesis Complex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amelie Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Domergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Pascal</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Leger</w:t>
+                <w:t xml:space="preserve">Reinhard Jetter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Renne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1104/pp.111.172320⟩</w:t>
+              <w:t xml:space="preserve">The Plant cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 24 (7), pp.3106 - 3118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1105/tpc.112.099796⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02651224v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01003414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overexpression of the epidermis-specific homeodomain-leucine zipper IV transcription factor OUTER CELL LAYER1 in maize identifies target genes involved in lipid metabolism and cuticle biosynthesis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Javelle</w:t>
+                <w:t xml:space="preserve">Overexpression of Arabidopsis ECERIFERUM1 promotes wax very-long-chain alkane biosynthesis and influences plant response to biotic and abiotic stresses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Bourdenx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amelie Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Domergue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vanessa Vernoud</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Delphine Oursel</w:t>
+                <w:t xml:space="preserve">Amandine Leger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 154 (1), pp.273-286. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1104/pp.109.150540⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 156 (1), pp.29-45. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1104/pp.111.172320⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02663026v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02651224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Over-expression of the epidermis-specific HD-ZIP IV transcription factor OCL1 in maize identifies target genes involved in lipid metabolism and cuticle biosynthesis.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Overexpression of the epidermis-specific homeodomain-leucine zipper IV transcription factor OUTER CELL LAYER1 in maize identifies target genes involved in lipid metabolism and cuticle biosynthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Javelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Vernoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Depège-Fargeix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Javelle</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Depège-Fargeix</w:t>
+                <w:t xml:space="preserve">Christine C. Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Arnould</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">D. Oursel</w:t>
+                <w:t xml:space="preserve">Delphine Oursel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 154, pp.273-286</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2010, 154 (1), pp.273-286. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1104/pp.109.150540⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00521644v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02663026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three Arabidopsis Fatty Acyl-Coenzyme A Reductases, FAR1, FAR4, and FAR5, Generate Primary Fatty Alcohols Associated with Suberin Deposition</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Over-expression of the epidermis-specific HD-ZIP IV transcription factor OCL1 in maize identifies target genes involved in lipid metabolism and cuticle biosynthesis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jasmine Ono</w:t>
+                <w:t xml:space="preserve">M. Javelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Vernoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Depège-Fargeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jennifer A Lee</w:t>
+                <w:t xml:space="preserve">Christine Arnould</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Oursel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 153 (4), pp.1539-1554. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2010, 154, pp.273-286</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05115342v1</w:t>
+                <w:t xml:space="preserve">hal-00521644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A MYB transcription factor regulates very-long-chain fatty acid biosynthesis for activation of the hypersensitive cell death response in Arabidopsis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Three Arabidopsis Fatty Acyl-Coenzyme A Reductases, FAR1, FAR4, and FAR5, Generate Primary Fatty Alcohols Associated with Suberin Deposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Domergue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sollapura J. Vishwanath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Joubès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Raffaele</w:t>
+                <w:t xml:space="preserve">Jasmine Ono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabienne Vailleau</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Otto Miersch</w:t>
+                <w:t xml:space="preserve">Jennifer A Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1105/tpc.107.054858⟩</w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 153 (4), pp.1539-1554. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1104/pp.110.158238⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01608640v1</w:t>
+                <w:t xml:space="preserve">hal-05115342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The VLCFA elongase gene family in Arabidopsis thaliana: phylogenetic analysis, 3D modelling and expression profiling.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A MYB transcription factor regulates very-long-chain fatty acid biosynthesis for activation of the hypersensitive cell death response in Arabidopsis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Raffaele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Vailleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Leger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Joubès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeanny Laroche-Traineau</w:t>
+                <w:t xml:space="preserve">Otto Miersch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Molecular Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 67 (5), pp.547-566. </w:t>
+              <w:t xml:space="preserve">The Plant cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 20 (3), pp.752-767. </w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11103-008-9339-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1105/tpc.107.054858⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01607787v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01608640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The very-long-chain hydroxy fatty acyl-CoA dehydratase PASTICCINO2 is essential and limiting for plant development</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The VLCFA elongase gene family in Arabidopsis thaliana: phylogenetic analysis, 3D modelling and expression profiling.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Joubès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Raffaele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Bourdenx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lien Bach</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Lionel Gissot</w:t>
+                <w:t xml:space="preserve">Jeanny Laroche-Traineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.0805089105⟩</w:t>
+              <w:t xml:space="preserve">Plant Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 67 (5), pp.547-566. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11103-008-9339-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02664902v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01607787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The very-long-chain hydroxy fatty acyl-CoA dehydratase PASTICCINO2 is essential and limiting for plant development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lien Bach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise V. Michaelson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Aslam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Bellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Gissot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Plant Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 105 (38), pp.14727-14731. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.0805089105⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02664902v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">A rapeseed F AE1 gene is linked to the E1 locus associated with variation in the content of erucic acid.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Barret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Delourme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Domergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rene Lessire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 96, pp.177-186</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02686319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6377,841 +6511,841 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lipid/protein interplay in membrane formation and remodeling during plant autophagy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Castets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Lupette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Buridan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Chambaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inés Toboso Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Saclay Plant Sciences seminars</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2025, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05283108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lipid/protein interplay in membrane formation and remodeling during plant autophagy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Castets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Lupette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Buridan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inés Toboso Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Chambaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jacques Monod Conference Molecular basis for membrane remodelling and organisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Roscoff, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05283163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lipid/protein interplay in membrane formation and remodeling during plant autophagy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Castets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Lupette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Buridan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inés Toboso Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Chambaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th Scientific days on autophagy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2025, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05283121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lipid/protein interplay in membrane remodeling during plant autophagy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Castets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Lupette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Buridan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inés Toboso Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Sánchez de Medina Hernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th GERLI International Lipid Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05283052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cuticle deposition as key component of leaf development and adaptation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Piccinini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Ramamonjy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Loaiza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hongjun Meng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Domergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th European Symposium on Plant Lipids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Bonn, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05265111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minimum leaf conductance variability during drought, towards a stable measurement protocol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago Trueba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Burlett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Forget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier P. Bouteiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. Xylem International Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2025, Sevilla, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05262824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deciphering the singularity of autophagic membranes: key lipids in autophagy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Lupette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Chambaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Yatim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franziska Dittrich-Domergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7230,471 +7364,471 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2025 Gordon Research Seminar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2025, Lucca, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05279385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The phospholipases LCAT3 and LCAT4 are key players in the final stages of autophagy in Arabidopsis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Castets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Buridan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Enrique Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franziska Dittrich-Domergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Lupette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Proteolysis (GRS) Gordon Research Semina "Proteolysis During Plant Development and Stress Responses"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2025, Lucca, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05279370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Explosive seed launch requires ABCG32 for cuticle formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erin Cullen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Domergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mateusz Majda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Hay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Symposium on Plant Apoplastic Diffusion Barriers (PADiBa 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Gérone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05265087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LCAT3 and LCAT4: dual key players in the final stages of autophagy in Arabidopsis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Castets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Buridan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Enrique Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franziska Dittrich-Domergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Lupette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International Congress of the French Society of Plant Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05279307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Highlighting the plant responses against multi-stresses: Focus on heat induced grape berries tolerance to Botrytis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Chavonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Delestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Besse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7713,113 +7847,113 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion plénière du réseau INRAe ENVIE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05282740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Highlighting the plant responses against multi-stresses: Focus on heat induced grape berries tolerance to Botrytis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Chavonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Delestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xi Zhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathleen Mirande-Ney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7838,238 +7972,238 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International Congress of the French Society of Plant Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05282691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lipid/protein interplay in membrane formation and remodeling during plant autophagy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Castets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Lupette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Buridan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inés Toboso Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Chambaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Plant Proteostasis Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05279334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Highlighting the plant responses against multi-stresses: Focus on heat induced grape berries tolerance to Botrytis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Chavonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Delestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xi Zhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathleen Mirande-Ney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8088,73 +8222,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion plénière du réseau INRAe ENVIE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Sete, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05282717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the functional redudancy of Arabidopsis KCS from the clade α</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marguerite Batsale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8213,198 +8347,198 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th European Symposium on Plant Lipids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05261892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unravelling the contribution of lipids in plant autophagy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Lupette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Chambaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Castets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Yatim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Membrane Club</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05273812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elucidating the functional redundancy of Very Long Chain Fatty Acid Elongation enzymes in Arabidopsis thaliana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marguerite Batsale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8463,73 +8597,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25th International Symposium on Plant Lipids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05261996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elucidating and exploiting the functional redundancy of Very Long Chain Fatty Acid Elongation enzymes in Arabidopsis thaliana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marguerite Batsale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8588,73 +8722,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th GERLI lipidomics meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05266562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The glycero-3-phosphate acyl transferase GPAT6-like from tomato plays a crucial role in fruit cutin biosynthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8676,157 +8810,157 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Mauxion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia B B Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Fich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PaDiBa 2015. International Symposium on Plant Apoplastic Diffusion Barriers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01608065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatty acid reductases involved in wax biosynthesis in Arabidopsis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Domergue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd European Sympasium on Plant Lipids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2007, York (Great Britain), United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00135715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8836,51 +8970,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional characterization of a plastidial cytochrome b5-fused Δ4-desaturase from Ostreococcus tauri in higher plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magdalena Miklaszewska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8889,257 +9023,257 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Enrique Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre van Delft</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Le Guédard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Chambaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESPL 2025 - 11th European Symposium on Plant Lipids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Bonn, Germany. , 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05265570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coordination between endodermal barriers and arbuscular mycorrhizae for nutrient exchange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Bunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enora Duffau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Laurens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vétéa Jacot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 7th International Molecular Mycorrhiza Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Munchen, Germany, Germany. Zenodo, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5281/zenodo.17109501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05520705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating herbicide targets in the very long-chain fatty acid biosynthetic pathway</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Joubès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9198,220 +9332,220 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th European Symposium on Plant Lipids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Bonn, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05261978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coordination between endodermal barriers and arbuscular mycorrhizae for nutrient exchange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Bunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enora Duffau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Laurens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vetea Jacot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">iMMM 2025 - 7th International Molecular Mycorrhiza Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Munich, Germany. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zenodo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zenodo</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">⟨10.5281/zenodo.17109501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05390314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Berry cuticular and secondary compounds changes following heat stress contribute to resistance against Botrytis cinerea in grapevine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Chavonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9470,323 +9604,323 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Plant Pathogenic Sclerotiniaceae</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Thessalonique, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05282756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the variability of cuticle compounds in different grapevine cultivars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Chavonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Bernardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Besse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Marolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhan Xi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th GERLI International Lipidomics meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05262800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the variability of cuticle compounds in different grapevine cultivars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Chavonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Bernardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Besse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Marolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhan Xi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Symposium on Plant Apoplastic Barriers (PADiBa)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Girone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05262789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating herbicide targets in the very long-chain fatty acid biosynthetic pathway</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Le Ruyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9808,110 +9942,110 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Thoraval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Luemmen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Symposium on Plant Apoplastic Diffusion Barriers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Girone, Spain. 101, pp.11903 - 11908, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05261958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional characterization of a plastidial cytochrome b5-fused Δ4 desaturase from Ostreococcus tauri in higher plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magdalena Miklaszewska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9970,73 +10104,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th GERLI International Lipidomics meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05265564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Specific and differential inhibition of very-long-chain fatty acid elongases from &amp;lt;i&amp;gt;Arabidopsis thaliana&amp;lt;/i&amp;gt; by different herbicides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Le Ruyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10058,150 +10192,150 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Thoraval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Luemmen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th GERLI International Lipidomics meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05261969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FUNCTIONAL CHARACTERIZATION OF AN ATYPICAL PHOSPHOLIPASES FAMILY AT THE CROSSTALK BETWEEN LIPID METABOLISM AND AUTOPHAGY IN ARABIDOPSIS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Castets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Lupette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Chambaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franziska Dittrich-Domergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10220,198 +10354,198 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd Meeting of the European Network for Plant Endomembrane Research (ENPER 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Constance, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05115133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the variability of cuticular compounds in different grapevine cultivars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Chavonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Besse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Marolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhan Xi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Prévot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th European Symposium on Plant Lipids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05261919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of MdMYB68, a suberin master regulator in russeted apples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuan Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10433,110 +10567,110 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Domergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Beine-Golovchuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Coco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gordon Research Conference / Plant Lipids: Structure, Metabolism and Function</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2023, Galveston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05265101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Specific and differential inhibition of very-long-chain fatty acid elongases from &amp;lt;i&amp;gt;Arabidopsis thaliana&amp;lt;/i&amp;gt; by different herbicides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Le Ruyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10558,360 +10692,360 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Thoraval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Luemmen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th European Symposium on Plant Lipids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05261868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Establishing the molecular signature of autophagic membranes to decrypt autophagosome formation in Arabidopsis thaliana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Lupette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Chambaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Castets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Yatim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISPL 2022 - 25th International Symposium on Plant Lipids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05273858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FUNCTIONAL CHARACTERIZATION OF A PROTEIN IN THE CROSSTALK BETWEEN LIPID METABOLISM AND AUTOPHAGY IN ARABIDOPSIS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Castets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Lupette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Chambaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Enrique Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasin Dagdas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium of Plant Lipid</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05115106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Specific and differential inhibition of very-long-chain fatty acid elongases from Arabidopsis thaliana by different herbicides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Le Ruyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10970,448 +11104,448 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25th International Symposium on Plant Lipids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05261839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FUNCTIONAL CHARACTERIZATION OF A PROTEIN IN THE CROSSTALK BETWEEN LIPID METABOLISM AND AUTOPHAGY IN ARABIDOPSIS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Castets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Lupette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Chambaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Enrique Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasin Dagdas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Groupe d'Etude et de Recherche sur les Lipides</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05115009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plant Metabolomics at Bordeaux Metabolome Facility, a member of MetaboHUB and PHENOME IA projects. Tools and Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Ballias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Bénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bernillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Berton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. journées scientifiques du Réseau Francophone de Métabolomique et Fluxomique RFMF 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Montpellier, France. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02743906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plant Metabolomics at Bordeaux Metabolome Facility, a member of MetaboHUB and PHENOME IA projects. Tools and Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Ballias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Bénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bernillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Berton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metabolomics 2016. 12. Annual Conference of the Metabolomics Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Dublin, Ireland. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02741696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The glycero-3-phosphate acyl transferase GPAT6-like from tomato plays a crucial role in fruit cutin biosynthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11433,463 +11567,463 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Mauxion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia B B Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Fich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Solanaceae conference (SOL 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Bordeaux, France. , 2015, SOL 2015 - Book of abstracts</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01605728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plant Metabolomics at Bordeaux Metabolome Facility, a member of MetaboHUB and PHENOME IA projects. Tools and Applications.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Moing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Ballias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Bénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bernillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. Journées scientifiques du RFMF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Lille, France. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02743630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plant Metabolomics at Bordeaux Metabolome Facility, a member of MetaboHUB IA project. Tools and Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Moing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Ballias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Bénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bernillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. Journées Scientifiques du Réseau Français de Métabolomique et Fluxomique RFMF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Lyon, France. 1 p., 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02799366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyses of tomato fruit brightness mutants uncover strong cutin-deficient mutants among which a new allele of GDSL lipase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann J. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Just</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie V. Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier D. Marion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">. International Symposium on Plant Apoplastic Diffusion Barriers: Biosynthesis and Functions. PADIBA meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Lausanne, Switzerland. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02804369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11899,159 +12033,159 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plant Surface Lipids and Epidermis Development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Delude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Moussu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Joubes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwyneth Ingram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Domergue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lipids in Plant and Algae Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 86, SPRINGER, pp.27, 2016, Subcellular Biochemistry, 978-3-319-25979-6; 978-3-319-25977-2. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-25979-6_12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02801667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12061,375 +12195,375 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unveiling the molecular identity of plant autophagic compartments: A proteo-lipidomic study in &amp;lt;i&amp;gt;Arabidopsis thaliana&amp;lt;/i&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Lupette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Chambaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Buridan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Castets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Wattelet-Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05367204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A dual component system instructs membrane hydrolysis during the final stages of plant autophagy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Castets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Buridan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inés Toboso Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Víctor Sánchez de Medina Hernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Enrique Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05375770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cytokinin response regulator ARR16 regulates seed coat permeability in Arabidopsis natural accessions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoto Sano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Domergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helen North</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04176756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SPHINGOLIPIDS AND Δ8-SPHINGOLIPID DESATURASE FROM THE PICOALGA OSTREOCOCCUS TAURI AND INVOLVEMENT IN TEMPERATURE ACCLIMATION</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toshiki Ishikawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12464,65 +12598,65 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Corellou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04285259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId371"/>
+      <w:footerReference w:type="default" r:id="rId375"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -12590,51 +12724,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5830A6CA"/>
+    <w:nsid w:val="B66C4849"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12821,51 +12955,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/frederic-domergue" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0183-7000" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/183686691" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/314925157" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290179v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Chavonet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathleen Mirande-Ney" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bernardo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Guinand" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Delestre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.stress.2025.101051" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262006v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Castorina" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Domergue" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Consonni" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraf265" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263175v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Le Ruyet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pascal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerlinde Usunow" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre van Delft" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Thoraval" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2025.07.007" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262002v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Miklaszewska" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Enrique Gomez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Le Gu&#233;dard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Chambaud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2025.08.019" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746978v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshiki Ishikawa" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Amato" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Corellou" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pcae007" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673335v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Jouhet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliana Alves" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Boutt&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Darnet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plipres.2024.101290" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746999v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marita Anggarani" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Ying Lin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shao-An Fang" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hshin-Ping Wu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi-Chih Wu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-024-04352-y" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254525v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Xu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gea Guerriero" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Domergue" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Beine-Golovchuk" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Cocco" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2023.1143961" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254570v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Batsale" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Alonso" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Haslam" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2023.1107333" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975141v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Schaller" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2022.11.008" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828385v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Miklaszewska" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erac046" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366412v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bahammou" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Fouillen" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mongrand" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Joub&#232;s" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells10061284" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366449v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Degraeve-Guilbault" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nattiwong Pankasem" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurean Gueirrero" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lemoigne" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2021.639330" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03170229v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Garot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Dussert" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Jo&#235;t" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fock-Bastide" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pcaa160" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03176193v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Zhang" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Merlin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;fran&#231;ois Bert" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pld3.278" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004110v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Chiara" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Zilio" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Persico" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.20.00322" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996686v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Kazaz" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Barthole" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasna Ettaki" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra To" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.20.00554" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973890v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nattiwong Pankansem" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Morin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.20.00281" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02155235v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Creff" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lysiane Brocard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Taconnat" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas M Doll" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1007847" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368066v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coen" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Lu" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjia Xu" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine de Vos" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine P&#233;choux" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-019-1877-9" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368057v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yijun Yuan" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Arondel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2019.09.010" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368049v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bernard" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Deslous" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gronnier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashley Fournier-Goss" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.18.01075" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621041v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska Dittrich-Domergue" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoni Banas" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-018-8878-8" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605930v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelaide Jacq" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clementine Pernot" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Martinez" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Payre" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2017.00263" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967835v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Arribart" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ognard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Guintard" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Hassani" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ahe.12258" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695892v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Alejandro Martinez" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Cailliatte" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Alcon" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon Dirick" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.17.00578" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967817v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Jung" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Simon" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Alfonsi" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Kervarec" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0180597" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637507v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Petit" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bres" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Mauxion" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Wong Jun Tai" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia B B Martin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.16.00409" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608825v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Wattelet-Boyer" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristoffer Jonsson" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Esnay" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Joubes" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms12788" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01217847v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Paris" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuko Krzy&#380;aniak" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gauvrit" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Jamois" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.12394" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7RZWQNV7-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602409v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Delude" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Palash Bhar" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Josee Cardinal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Pascal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.16.00834" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190072v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tegan M Haslam" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.114.253195" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638763v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Just" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Garcia" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.113.232645" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190085v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Moreau" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Lessire" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sten Stymne" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.m114.579318" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648235v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire G. Le Provost" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line C. Lalanne" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricio Ramos Campos" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Grosbois" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-13-95" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650729v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sollapura J. Vishwanath" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan K. Kosma" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian P. Pulsifer" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Scandola" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.113.224410" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643891v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Sorel" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Pervent" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Vile" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.12060" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651318v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Cacas" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Su Melser" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Joubes" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Bourdenx" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-012-6060-1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FMPVVV7S-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003414v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Bernard" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhard Jetter" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Renne" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.112.099796" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651224v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Leger" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.111.172320" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663026v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Javelle" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Vernoud" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dep&#232;ge-Fargeix" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine C. Arnould" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Oursel" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.109.150540" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521644v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Javelle" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Arnould" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Oursel" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115342v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmine Ono" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer A Lee" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.110.158238" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608640v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Raffaele" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Vailleau" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otto Miersch" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.107.054858" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607787v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Garcia" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanny Laroche-Traineau" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11103-008-9339-z" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/328BFB3D172DE55FBB1B87ED1AC6AB1F45E2ABA1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664902v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lien Bach" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise V. Michaelson" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Aslam" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Bellec" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Gissot" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0805089105" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686319v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Barret" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Delourme" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Renard" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene Lessire" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283108v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Castets" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Lupette" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Buridan" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Chambaud" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#233;s Toboso Moreno" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283163v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283121v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283052v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor S&#225;nchez de Medina Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265111v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Piccinini" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ramamonjy" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Loaiza" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongjun Meng" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262824v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Trueba" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Burlett" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Forget" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier P. Bouteiller" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cochard" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279385v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Yatim" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279370v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265087v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erin Cullen" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateusz Majda" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Hay" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279307v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282740v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Besse" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282691v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi Zhan" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279334v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282717v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261892v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273812v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gros" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261996v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266562v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608065v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fich" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135715v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265570v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Le Gu&#233;dard" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520705v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Bunel" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Nicolas" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Duffau" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Laurens" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;t&#233;a Jacot" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.17109501" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261978v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390314v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vetea Jacot" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.genetik.bio.lmu.de/immm-2025" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282756v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262800v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Marolleau" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhan Xi" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262789v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261958v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Luemmen" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265564v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261969v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115133v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261919v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pr&#233;vot" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265101v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Coco" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261868v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273858v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115106v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasin Dagdas" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261839v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115009v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743906v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Deborde" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Ballias" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille B&#233;nard" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bernillon" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Berton" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741696v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605728v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743630v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Moing" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799366v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804369v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann J. Petit" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie V. Garcia" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier D. Marion" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801667v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Moussu" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwyneth Ingram" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-25979-6_12" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05367204v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05375770v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor S&#225;nchez de Medina Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176756v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoto Sano" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen North" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285259v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/frederic-domergue" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0183-7000" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/183686691" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/314925157" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290179v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Chavonet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathleen Mirande-Ney" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bernardo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Guinand" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Delestre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.stress.2025.101051" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262006v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Castorina" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Domergue" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Consonni" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraf265" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263175v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Le Ruyet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pascal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerlinde Usunow" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre van Delft" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Thoraval" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2025.07.007" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262002v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Miklaszewska" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Enrique Gomez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Le Gu&#233;dard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Chambaud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2025.08.019" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746978v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshiki Ishikawa" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Amato" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Corellou" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pcae007" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673335v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Jouhet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliana Alves" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Boutt&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Darnet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plipres.2024.101290" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746999v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marita Anggarani" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Ying Lin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shao-An Fang" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hshin-Ping Wu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi-Chih Wu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-024-04352-y" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254525v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Xu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gea Guerriero" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Domergue" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Beine-Golovchuk" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Cocco" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2023.1143961" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254570v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Batsale" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Alonso" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Haslam" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2023.1107333" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975141v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Schaller" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2022.11.008" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828385v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Miklaszewska" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erac046" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366412v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bahammou" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Fouillen" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mongrand" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Joub&#232;s" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells10061284" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366449v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Degraeve-Guilbault" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nattiwong Pankasem" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurean Gueirrero" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lemoigne" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2021.639330" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03170229v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Garot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Dussert" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Jo&#235;t" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fock-Bastide" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pcaa160" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03176193v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Zhang" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Merlin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;fran&#231;ois Bert" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pld3.278" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004110v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Chiara" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Zilio" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Persico" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.20.00322" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996686v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Kazaz" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Barthole" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasna Ettaki" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra To" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.20.00554" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973890v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nattiwong Pankansem" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Morin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.20.00281" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02155235v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Creff" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lysiane Brocard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Taconnat" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas M Doll" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1007847" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368066v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coen" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Lu" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjia Xu" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine de Vos" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine P&#233;choux" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-019-1877-9" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368057v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yijun Yuan" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Arondel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2019.09.010" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368049v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bernard" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Deslous" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gronnier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashley Fournier-Goss" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.18.01075" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621041v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska Dittrich-Domergue" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoni Banas" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-018-8878-8" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605930v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelaide Jacq" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clementine Pernot" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Martinez" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Payre" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2017.00263" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967835v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Arribart" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ognard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Guintard" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Hassani" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ahe.12258" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695892v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Alejandro Martinez" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Cailliatte" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Alcon" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon Dirick" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.17.00578" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967817v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Jung" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Simon" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Alfonsi" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Kervarec" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0180597" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637507v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Petit" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bres" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Mauxion" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Wong Jun Tai" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia B B Martin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.16.00409" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608825v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Wattelet-Boyer" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristoffer Jonsson" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Esnay" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Joubes" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms12788" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01217847v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Paris" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuko Krzy&#380;aniak" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gauvrit" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Jamois" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.12394" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7RZWQNV7-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602409v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Delude" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Palash Bhar" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Josee Cardinal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Pascal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.16.00834" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190072v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tegan M Haslam" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.114.253195" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638763v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Just" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Garcia" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.113.232645" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190085v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Moreau" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Lessire" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sten Stymne" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.m114.579318" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648235v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire G. Le Provost" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line C. Lalanne" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricio Ramos Campos" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Grosbois" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-13-95" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650729v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sollapura J. Vishwanath" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan K. Kosma" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian P. Pulsifer" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Scandola" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.113.224410" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643891v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Sorel" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Pervent" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Vile" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.12060" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05612580v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Paquet" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Filion" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/ec.00107-13" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651318v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Cacas" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Su Melser" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Joubes" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Bourdenx" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-012-6060-1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FMPVVV7S-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003414v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Bernard" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhard Jetter" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Renne" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.112.099796" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651224v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Leger" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.111.172320" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663026v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Javelle" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Vernoud" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dep&#232;ge-Fargeix" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine C. Arnould" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Oursel" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.109.150540" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521644v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Javelle" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Arnould" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Oursel" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115342v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmine Ono" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer A Lee" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.110.158238" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608640v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Raffaele" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Vailleau" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otto Miersch" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.107.054858" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607787v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Garcia" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanny Laroche-Traineau" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11103-008-9339-z" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/328BFB3D172DE55FBB1B87ED1AC6AB1F45E2ABA1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664902v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lien Bach" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise V. Michaelson" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Aslam" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Bellec" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Gissot" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0805089105" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686319v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Barret" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Delourme" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Renard" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene Lessire" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283108v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Castets" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Lupette" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Buridan" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Chambaud" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#233;s Toboso Moreno" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283163v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283121v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283052v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor S&#225;nchez de Medina Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265111v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Piccinini" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ramamonjy" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Loaiza" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongjun Meng" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262824v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Trueba" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Burlett" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Forget" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier P. Bouteiller" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cochard" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279385v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Yatim" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279370v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265087v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erin Cullen" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateusz Majda" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Hay" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279307v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282740v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Besse" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282691v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi Zhan" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279334v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282717v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261892v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273812v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gros" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261996v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266562v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608065v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fich" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135715v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265570v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Le Gu&#233;dard" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520705v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Bunel" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Nicolas" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Duffau" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Laurens" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;t&#233;a Jacot" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.17109501" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261978v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390314v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vetea Jacot" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.genetik.bio.lmu.de/immm-2025" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282756v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262800v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Marolleau" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhan Xi" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262789v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261958v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Luemmen" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265564v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261969v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115133v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261919v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pr&#233;vot" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265101v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Coco" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261868v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273858v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115106v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasin Dagdas" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261839v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115009v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743906v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Deborde" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Ballias" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille B&#233;nard" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bernillon" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Berton" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741696v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605728v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743630v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Moing" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799366v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804369v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann J. Petit" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie V. Garcia" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier D. Marion" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801667v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Moussu" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwyneth Ingram" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-25979-6_12" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05367204v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05375770v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor S&#225;nchez de Medina Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176756v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoto Sano" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen North" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285259v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>