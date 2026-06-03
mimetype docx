--- v2 (2026-05-08)
+++ v3 (2026-06-03)
@@ -142,50 +142,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> VIAF : </w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">314925157</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=JSbV7Z8AAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
@@ -209,6299 +230,6299 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering heat-enhanced resistance of grapevine berries to Botrytis cinerea highlights differential cuticular and secondary metabolite accumulations between Merlot and Cabernet Sauvignon</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Functional characterization of a plastidial cytochrome b5-fused Δ4-desaturase from Ostreococcus tauri in higher plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cathleen Mirande-Ney</w:t>
+                <w:t xml:space="preserve">M Miklaszewska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Bernardo</w:t>
+                <w:t xml:space="preserve">Rodrigo Enrique Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Guinand</w:t>
+                <w:t xml:space="preserve">Pierre van Delft</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ghislain Delestre</w:t>
+                <w:t xml:space="preserve">M Le Guédard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Chambaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant stress</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.stress.2025.101051⟩</w:t>
+              <w:t xml:space="preserve">Biochimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 239 (Part A), pp.73-85. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biochi.2025.08.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05290179v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05262002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic interaction between GL15 and FDL1 modulates juvenile cuticle deposition and leaf permeability in maize</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Deciphering heat-enhanced resistance of grapevine berries to Botrytis cinerea highlights differential cuticular and secondary metabolite accumulations between Merlot and Cabernet Sauvignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Domergue</w:t>
+                <w:t xml:space="preserve">Erwan Chavonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriella Consonni</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cathleen Mirande-Ney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Bernardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Guinand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Delestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jxb/eraf265⟩</w:t>
+              <w:t xml:space="preserve">Plant stress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 18, pp.101051. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.stress.2025.101051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05262006v2</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05290179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structurally diverse herbicides inhibit β-keto-Acyl-CoA synthases from monocotyledonous and dicotyledonous plant species</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Genetic interaction between GL15 and FDL1 modulates juvenile cuticle deposition and leaf permeability in maize</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre van Delft</w:t>
+                <w:t xml:space="preserve">Giulia Castorina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Thoraval</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Frédéric Domergue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriella Consonni</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biochi.2025.07.007⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 76 (18), pp.5285-5304. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/eraf265⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05263175v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05262006v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional characterization of a plastidial cytochrome b5-fused Δ4-desaturase from Ostreococcus tauri in higher plants</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Structurally diverse herbicides inhibit β-keto-Acyl-CoA synthases from monocotyledonous and dicotyledonous plant species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rodrigo Enrique Gomez</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Claire Le Ruyet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerlinde Usunow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre van Delft</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">C Chambaud</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Thoraval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochimie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 239 (Part A), pp.73-85. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biochi.2025.08.019⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 239, pp.120-132. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biochi.2025.07.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05262002v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05263175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of Unique Eukaryotic Sphingolipids with Temperature-Dependent Δ8-Unsaturation from the Picoalga Ostreococcus tauri</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Plant and algal lipidomes: Analysis, composition, and their societal significance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Jouhet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliana Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Boutté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Darnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Domergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant and Cell Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/pcp/pcae007⟩</w:t>
+              <w:t xml:space="preserve">Progress in Lipid Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 96, pp.101290. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.plipres.2024.101290⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04746978v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04673335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant and algal lipidomes: Analysis, composition, and their societal significance</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characterization of Unique Eukaryotic Sphingolipids with Temperature-Dependent Δ8-Unsaturation from the Picoalga Ostreococcus tauri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yohann Boutté</w:t>
+                <w:t xml:space="preserve">Toshiki Ishikawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Domergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Darnet</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alberto Amato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Corellou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Lipid Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.plipres.2024.101290⟩</w:t>
+              <w:t xml:space="preserve">Plant and Cell Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 65 (6), pp.1029-1046. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/pcp/pcae007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04673335v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04746978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphology and chemical composition of Taiwan oil millet (Eccoilopus formosanus) epicuticular wax</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marita Anggarani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu-Ying Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shao-An Fang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hshin-Ping Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chi-Chih Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Planta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 259 (4), pp.89. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00425-024-04352-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04746999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of MdMYB68, a suberin master regulator in russeted apples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuan Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gea Guerriero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Domergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Beine-Golovchuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Cocco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 14, pp.1143961. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fpls.2023.1143961⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04254525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tackling functional redundancy of Arabidopsis fatty acid elongase complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marguerite Batsale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Alonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Thoraval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Haslam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 14, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fpls.2023.1107333⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04254570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editorial of the special issue “Tailored lipids: From synthesis to specific biological functions”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Schaller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Domergue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochimie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 203, pp.1-2. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.biochi.2022.11.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03975141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The production of wax esters in transgenic plants: towards a sustainable source of bio-lubricants.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Domergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magdalena Miklaszewska</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 73 (9), pp.2817-2834. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/jxb/erac046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03828385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biosynthesis and Functions of Very-Long-Chain Fatty Acids in the Responses of Plants to Abiotic and Biotic Stresses</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Temperature Acclimation of the Picoalga Ostreococcus tauri Triggers Early Fatty-Acid Variations and Involves a Plastidial ω3-Desaturase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laetitia Fouillen</w:t>
+                <w:t xml:space="preserve">Charlotte Degraeve-Guilbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Mongrand</w:t>
+                <w:t xml:space="preserve">Nattiwong Pankasem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Joubès</w:t>
+                <w:t xml:space="preserve">Maurean Gueirrero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Lemoigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Domergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cells10061284⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2021.639330⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03366412v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03366449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature Acclimation of the Picoalga Ostreococcus tauri Triggers Early Fatty-Acid Variations and Involves a Plastidial ω3-Desaturase</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multi-Approach Analysis Reveals Local Adaptation in a Widespread Forest Tree of Reunion Island</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nattiwong Pankasem</w:t>
+                <w:t xml:space="preserve">Edith Garot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maurean Gueirrero</w:t>
+                <w:t xml:space="preserve">Stephane Dussert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Domergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Lemoigne</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Domergue</w:t>
+                <w:t xml:space="preserve">Thierry Joët</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Fock-Bastide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2021.639330⟩</w:t>
+              <w:t xml:space="preserve">Plant and Cell Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/pcp/pcaa160⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03366449v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03170229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-Approach Analysis Reveals Local Adaptation in a Widespread Forest Tree of Reunion Island</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Edith Garot</w:t>
+                <w:t xml:space="preserve">Biosynthesis and Functions of Very-Long-Chain Fatty Acids in the Responses of Plants to Abiotic and Biotic Stresses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marguerite Batsale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephane Dussert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Domergue</w:t>
+                <w:t xml:space="preserve">Delphine Bahammou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Joët</w:t>
+                <w:t xml:space="preserve">Laetitia Fouillen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Fock-Bastide</w:t>
+                <w:t xml:space="preserve">Sébastien Mongrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Joubès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant and Cell Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/pcp/pcaa160⟩</w:t>
+              <w:t xml:space="preserve">Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (6), pp.1284. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cells10061284⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03170229v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03366412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drought activates MYB41 orthologs and induces suberization of grapevine fine roots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Li Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Merlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre‐françois Bert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Domergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Direct</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 4 (11), pp.1-17. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/pld3.278⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03176193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drought-Responsive ZmFDL1/MYB94 Regulates Cuticle Biosynthesis and Cuticle-Dependent Leaf Permeability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulia Castorina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Domergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Chiara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimo Zilio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martina Persico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 184 (1), pp.266-282. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1104/pp.20.00322⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03004110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differential Activation of Partially Redundant Δ9 Stearoyl-ACP Desaturase Genes Is Critical for Omega-9 Monounsaturated Fatty Acid Biosynthesis During Seed Development in Arabidopsis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Kazaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Barthole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Domergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hasna Ettaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra To</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Plant cell</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 32 (11), pp.3613-3637. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1105/tpc.20.00554⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02996686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plastidic Δ6 Fatty-Acid Desaturases with Distinctive Substrate Specificity Regulate the Pool of C18-PUFAs in the Ancestral Picoalga Ostreococcus tauri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Degraeve-Guilbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Enrique Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Lemoigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nattiwong Pankansem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 184 (1), pp.82-96. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1104/pp.20.00281⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02973890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A stress-response-related inter-compartmental signalling pathway regulates embryonic cuticle integrity in Arabidopsis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Audrey Creff</w:t>
+                <w:t xml:space="preserve">Arabidopsis CER1-LIKE1 Functions in a Cuticular Very-Long-Chain Alkane-Forming Complex 1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lysiane Brocard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Joubès</w:t>
+                <w:t xml:space="preserve">Amélie Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludivine Taconnat</w:t>
+                <w:t xml:space="preserve">Paul Deslous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas M Doll</w:t>
+                <w:t xml:space="preserve">Julien Gronnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ashley Fournier-Goss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1007847⟩</w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 179 (2), pp.415-432. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1104/pp.18.01075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02155235v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02368049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deposition of a cutin apoplastic barrier separating seed maternal and zygotic tissues</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A stress-response-related inter-compartmental signalling pathway regulates embryonic cuticle integrity in Arabidopsis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jing Lu</w:t>
+                <w:t xml:space="preserve">Audrey Creff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wenjia Xu</w:t>
+                <w:t xml:space="preserve">Lysiane Brocard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Joubès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine de Vos</w:t>
+                <w:t xml:space="preserve">Ludivine Taconnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Péchoux</w:t>
+                <w:t xml:space="preserve">Nicolas M Doll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Plant Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 19, pp.1-20. </w:t>
+              <w:t xml:space="preserve">PLoS Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 15 (4), pp.e1007847. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12870-019-1877-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1007847⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02368066v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02155235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization and heterologous expression of three DGATs from oil palm (Elaeis guineensis) mesocarp in Saccharomyces cerevisiae</w:t>
+                <w:t xml:space="preserve">Deposition of a cutin apoplastic barrier separating seed maternal and zygotic tissues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yijun Yuan</w:t>
+                <w:t xml:space="preserve">Olivier Coen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Arondel</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jing Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenjia Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine de Vos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Péchoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biochi.2019.09.010⟩</w:t>
+              <w:t xml:space="preserve">BMC Plant Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19, pp.1-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12870-019-1877-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02368057v1</w:t>
+                <w:t xml:space="preserve">hal-02368066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arabidopsis CER1-LIKE1 Functions in a Cuticular Very-Long-Chain Alkane-Forming Complex 1</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characterization and heterologous expression of three DGATs from oil palm (Elaeis guineensis) mesocarp in Saccharomyces cerevisiae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ashley Fournier-Goss</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yijun Yuan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Arondel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Domergue</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1104/pp.18.01075⟩</w:t>
+              <w:t xml:space="preserve">Biochimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biochi.2019.09.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02368049v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02368057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wax synthase mhws2 from &amp;lt;em&amp;gt;marinobacter hydrocarbonoclasticus&amp;lt;/em&amp;gt;: substrate specificity and biotechnological potential for wax ester production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magdalena Miklaszewska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franziska Dittrich-Domergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoni Banas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Domergue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 102 (9), pp.4063-4074. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00253-018-8878-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02621041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The arabidopsis lipid transfer protein 2 (AtLTP2) is Involved in cuticle-cell wall interface integrity and in etiolated hypocotyl permeability</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Qualitative and quantitative study of the highly specialized lipid tissues of cetaceans using HR-MAS NMR and classical GC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clementine Pernot</w:t>
+                <w:t xml:space="preserve">Jean-Luc Jung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Martinez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Domergue</w:t>
+                <w:t xml:space="preserve">Gaëlle Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Payre</w:t>
+                <w:t xml:space="preserve">Eric Alfonsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Thoraval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Kervarec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2017.00263⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12 (7), pp.e0180597. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0180597⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01605930v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02967817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic Resonance Imaging Study of Adipose Tissues in the Head of a Common Dolphin ( Delphinus delphis ): Structure Identification and Influence of a Freezing-Thawing Cycle</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The arabidopsis lipid transfer protein 2 (AtLTP2) is Involved in cuticle-cell wall interface integrity and in etiolated hypocotyl permeability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Ognard</w:t>
+                <w:t xml:space="preserve">Adelaide Jacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Guintard</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Clementine Pernot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Domergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sami Hassani</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Payre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anatomia, Histologia, Embryologia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ahe.12258⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8, pp.1-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2017.00263⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02967835v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01605930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intracellular Distribution of Manganese by the Trans-Golgi Network Transporter NRAMP2 Is Critical for Photosynthesis and Cellular Redox Homeostasis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago Alejandro Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Cailliatte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Alcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leon Dirick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Domergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Plant cell</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 29 (12), pp.3068-3084. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1105/tpc.17.00578⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01695892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qualitative and quantitative study of the highly specialized lipid tissues of cetaceans using HR-MAS NMR and classical GC</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Magnetic Resonance Imaging Study of Adipose Tissues in the Head of a Common Dolphin ( Delphinus delphis ): Structure Identification and Influence of a Freezing-Thawing Cycle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëlle Simon</w:t>
+                <w:t xml:space="preserve">Marion Arribart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Alfonsi</w:t>
+                <w:t xml:space="preserve">Julien Ognard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Guintard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Thoraval</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nelly Kervarec</w:t>
+                <w:t xml:space="preserve">Frédéric Domergue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Hassani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0180597⟩</w:t>
+              <w:t xml:space="preserve">Anatomia, Histologia, Embryologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 46 (2), pp.204-212. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ahe.12258⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02967817v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02967835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Glycerol-3-Phosphate Acyltransferase GPAT6 from Tomato Plays a Central Role in Fruit Cutin Biosynthesis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Primary fatty alcohols are major components of suberized root tissues of arabidopsis in the form of Alkyl Hydroxycinnamates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Bres</w:t>
+                <w:t xml:space="preserve">Camille Delude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Fouillen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Mauxion</w:t>
+                <w:t xml:space="preserve">Palash Bhar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Wong Jun Tai</w:t>
+                <w:t xml:space="preserve">Marie-Josee Cardinal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laetitia B B Martin</w:t>
+                <w:t xml:space="preserve">Stephanie Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 171 (2), pp.894-913. </w:t>
+              <w:t xml:space="preserve">, 2016, 171 (3), pp.1934-1950. </w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1104/pp.16.00409⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1104/pp.16.00834⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02637507v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01602409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enrichment of hydroxylated C24-and C26-acyl-chain sphingolipids mediates PIN2 apical sorting at trans-Golgi network subdomains</w:t>
+                <w:t xml:space="preserve">An ethoxylated surfactant enhances the penetration of the sulfated laminarin through leaf cuticle and stomata, leading to increased induced resistance against grapevine downy mildew</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Wattelet-Boyer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lysiane Brocard</w:t>
+                <w:t xml:space="preserve">Franck Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kristoffer Jonsson</w:t>
+                <w:t xml:space="preserve">Yuko Krzyżaniak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Esnay</w:t>
+                <w:t xml:space="preserve">Christian Gauvrit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Joubes</w:t>
+                <w:t xml:space="preserve">Frank Jamois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Domergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 7, pp.1-15. </w:t>
+              <w:t xml:space="preserve">Physiologia Plantarum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 156 (3), pp.338-350. </w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/ncomms12788⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/ppl.12394⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01608825v1</w:t>
+                <w:t xml:space="preserve">hal-01217847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An ethoxylated surfactant enhances the penetration of the sulfated laminarin through leaf cuticle and stomata, leading to increased induced resistance against grapevine downy mildew</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Glycerol-3-Phosphate Acyltransferase GPAT6 from Tomato Plays a Central Role in Fruit Cutin Biosynthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuko Krzyżaniak</w:t>
+                <w:t xml:space="preserve">Johann Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Gauvrit</w:t>
+                <w:t xml:space="preserve">Cécile Bres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frank Jamois</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frederic Domergue</w:t>
+                <w:t xml:space="preserve">Jean-Philippe Mauxion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Wong Jun Tai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia B B Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiologia Plantarum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ppl.12394⟩</w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 171 (2), pp.894-913. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1104/pp.16.00409⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01217847v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02637507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Primary fatty alcohols are major components of suberized root tissues of arabidopsis in the form of Alkyl Hydroxycinnamates</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Enrichment of hydroxylated C24-and C26-acyl-chain sphingolipids mediates PIN2 apical sorting at trans-Golgi network subdomains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Palash Bhar</w:t>
+                <w:t xml:space="preserve">Valérie Wattelet-Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lysiane Brocard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Josee Cardinal</w:t>
+                <w:t xml:space="preserve">Kristoffer Jonsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephanie Pascal</w:t>
+                <w:t xml:space="preserve">Nicolas Esnay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Joubes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1104/pp.16.00834⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7, pp.1-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ncomms12788⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01602409v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01608825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ECERIFERUM2-LIKE Proteins Have Unique Biochemical and Physiological Functions in Very-Long-Chain Fatty Acid Elongation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tegan M Haslam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Haslam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Thoraval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Delude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 167, pp.682 - 692. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1104/pp.114.253195⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05190072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyses of tomato fruit brightness mutants uncover both cutin-deficient and cutin- abundant mutants and a new hypomorphic allele of GDSL lipase</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Daniel Just</w:t>
+                <w:t xml:space="preserve">The Bifunctional Protein TtFARAT from Tetrahymena thermophila Catalyzes the Formation of both Precursors Required to Initiate Ether Lipid Biosynthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franziska Dittrich-Domergue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Joubès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Garcia</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Mauxion</w:t>
+                <w:t xml:space="preserve">Patrick Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Lessire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sten Stymne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1104/pp.113.232645⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 289 (32), pp.21984 - 21994. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.m114.579318⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02638763v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05190085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Bifunctional Protein TtFARAT from Tetrahymena thermophila Catalyzes the Formation of both Precursors Required to Initiate Ether Lipid Biosynthesis</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">René Lessire</w:t>
+                <w:t xml:space="preserve">Analyses of tomato fruit brightness mutants uncover both cutin-deficient and cutin- abundant mutants and a new hypomorphic allele of GDSL lipase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sten Stymne</w:t>
+                <w:t xml:space="preserve">Daniel Just</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Mauxion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1074/jbc.m114.579318⟩</w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 164 (2), pp.888-906. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1104/pp.113.232645⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05190085v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02638763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil water stress affects both cuticular wax content and cuticle-related gene expression in young saplings of maritime pine (Pinus pinaster Ait)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lipid Composition of Multilamellar Bodies Secreted by Dictyostelium discoideum Reveals Their Amoebal Origin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline C. Lalanne</w:t>
+                <w:t xml:space="preserve">Valérie Paquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Lessire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Domergue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Fouillen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricio Ramos Campos</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Antoine Grosbois</w:t>
+                <w:t xml:space="preserve">Geneviève Filion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Plant Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1471-2229-13-95⟩</w:t>
+              <w:t xml:space="preserve">Eukaryotic Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 12 (10), pp.1326-1334. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/ec.00107-13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02648235v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05612580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suberin-Associated Fatty Alcohols in Arabidopsis: Distributions in Roots and Contributions to Seed Coat Barrier Properties</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Soil water stress affects both cuticular wax content and cuticle-related gene expression in young saplings of maritime pine (Pinus pinaster Ait)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire G. Le Provost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Domergue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sollapura J. Vishwanath</w:t>
+                <w:t xml:space="preserve">Céline C. Lalanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dylan K. Kosma</w:t>
+                <w:t xml:space="preserve">Patricio Ramos Campos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ian P. Pulsifer</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Pascal</w:t>
+                <w:t xml:space="preserve">Antoine Grosbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1104/pp.113.224410⟩</w:t>
+              <w:t xml:space="preserve">BMC Plant Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 13, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2229-13-95⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02650729v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02648235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Arabidopsis cer26 mutant, like the cer2 mutant, is specifically affected in the very long chain fatty acid elongation process</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Suberin-Associated Fatty Alcohols in Arabidopsis: Distributions in Roots and Contributions to Seed Coat Barrier Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sollapura J. Vishwanath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dylan K. Kosma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian P. Pulsifer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Scandola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Pascal</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Denis Vile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 73 (5), pp.733-746. </w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 163 (3), pp.1118 - 1132. </w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/tpj.12060⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1104/pp.113.224410⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02643891v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02650729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lipid Composition of Multilamellar Bodies Secreted by Dictyostelium discoideum Reveals Their Amoebal Origin</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Arabidopsis cer26 mutant, like the cer2 mutant, is specifically affected in the very long chain fatty acid elongation process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Paquet</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Fouillen</w:t>
+                <w:t xml:space="preserve">Maud Sorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geneviève Filion</w:t>
+                <w:t xml:space="preserve">Marjorie Pervent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Vile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eukaryotic Cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/ec.00107-13⟩</w:t>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 73 (5), pp.733-746. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/tpj.12060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05612580v1</w:t>
+                <w:t xml:space="preserve">hal-02643891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapid nanoscale quantitative analysis of plant sphingolipid long-chain bases by GC-MS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Cacas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Su Melser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Domergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Joubes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Bourdenx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 403 (9), pp.2745-2755. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00216-012-6060-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02651318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstitution of Plant Alkane Biosynthesis in Yeast Demonstrates That Arabidopsis ECERIFERUM1 and ECERIFERUM3 Are Core Components of a Very-Long-Chain Alkane Synthesis Complex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amelie Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Domergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reinhard Jetter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Renne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Plant cell</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 24 (7), pp.3106 - 3118. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1105/tpc.112.099796⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01003414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Overexpression of Arabidopsis ECERIFERUM1 promotes wax very-long-chain alkane biosynthesis and influences plant response to biotic and abiotic stresses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Bourdenx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amelie Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Domergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Leger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 156 (1), pp.29-45. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1104/pp.111.172320⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02651224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Overexpression of the epidermis-specific homeodomain-leucine zipper IV transcription factor OUTER CELL LAYER1 in maize identifies target genes involved in lipid metabolism and cuticle biosynthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Javelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Vernoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Depège-Fargeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine C. Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Oursel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 154 (1), pp.273-286. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1104/pp.109.150540⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02663026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Over-expression of the epidermis-specific HD-ZIP IV transcription factor OCL1 in maize identifies target genes involved in lipid metabolism and cuticle biosynthesis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Javelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Vernoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Depège-Fargeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Oursel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 154, pp.273-286</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00521644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three Arabidopsis Fatty Acyl-Coenzyme A Reductases, FAR1, FAR4, and FAR5, Generate Primary Fatty Alcohols Associated with Suberin Deposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Domergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sollapura J. Vishwanath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Joubès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jasmine Ono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer A Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 153 (4), pp.1539-1554. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1104/pp.110.158238⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05115342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A MYB transcription factor regulates very-long-chain fatty acid biosynthesis for activation of the hypersensitive cell death response in Arabidopsis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The very-long-chain hydroxy fatty acyl-CoA dehydratase PASTICCINO2 is essential and limiting for plant development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabienne Vailleau</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Joubès</w:t>
+                <w:t xml:space="preserve">Lien Bach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Otto Miersch</w:t>
+                <w:t xml:space="preserve">Louise V. Michaelson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Aslam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Bellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Gissot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1105/tpc.107.054858⟩</w:t>
+              <w:t xml:space="preserve">Plant Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 105 (38), pp.14727-14731. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.0805089105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01608640v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02664902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The VLCFA elongase gene family in Arabidopsis thaliana: phylogenetic analysis, 3D modelling and expression profiling.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Joubès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Raffaele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Bourdenx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanny Laroche-Traineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Molecular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 67 (5), pp.547-566. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11103-008-9339-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01607787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The very-long-chain hydroxy fatty acyl-CoA dehydratase PASTICCINO2 is essential and limiting for plant development</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Yannick Bellec</w:t>
+                <w:t xml:space="preserve">A MYB transcription factor regulates very-long-chain fatty acid biosynthesis for activation of the hypersensitive cell death response in Arabidopsis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Raffaele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Gissot</w:t>
+                <w:t xml:space="preserve">Fabienne Vailleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Leger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Joubès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otto Miersch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.0805089105⟩</w:t>
+              <w:t xml:space="preserve">The Plant cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 20 (3), pp.752-767. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1105/tpc.107.054858⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02664902v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01608640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A rapeseed F AE1 gene is linked to the E1 locus associated with variation in the content of erucic acid.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Barret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Delourme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Domergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rene Lessire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 96, pp.177-186</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02686319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6511,2456 +6532,2456 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lipid/protein interplay in membrane formation and remodeling during plant autophagy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId274" w:history="1">
+                <w:t xml:space="preserve">The phospholipases LCAT3 and LCAT4 are key players in the final stages of autophagy in Arabidopsis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Castets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Buridan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Enrique Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franziska Dittrich-Domergue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Lupette</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Inés Toboso Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Saclay Plant Sciences seminars</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2025, Versailles, France</w:t>
+              <w:t xml:space="preserve">Plant Proteolysis (GRS) Gordon Research Semina "Proteolysis During Plant Development and Stress Responses"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2025, Lucca, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05283108v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05279370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lipid/protein interplay in membrane formation and remodeling during plant autophagy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Castets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Lupette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Buridan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inés Toboso Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Chambaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Jacques Monod Conference Molecular basis for membrane remodelling and organisation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Roscoff, France</w:t>
+              <w:t xml:space="preserve">12th Scientific days on autophagy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05283163v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05283121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lipid/protein interplay in membrane formation and remodeling during plant autophagy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Castets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Lupette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Buridan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inés Toboso Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Chambaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th Scientific days on autophagy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2025, Nice, France</w:t>
+              <w:t xml:space="preserve">Jacques Monod Conference Molecular basis for membrane remodelling and organisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Roscoff, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05283121v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05283163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lipid/protein interplay in membrane remodeling during plant autophagy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId274" w:history="1">
+                <w:t xml:space="preserve">Lipid/protein interplay in membrane formation and remodeling during plant autophagy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Castets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Lupette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Buridan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Chambaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inés Toboso Moreno</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Victor Sánchez de Medina Hernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th GERLI International Lipid Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2025, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Saclay Plant Sciences seminars</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2025, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05283052v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05283108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cuticle deposition as key component of leaf development and adaptation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lipid/protein interplay in membrane remodeling during plant autophagy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Castets</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Lupette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Buridan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inés Toboso Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luca Piccinini</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Domergue</w:t>
+                <w:t xml:space="preserve">Victor Sánchez de Medina Hernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th European Symposium on Plant Lipids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Bonn, Germany</w:t>
+              <w:t xml:space="preserve">20th GERLI International Lipid Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05265111v1</w:t>
+                <w:t xml:space="preserve">hal-05283052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minimum leaf conductance variability during drought, towards a stable measurement protocol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santiago Trueba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Burlett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Forget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Santiago Trueba</w:t>
+                <w:t xml:space="preserve">Xavier P. Bouteiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. Xylem International Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2025, Sevilla, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05262824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering the singularity of autophagic membranes: key lipids in autophagy</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Clément Chambaud</w:t>
+                <w:t xml:space="preserve">Cuticle deposition as key component of leaf development and adaptation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Piccinini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Ramamonjy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Loaiza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Yatim</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marguerite Batsale</w:t>
+                <w:t xml:space="preserve">Hongjun Meng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Domergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 Gordon Research Seminar</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2025, Lucca, Italy</w:t>
+              <w:t xml:space="preserve">11th European Symposium on Plant Lipids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Bonn, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05279385v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05265111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The phospholipases LCAT3 and LCAT4 are key players in the final stages of autophagy in Arabidopsis</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId135" w:history="1">
+                <w:t xml:space="preserve">Deciphering the singularity of autophagic membranes: key lipids in autophagy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Lupette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Chambaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Yatim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franziska Dittrich-Domergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Josselin Lupette</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marguerite Batsale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Proteolysis (GRS) Gordon Research Semina "Proteolysis During Plant Development and Stress Responses"</w:t>
+              <w:t xml:space="preserve">2025 Gordon Research Seminar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2025, Lucca, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05279370v1</w:t>
+                <w:t xml:space="preserve">hal-05279385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Explosive seed launch requires ABCG32 for cuticle formation</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lipid/protein interplay in membrane formation and remodeling during plant autophagy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Castets</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Lupette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Buridan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inés Toboso Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Chambaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Symposium on Plant Apoplastic Diffusion Barriers (PADiBa 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Gérone, Spain</w:t>
+              <w:t xml:space="preserve">International Plant Proteostasis Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05265087v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05279334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LCAT3 and LCAT4: dual key players in the final stages of autophagy in Arabidopsis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Castets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Buridan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Enrique Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franziska Dittrich-Domergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Lupette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International Congress of the French Society of Plant Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05279307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highlighting the plant responses against multi-stresses: Focus on heat induced grape berries tolerance to Botrytis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ghislain Delestre</w:t>
+                <w:t xml:space="preserve">Explosive seed launch requires ABCG32 for cuticle formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erin Cullen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Domergue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mateusz Majda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Besse</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Angela Hay</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion plénière du réseau INRAe ENVIE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">6th International Symposium on Plant Apoplastic Diffusion Barriers (PADiBa 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Gérone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05282740v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05265087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Highlighting the plant responses against multi-stresses: Focus on heat induced grape berries tolerance to Botrytis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Chavonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Delestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xi Zhan</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Alexandra Besse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathleen Mirande-Ney</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Congress of the French Society of Plant Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Réunion plénière du réseau INRAe ENVIE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05282691v1</w:t>
+                <w:t xml:space="preserve">hal-05282740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lipid/protein interplay in membrane formation and remodeling during plant autophagy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Clément Chambaud</w:t>
+                <w:t xml:space="preserve">Highlighting the plant responses against multi-stresses: Focus on heat induced grape berries tolerance to Botrytis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Chavonet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Delestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xi Zhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathleen Mirande-Ney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Plant Proteostasis Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">14th International Congress of the French Society of Plant Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05279334v1</w:t>
+                <w:t xml:space="preserve">hal-05282691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Highlighting the plant responses against multi-stresses: Focus on heat induced grape berries tolerance to Botrytis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Chavonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Delestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xi Zhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathleen Mirande-Ney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion plénière du réseau INRAe ENVIE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Sete, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05282717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the functional redudancy of Arabidopsis KCS from the clade α</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marguerite Batsale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Le Ruyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Thoraval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Domergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th European Symposium on Plant Lipids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05261892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unravelling the contribution of lipids in plant autophagy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Valérie Gros</w:t>
+                <w:t xml:space="preserve">Elucidating the functional redundancy of Very Long Chain Fatty Acid Elongation enzymes in Arabidopsis thaliana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marguerite Batsale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Thoraval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Domergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Membrane Club</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Lyon, France</w:t>
+              <w:t xml:space="preserve">25th International Symposium on Plant Lipids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05273812v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05261996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elucidating the functional redundancy of Very Long Chain Fatty Acid Elongation enzymes in Arabidopsis thaliana</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Domergue</w:t>
+                <w:t xml:space="preserve">Unravelling the contribution of lipids in plant autophagy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Lupette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Chambaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Castets</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Yatim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th International Symposium on Plant Lipids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Plant Membrane Club</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05261996v1</w:t>
+                <w:t xml:space="preserve">hal-05273812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elucidating and exploiting the functional redundancy of Very Long Chain Fatty Acid Elongation enzymes in Arabidopsis thaliana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marguerite Batsale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Alonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Thoraval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Domergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th GERLI lipidomics meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05266562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The glycero-3-phosphate acyl transferase GPAT6-like from tomato plays a crucial role in fruit cutin biosynthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Mauxion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia B B Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Fich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PaDiBa 2015. International Symposium on Plant Apoplastic Diffusion Barriers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01608065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatty acid reductases involved in wax biosynthesis in Arabidopsis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Domergue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd European Sympasium on Plant Lipids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2007, York (Great Britain), United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00135715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8970,3060 +8991,3060 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional characterization of a plastidial cytochrome b5-fused Δ4-desaturase from Ostreococcus tauri in higher plants</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Clément Chambaud</w:t>
+                <w:t xml:space="preserve">Berry cuticular and secondary compounds changes following heat stress contribute to resistance against Botrytis cinerea in grapevine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Chavonet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathleen Mirande-Ney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Bernardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Guinand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Delestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESPL 2025 - 11th European Symposium on Plant Lipids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Bonn, Germany. , 2025</w:t>
+              <w:t xml:space="preserve">International Symposium on Plant Pathogenic Sclerotiniaceae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Thessalonique, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05265570v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05282756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coordination between endodermal barriers and arbuscular mycorrhizae for nutrient exchange</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Vétéa Jacot</w:t>
+                <w:t xml:space="preserve">Investigating herbicide targets in the very long-chain fatty acid biosynthetic pathway</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Joubès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Le Ruyet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marguerite Batsale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Thoraval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 7th International Molecular Mycorrhiza Meeting</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">11th European Symposium on Plant Lipids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Bonn, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05520705v1</w:t>
+                <w:t xml:space="preserve">hal-05261978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating herbicide targets in the very long-chain fatty acid biosynthetic pathway</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Didier Thoraval</w:t>
+                <w:t xml:space="preserve">Functional characterization of a plastidial cytochrome b5-fused Δ4-desaturase from Ostreococcus tauri in higher plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magdalena Miklaszewska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Enrique Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre van Delft</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Le Guédard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Chambaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th European Symposium on Plant Lipids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Bonn, Germany</w:t>
+              <w:t xml:space="preserve">ESPL 2025 - 11th European Symposium on Plant Lipids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Bonn, Germany. , 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05261978v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05265570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coordination between endodermal barriers and arbuscular mycorrhizae for nutrient exchange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Bunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enora Duffau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Laurens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vetea Jacot</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vétéa Jacot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">iMMM 2025 - 7th International Molecular Mycorrhiza Meeting</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId324" w:history="1">
+              <w:t xml:space="preserve">The 7th International Molecular Mycorrhiza Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Munchen, Germany, Germany. Zenodo, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5281/zenodo.17109501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05390314v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05520705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Berry cuticular and secondary compounds changes following heat stress contribute to resistance against Botrytis cinerea in grapevine</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ghislain Delestre</w:t>
+                <w:t xml:space="preserve">Coordination between endodermal barriers and arbuscular mycorrhizae for nutrient exchange</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Bunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enora Duffau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Laurens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vetea Jacot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Plant Pathogenic Sclerotiniaceae</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">iMMM 2025 - 7th International Molecular Mycorrhiza Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Munich, Germany. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zenodo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.17109501⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05282756v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05390314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the variability of cuticle compounds in different grapevine cultivars</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Laura Marolleau</w:t>
+                <w:t xml:space="preserve">Specific and differential inhibition of very-long-chain fatty acid elongases from &amp;lt;i&amp;gt;Arabidopsis thaliana&amp;lt;/i&amp;gt; by different herbicides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Le Ruyet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marguerite Batsale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Thoraval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhan Xi</w:t>
+                <w:t xml:space="preserve">Peter Luemmen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th GERLI International Lipidomics meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05262800v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05261969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the variability of cuticle compounds in different grapevine cultivars</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Erwan Chavonet</w:t>
+                <w:t xml:space="preserve">Functional characterization of a plastidial cytochrome b5-fused Δ4 desaturase from Ostreococcus tauri in higher plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magdalena Miklaszewska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Bernardo</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Zhan Xi</w:t>
+                <w:t xml:space="preserve">Rodrigo Enrique Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Degraeve-Guilbault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre van Delft</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Fouillen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Symposium on Plant Apoplastic Barriers (PADiBa)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Girone, Spain</w:t>
+              <w:t xml:space="preserve">19th GERLI International Lipidomics meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05262789v1</w:t>
+                <w:t xml:space="preserve">hal-05265564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating herbicide targets in the very long-chain fatty acid biosynthetic pathway</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Didier Thoraval</w:t>
+                <w:t xml:space="preserve">Exploring the variability of cuticle compounds in different grapevine cultivars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Chavonet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Bernardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Besse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter Luemmen</w:t>
+                <w:t xml:space="preserve">Laura Marolleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhan Xi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Symposium on Plant Apoplastic Diffusion Barriers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Girone, Spain. 101, pp.11903 - 11908, 2004</w:t>
+              <w:t xml:space="preserve">19th GERLI International Lipidomics meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05261958v1</w:t>
+                <w:t xml:space="preserve">hal-05262800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional characterization of a plastidial cytochrome b5-fused Δ4 desaturase from Ostreococcus tauri in higher plants</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Fouillen</w:t>
+                <w:t xml:space="preserve">Exploring the variability of cuticle compounds in different grapevine cultivars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Chavonet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Bernardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Besse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Marolleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhan Xi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th GERLI International Lipidomics meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Brest, France</w:t>
+              <w:t xml:space="preserve">6th International Symposium on Plant Apoplastic Barriers (PADiBa)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Girone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05265564v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05262789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Specific and differential inhibition of very-long-chain fatty acid elongases from &amp;lt;i&amp;gt;Arabidopsis thaliana&amp;lt;/i&amp;gt; by different herbicides</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Investigating herbicide targets in the very long-chain fatty acid biosynthetic pathway</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Le Ruyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marguerite Batsale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Thoraval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Luemmen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th GERLI International Lipidomics meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Brest, France</w:t>
+              <w:t xml:space="preserve">6th International Symposium on Plant Apoplastic Diffusion Barriers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Girone, Spain. 101, pp.11903 - 11908, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05261969v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05261958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FUNCTIONAL CHARACTERIZATION OF AN ATYPICAL PHOSPHOLIPASES FAMILY AT THE CROSSTALK BETWEEN LIPID METABOLISM AND AUTOPHAGY IN ARABIDOPSIS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Castets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Lupette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Chambaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franziska Dittrich-Domergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Enrique Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd Meeting of the European Network for Plant Endomembrane Research (ENPER 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Constance, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05115133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the variability of cuticular compounds in different grapevine cultivars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Chavonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Besse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Marolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhan Xi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Prévot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th European Symposium on Plant Lipids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05261919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of MdMYB68, a suberin master regulator in russeted apples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuan Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gea Guerriero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Domergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Beine-Golovchuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Coco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gordon Research Conference / Plant Lipids: Structure, Metabolism and Function</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2023, Galveston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05265101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Specific and differential inhibition of very-long-chain fatty acid elongases from &amp;lt;i&amp;gt;Arabidopsis thaliana&amp;lt;/i&amp;gt; by different herbicides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Le Ruyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marguerite Batsale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Thoraval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Luemmen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th European Symposium on Plant Lipids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05261868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Establishing the molecular signature of autophagic membranes to decrypt autophagosome formation in Arabidopsis thaliana</w:t>
+                <w:t xml:space="preserve">FUNCTIONAL CHARACTERIZATION OF A PROTEIN IN THE CROSSTALK BETWEEN LIPID METABOLISM AND AUTOPHAGY IN ARABIDOPSIS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Julie Castets</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Josselin Lupette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Chambaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Valérie Gros</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Enrique Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasin Dagdas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISPL 2022 - 25th International Symposium on Plant Lipids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Grenoble, France</w:t>
+              <w:t xml:space="preserve">International Symposium of Plant Lipid</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05273858v1</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05115106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FUNCTIONAL CHARACTERIZATION OF A PROTEIN IN THE CROSSTALK BETWEEN LIPID METABOLISM AND AUTOPHAGY IN ARABIDOPSIS</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Specific and differential inhibition of very-long-chain fatty acid elongases from Arabidopsis thaliana by different herbicides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rodrigo Enrique Gomez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yasin Dagdas</w:t>
+                <w:t xml:space="preserve">Claire Le Ruyet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marguerite Batsale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Thoraval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Domergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium of Plant Lipid</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Grenoble, France</w:t>
+              <w:t xml:space="preserve">25th International Symposium on Plant Lipids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05115106v1</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05261839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Specific and differential inhibition of very-long-chain fatty acid elongases from Arabidopsis thaliana by different herbicides</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Domergue</w:t>
+                <w:t xml:space="preserve">Establishing the molecular signature of autophagic membranes to decrypt autophagosome formation in Arabidopsis thaliana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Lupette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Chambaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Castets</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Yatim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th International Symposium on Plant Lipids</w:t>
+              <w:t xml:space="preserve">ISPL 2022 - 25th International Symposium on Plant Lipids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05261839v1</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05273858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FUNCTIONAL CHARACTERIZATION OF A PROTEIN IN THE CROSSTALK BETWEEN LIPID METABOLISM AND AUTOPHAGY IN ARABIDOPSIS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Castets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Lupette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Chambaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Enrique Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasin Dagdas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Groupe d'Etude et de Recherche sur les Lipides</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05115009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plant Metabolomics at Bordeaux Metabolome Facility, a member of MetaboHUB and PHENOME IA projects. Tools and Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Ballias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Bénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bernillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Berton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. journées scientifiques du Réseau Francophone de Métabolomique et Fluxomique RFMF 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Montpellier, France. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02743906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plant Metabolomics at Bordeaux Metabolome Facility, a member of MetaboHUB and PHENOME IA projects. Tools and Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Ballias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Bénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bernillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Berton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metabolomics 2016. 12. Annual Conference of the Metabolomics Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Dublin, Ireland. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02741696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The glycero-3-phosphate acyl transferase GPAT6-like from tomato plays a crucial role in fruit cutin biosynthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Mauxion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia B B Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Fich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Solanaceae conference (SOL 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Bordeaux, France. , 2015, SOL 2015 - Book of abstracts</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01605728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plant Metabolomics at Bordeaux Metabolome Facility, a member of MetaboHUB and PHENOME IA projects. Tools and Applications.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Moing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Ballias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Bénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bernillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. Journées scientifiques du RFMF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Lille, France. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02743630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plant Metabolomics at Bordeaux Metabolome Facility, a member of MetaboHUB IA project. Tools and Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Moing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Ballias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Bénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bernillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. Journées Scientifiques du Réseau Français de Métabolomique et Fluxomique RFMF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Lyon, France. 1 p., 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02799366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyses of tomato fruit brightness mutants uncover strong cutin-deficient mutants among which a new allele of GDSL lipase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann J. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Just</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie V. Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier D. Marion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">. International Symposium on Plant Apoplastic Diffusion Barriers: Biosynthesis and Functions. PADIBA meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Lausanne, Switzerland. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02804369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12033,159 +12054,159 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plant Surface Lipids and Epidermis Development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Delude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Moussu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Joubes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwyneth Ingram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Domergue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lipids in Plant and Algae Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 86, SPRINGER, pp.27, 2016, Subcellular Biochemistry, 978-3-319-25979-6; 978-3-319-25977-2. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-25979-6_12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02801667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12195,468 +12216,468 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unveiling the molecular identity of plant autophagic compartments: A proteo-lipidomic study in &amp;lt;i&amp;gt;Arabidopsis thaliana&amp;lt;/i&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Lupette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Chambaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Buridan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Josselin Lupette</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Julie Castets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Wattelet-Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05367204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A dual component system instructs membrane hydrolysis during the final stages of plant autophagy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Castets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Buridan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inés Toboso Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Víctor Sánchez de Medina Hernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Enrique Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId370" w:history="1">
-              <w:r>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05375770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cytokinin response regulator ARR16 regulates seed coat permeability in Arabidopsis natural accessions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naoto Sano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Domergue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helen North</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId372" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04176756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SPHINGOLIPIDS AND Δ8-SPHINGOLIPID DESATURASE FROM THE PICOALGA OSTREOCOCCUS TAURI AND INVOLVEMENT IN TEMPERATURE ACCLIMATION</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toshiki Ishikawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Domergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Amato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Corellou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04285259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId375"/>
+      <w:footerReference w:type="default" r:id="rId376"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -12724,51 +12745,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B66C4849"/>
+    <w:nsid w:val="2D08B8F6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12955,51 +12976,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/frederic-domergue" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0183-7000" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/183686691" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/314925157" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290179v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Chavonet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathleen Mirande-Ney" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bernardo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Guinand" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Delestre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.stress.2025.101051" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262006v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Castorina" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Domergue" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Consonni" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraf265" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263175v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Le Ruyet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pascal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerlinde Usunow" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre van Delft" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Thoraval" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2025.07.007" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262002v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Miklaszewska" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Enrique Gomez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Le Gu&#233;dard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Chambaud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2025.08.019" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746978v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshiki Ishikawa" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Amato" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Corellou" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pcae007" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673335v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Jouhet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliana Alves" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Boutt&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Darnet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plipres.2024.101290" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746999v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marita Anggarani" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Ying Lin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shao-An Fang" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hshin-Ping Wu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi-Chih Wu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-024-04352-y" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254525v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Xu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gea Guerriero" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Domergue" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Beine-Golovchuk" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Cocco" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2023.1143961" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254570v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Batsale" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Alonso" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Haslam" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2023.1107333" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975141v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Schaller" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2022.11.008" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828385v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Miklaszewska" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erac046" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366412v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bahammou" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Fouillen" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mongrand" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Joub&#232;s" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells10061284" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366449v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Degraeve-Guilbault" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nattiwong Pankasem" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurean Gueirrero" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lemoigne" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2021.639330" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03170229v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Garot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Dussert" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Jo&#235;t" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fock-Bastide" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pcaa160" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03176193v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Zhang" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Merlin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;fran&#231;ois Bert" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pld3.278" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004110v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Chiara" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Zilio" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Persico" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.20.00322" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996686v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Kazaz" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Barthole" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasna Ettaki" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra To" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.20.00554" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973890v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nattiwong Pankansem" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Morin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.20.00281" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02155235v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Creff" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lysiane Brocard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Taconnat" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas M Doll" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1007847" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368066v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coen" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Lu" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjia Xu" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine de Vos" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine P&#233;choux" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-019-1877-9" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368057v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yijun Yuan" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Arondel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2019.09.010" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368049v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bernard" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Deslous" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gronnier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashley Fournier-Goss" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.18.01075" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621041v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska Dittrich-Domergue" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoni Banas" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-018-8878-8" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605930v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelaide Jacq" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clementine Pernot" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Martinez" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Payre" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2017.00263" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967835v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Arribart" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ognard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Guintard" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Hassani" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ahe.12258" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695892v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Alejandro Martinez" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Cailliatte" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Alcon" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon Dirick" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.17.00578" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967817v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Jung" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Simon" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Alfonsi" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Kervarec" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0180597" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637507v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Petit" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bres" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Mauxion" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Wong Jun Tai" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia B B Martin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.16.00409" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608825v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Wattelet-Boyer" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristoffer Jonsson" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Esnay" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Joubes" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms12788" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01217847v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Paris" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuko Krzy&#380;aniak" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gauvrit" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Jamois" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.12394" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7RZWQNV7-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602409v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Delude" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Palash Bhar" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Josee Cardinal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Pascal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.16.00834" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190072v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tegan M Haslam" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.114.253195" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638763v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Just" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Garcia" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.113.232645" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190085v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Moreau" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Lessire" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sten Stymne" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.m114.579318" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648235v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire G. Le Provost" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line C. Lalanne" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricio Ramos Campos" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Grosbois" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-13-95" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650729v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sollapura J. Vishwanath" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan K. Kosma" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian P. Pulsifer" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Scandola" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.113.224410" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643891v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Sorel" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Pervent" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Vile" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.12060" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05612580v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Paquet" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Filion" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/ec.00107-13" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651318v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Cacas" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Su Melser" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Joubes" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Bourdenx" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-012-6060-1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FMPVVV7S-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003414v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Bernard" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhard Jetter" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Renne" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.112.099796" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651224v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Leger" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.111.172320" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663026v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Javelle" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Vernoud" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dep&#232;ge-Fargeix" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine C. Arnould" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Oursel" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.109.150540" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521644v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Javelle" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Arnould" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Oursel" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115342v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmine Ono" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer A Lee" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.110.158238" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608640v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Raffaele" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Vailleau" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otto Miersch" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.107.054858" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607787v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Garcia" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanny Laroche-Traineau" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11103-008-9339-z" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/328BFB3D172DE55FBB1B87ED1AC6AB1F45E2ABA1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664902v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lien Bach" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise V. Michaelson" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Aslam" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Bellec" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Gissot" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0805089105" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686319v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Barret" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Delourme" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Renard" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene Lessire" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283108v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Castets" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Lupette" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Buridan" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Chambaud" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#233;s Toboso Moreno" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283163v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283121v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283052v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor S&#225;nchez de Medina Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265111v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Piccinini" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ramamonjy" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Loaiza" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongjun Meng" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262824v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Trueba" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Burlett" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Forget" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier P. Bouteiller" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cochard" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279385v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Yatim" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279370v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265087v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erin Cullen" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateusz Majda" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Hay" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279307v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282740v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Besse" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282691v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi Zhan" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279334v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282717v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261892v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273812v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gros" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261996v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266562v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608065v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fich" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135715v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265570v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Le Gu&#233;dard" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520705v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Bunel" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Nicolas" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Duffau" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Laurens" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;t&#233;a Jacot" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.17109501" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261978v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390314v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vetea Jacot" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.genetik.bio.lmu.de/immm-2025" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282756v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262800v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Marolleau" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhan Xi" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262789v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261958v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Luemmen" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265564v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261969v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115133v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261919v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pr&#233;vot" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265101v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Coco" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261868v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273858v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115106v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasin Dagdas" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261839v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115009v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743906v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Deborde" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Ballias" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille B&#233;nard" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bernillon" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Berton" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741696v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605728v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743630v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Moing" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799366v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804369v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann J. Petit" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie V. Garcia" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier D. Marion" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801667v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Moussu" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwyneth Ingram" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-25979-6_12" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05367204v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05375770v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor S&#225;nchez de Medina Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176756v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoto Sano" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen North" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285259v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/frederic-domergue" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0183-7000" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/183686691" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/314925157" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=JSbV7Z8AAAAJ" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262002v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Miklaszewska" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Enrique Gomez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre van Delft" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Le Gu&#233;dard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Chambaud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2025.08.019" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290179v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Chavonet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathleen Mirande-Ney" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bernardo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Guinand" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Delestre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.stress.2025.101051" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262006v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Castorina" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Domergue" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Consonni" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraf265" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263175v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Le Ruyet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pascal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerlinde Usunow" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Thoraval" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2025.07.007" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673335v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Jouhet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliana Alves" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Boutt&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Darnet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plipres.2024.101290" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746978v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshiki Ishikawa" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Amato" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Corellou" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pcae007" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746999v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marita Anggarani" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Ying Lin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shao-An Fang" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hshin-Ping Wu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi-Chih Wu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-024-04352-y" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254525v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Xu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gea Guerriero" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Domergue" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Beine-Golovchuk" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Cocco" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2023.1143961" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254570v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Batsale" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Alonso" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Haslam" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2023.1107333" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975141v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Schaller" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2022.11.008" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828385v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Miklaszewska" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erac046" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366449v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Degraeve-Guilbault" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nattiwong Pankasem" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurean Gueirrero" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lemoigne" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2021.639330" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03170229v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Garot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Dussert" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Jo&#235;t" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fock-Bastide" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pcaa160" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366412v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bahammou" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Fouillen" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mongrand" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Joub&#232;s" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells10061284" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03176193v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Zhang" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Merlin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;fran&#231;ois Bert" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pld3.278" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004110v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Chiara" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Zilio" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Persico" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.20.00322" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996686v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Kazaz" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Barthole" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasna Ettaki" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra To" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.20.00554" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973890v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nattiwong Pankansem" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Morin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.20.00281" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368049v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bernard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Deslous" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gronnier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashley Fournier-Goss" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.18.01075" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02155235v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Creff" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lysiane Brocard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Taconnat" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas M Doll" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1007847" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368066v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coen" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Lu" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjia Xu" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine de Vos" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine P&#233;choux" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-019-1877-9" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368057v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yijun Yuan" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Arondel" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2019.09.010" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621041v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska Dittrich-Domergue" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoni Banas" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-018-8878-8" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967817v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Jung" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Simon" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Alfonsi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Kervarec" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0180597" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605930v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelaide Jacq" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clementine Pernot" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Martinez" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Payre" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2017.00263" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695892v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Alejandro Martinez" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Cailliatte" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Alcon" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon Dirick" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.17.00578" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967835v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Arribart" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ognard" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Guintard" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Hassani" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ahe.12258" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602409v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Delude" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Palash Bhar" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Josee Cardinal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Pascal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.16.00834" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01217847v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Paris" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuko Krzy&#380;aniak" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gauvrit" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Jamois" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.12394" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7RZWQNV7-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637507v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Petit" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bres" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Mauxion" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Wong Jun Tai" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia B B Martin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.16.00409" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608825v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Wattelet-Boyer" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristoffer Jonsson" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Esnay" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Joubes" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms12788" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190072v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tegan M Haslam" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.114.253195" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190085v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Moreau" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Lessire" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sten Stymne" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.m114.579318" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638763v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Just" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Garcia" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.113.232645" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05612580v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Paquet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Filion" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/ec.00107-13" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648235v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire G. Le Provost" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line C. Lalanne" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricio Ramos Campos" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Grosbois" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-13-95" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650729v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sollapura J. Vishwanath" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan K. Kosma" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian P. Pulsifer" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Scandola" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.113.224410" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643891v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Sorel" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Pervent" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Vile" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.12060" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651318v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Cacas" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Su Melser" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Joubes" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Bourdenx" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-012-6060-1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FMPVVV7S-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003414v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Bernard" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhard Jetter" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Renne" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.112.099796" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651224v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Leger" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.111.172320" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663026v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Javelle" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Vernoud" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dep&#232;ge-Fargeix" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine C. Arnould" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Oursel" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.109.150540" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521644v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Javelle" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Arnould" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Oursel" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115342v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmine Ono" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer A Lee" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.110.158238" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664902v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lien Bach" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise V. Michaelson" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Aslam" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Bellec" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Gissot" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0805089105" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607787v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Raffaele" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Garcia" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanny Laroche-Traineau" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11103-008-9339-z" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/328BFB3D172DE55FBB1B87ED1AC6AB1F45E2ABA1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608640v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Vailleau" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otto Miersch" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.107.054858" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686319v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Barret" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Delourme" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Renard" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene Lessire" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279370v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Castets" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Buridan" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Lupette" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283121v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#233;s Toboso Moreno" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Chambaud" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283163v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283108v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283052v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor S&#225;nchez de Medina Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262824v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Trueba" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Burlett" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Forget" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier P. Bouteiller" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cochard" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265111v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Piccinini" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ramamonjy" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Loaiza" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongjun Meng" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279385v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Yatim" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279334v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279307v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265087v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erin Cullen" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateusz Majda" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Hay" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282740v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Besse" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282691v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi Zhan" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282717v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261892v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261996v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273812v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gros" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266562v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608065v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fich" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135715v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282756v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261978v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265570v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Le Gu&#233;dard" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520705v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Bunel" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Nicolas" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Duffau" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Laurens" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;t&#233;a Jacot" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.17109501" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390314v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vetea Jacot" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.genetik.bio.lmu.de/immm-2025" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261969v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Luemmen" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265564v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262800v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Marolleau" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhan Xi" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262789v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261958v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115133v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261919v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pr&#233;vot" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265101v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Coco" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261868v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115106v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasin Dagdas" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261839v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273858v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115009v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743906v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Deborde" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Ballias" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille B&#233;nard" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bernillon" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Berton" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741696v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605728v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743630v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Moing" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799366v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804369v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann J. Petit" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie V. Garcia" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier D. Marion" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801667v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Moussu" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwyneth Ingram" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-25979-6_12" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05367204v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05375770v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor S&#225;nchez de Medina Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176756v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoto Sano" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen North" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285259v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>