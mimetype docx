--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -739,299 +739,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03360535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How much energetic trade‐offs limit selection? Insights from livestock and related laboratory model species</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Review: Genetic selection of high-yielding dairy cattle toward sustainable farming systems in a rapidly changing world</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.F. Brito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bédère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Douhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean‐michel Gaillard</w:t>
+                <w:t xml:space="preserve">H.R. Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Arnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolutionary Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/eva.13320⟩</w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 15 (1), pp.100292. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.animal.2021.100292⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03483243v1</w:t>
+                <w:t xml:space="preserve">hal-03292029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Review: Genetic selection of high-yielding dairy cattle toward sustainable farming systems in a rapidly changing world</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L.F. Brito</w:t>
+                <w:t xml:space="preserve">How much energetic trade‐offs limit selection? Insights from livestock and related laboratory model species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Douhard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Douhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Bédère</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Douhard</w:t>
+                <w:t xml:space="preserve">Hélène Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H.R. Oliveira</w:t>
+                <w:t xml:space="preserve">Philippe Monget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Arnal</w:t>
+                <w:t xml:space="preserve">Jean‐michel Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 15 (1), pp.100292. </w:t>
+              <w:t xml:space="preserve">Evolutionary Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 14 (12), pp.2726-2749. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.animal.2021.100292⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/eva.13320⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03292029v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03483243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does body growth impair immune function in a large herbivore?</w:t>
               </w:r>
@@ -2172,51 +2172,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04934763v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Douhard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Moreno-Romieux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Doeschl-Wilson" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12862-024-02340-0" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685562v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Douhard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Ronget" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/rep-23-0049" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04741527v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Matthey" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Marcon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Coffre-Thomain" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Estivalet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpara.2024.09.004" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03739240v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea B. Doeschl-Wilson" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Corbishley" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam D. Hayward" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.13442" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03360535v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ducos" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davi Savietto" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Sautier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Fillon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2021.34.2.4773" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03483243v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gilbert" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Monget" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;michel Gaillard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.13320" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03292029v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.F. Brito" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B&#233;d&#232;re" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.R. Oliveira" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Arnal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2021.100292" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390013v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Cheynel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gilot-Fromont" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Rey" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois D&#233;bias" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-018-4310-4" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391690v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lema&#238;tre Lema&#238;tre" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bourgoin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.12833" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049674v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Gaillard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pellerin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jacob" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lema&#238;tre" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.04421" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595317v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy M. Rauw" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N.C. Friggens" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12983-016-0164-y" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482831v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. B. Jopson" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. R. Amer" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731116001002" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173658v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Tichit" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Amer" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2014-7852" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001062v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph-Alexandre J.-A. Tessier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Martin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel M. Tichit" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2012-6374" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00986412v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013AGPT0064" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04934763v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Douhard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Moreno-Romieux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Doeschl-Wilson" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12862-024-02340-0" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685562v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Douhard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Ronget" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/rep-23-0049" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04741527v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Matthey" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Marcon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Coffre-Thomain" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Estivalet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpara.2024.09.004" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03739240v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea B. Doeschl-Wilson" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Corbishley" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam D. Hayward" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.13442" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03360535v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ducos" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davi Savietto" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Sautier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Fillon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2021.34.2.4773" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03292029v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.F. Brito" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B&#233;d&#232;re" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.R. Oliveira" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Arnal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2021.100292" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03483243v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gilbert" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Monget" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;michel Gaillard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.13320" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390013v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Cheynel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gilot-Fromont" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Rey" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois D&#233;bias" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-018-4310-4" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391690v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lema&#238;tre Lema&#238;tre" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bourgoin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.12833" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049674v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Gaillard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pellerin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jacob" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lema&#238;tre" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.04421" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595317v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy M. Rauw" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N.C. Friggens" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12983-016-0164-y" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482831v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. B. Jopson" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. R. Amer" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731116001002" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173658v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Tichit" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Amer" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2014-7852" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001062v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph-Alexandre J.-A. Tessier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Martin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel M. Tichit" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2012-6374" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00986412v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013AGPT0064" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>