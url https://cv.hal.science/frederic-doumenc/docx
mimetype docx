--- v0 (2026-03-16)
+++ v1 (2026-05-07)
@@ -1531,287 +1531,287 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02478838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rheology of cave sediments: application to vermiculation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Climatology in shallow caves with negligible ventilation: Heat and mass transfer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrice Guerrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Doumenc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Mergui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Jeannin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Doumenc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rheologica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00397-019-01167-7⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 146, pp.106066. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2019.106066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02337294v1</w:t>
+                <w:t xml:space="preserve">hal-02289214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climatology in shallow caves with negligible ventilation: Heat and mass transfer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rheology of cave sediments: application to vermiculation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Freydier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrice Guerrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Jeannin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Doumenc</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Yves Jeannin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 146, pp.106066. </w:t>
+              <w:t xml:space="preserve">Rheologica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 58 (10), pp.675-685. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2019.106066⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00397-019-01167-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02289214v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02337294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thin wedge evaporation/condensation controlled by the vapor dynamics in the atmosphere</w:t>
               </w:r>
@@ -3446,499 +3446,499 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04387161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of transient Rayleigh-Bénard-Marangoni convection induced by evaporation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Drying of a Solution in a Meniscus: A Model Coupling the Liquid and the Gas Phases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Doumenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Guerrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2009.10.029⟩</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 26 (17), pp.13959-13967. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/la1018373⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00691272v1</w:t>
+                <w:t xml:space="preserve">hal-04486250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drying of a Solution in a Meniscus: A Model Coupling the Liquid and the Gas Phases</w:t>
+                <w:t xml:space="preserve">Transient Rayleigh-Bénard-Marangoni Convection due to Evaporation : a Linear Non-normal Stability Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Doumenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">B. Guerrier</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Boeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Guerrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 26 (17), pp.13959-13967. </w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 648, pp.521-539. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/la1018373⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S0022112009993417⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04486250v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04596105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transient Rayleigh-Bénard-Marangoni Convection due to Evaporation : a Linear Non-normal Stability Analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stick−Slip Patterning at Low Capillary Numbers for an Evaporating Colloidal Suspension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Bodiguel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Doumenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Guerrier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maurice Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 648, pp.521-539. </w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 26 (13), pp.10758-10763. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S0022112009993417⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/la100547j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04596105v1</w:t>
+                <w:t xml:space="preserve">hal-04673977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stick−Slip Patterning at Low Capillary Numbers for an Evaporating Colloidal Suspension</w:t>
+                <w:t xml:space="preserve">Simulation of transient Rayleigh-Bénard-Marangoni convection induced by evaporation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugues Bodiguel</w:t>
+                <w:t xml:space="preserve">O. Touazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Chénier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Doumenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Guerrier</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Guerrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 26 (13), pp.10758-10763. </w:t>
+              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 53 (4), pp.656--664. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/la100547j⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2009.10.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04673977v1</w:t>
+                <w:t xml:space="preserve">hal-00691272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drying of colloidal suspensions and polymer solutions near the contact line: deposit thickness at low capillary number</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guangyin Jing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Bodiguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Doumenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4024,51 +4024,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physical aging of glassy PMMA/toluene films: Influence of drying/swelling history</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Doumenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Bodiguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Guerrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4128,51 +4128,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental characterization of buoyancy- and surface tension-driven convection during the drying of a polymer solution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Bodiguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Doumenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4881,51 +4881,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CAD489AB"/>
+    <w:nsid w:val="7962D3F0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5112,51 +5112,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/frederic-doumenc" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6232-2289" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/113507453" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/I-3193-2013" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934720v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Sedaghatkish" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Pastore" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Doumenc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Jeannin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Luetscher" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2025.109757" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717704v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-18-4531-2024" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536813v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Weber" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5038/1827-806X.53.1.2497" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592106v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;yves Jeannin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024JF007646" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172286v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Qaddah" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Soucasse" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mergui" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Riviere" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2023.108556" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606905v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2022.107524" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672499v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Martin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/ac5cdc" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146061v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Salmon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.6.034501" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352805v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Qaddah" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Mergui" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Rivi&#232;re" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Soufiani" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2116/1/012027" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010557v3" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Freydier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Weber" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Guerrier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5038/1827-806X.50.3.2390" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02478838v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.5.024201" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02337294v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Guerrier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00397-019-01167-7" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289214v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Roux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2019.106066" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01973904v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jane&#269;ek" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. S. Nikolayev" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2018-11758-8" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653576v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PHYSREVE.96.032612" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653411v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Loussert" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim Nikolayev" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.7b03297" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01416346v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Salmon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.6b02282" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01284763v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohar Dey" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2016-16019-4" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009671v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stergios Yiantsios" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Serpetsi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2015.06.015" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01200611v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Jane&#269;ek" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Doumenc" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Guerrier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2015.08.062" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372373v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ching Hsueh" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Luc&#237;a Moraila Mart&#237;nez" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Rodr&#237;guez-Valverde" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2012.07.006" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820080v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ch&#233;nier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Trouette" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Boeck" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delcarte" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2013.03.070" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372301v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2013-01777-3" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372323v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2013-01780-8" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372261v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Guerrier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/103/14001" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030206v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alonso de Mezquia" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mounir Bou-Ali" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/je200777d" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711759v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4733439" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387161v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2011-01470-7" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691272v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Touazi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2009.10.029" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486250v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la1018373" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596105v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Rossi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112009993417" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673977v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Bodiguel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la100547j" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674800v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangyin Jing" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sultan" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la9027223" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684504v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2008-10345-0" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681630v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Toussaint" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Allain" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2008.02.006" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714915v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17415970600838889" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704324v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Allain" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2005.02.098" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698714v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/je049541k" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697391v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Dubreuil" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma0216573" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690589v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diethelm Johannsmann" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0032-3861(02)00744-9" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/frederic-doumenc" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6232-2289" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/113507453" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/I-3193-2013" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934720v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Sedaghatkish" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Pastore" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Doumenc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Jeannin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Luetscher" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2025.109757" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717704v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-18-4531-2024" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536813v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Weber" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5038/1827-806X.53.1.2497" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592106v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;yves Jeannin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024JF007646" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172286v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Qaddah" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Soucasse" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mergui" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Riviere" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2023.108556" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606905v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2022.107524" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672499v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Martin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/ac5cdc" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146061v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Salmon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.6.034501" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352805v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Qaddah" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Mergui" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Rivi&#232;re" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Soufiani" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2116/1/012027" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010557v3" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Freydier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Weber" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Guerrier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5038/1827-806X.50.3.2390" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02478838v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.5.024201" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289214v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Guerrier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Roux" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2019.106066" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02337294v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00397-019-01167-7" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01973904v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jane&#269;ek" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. S. Nikolayev" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2018-11758-8" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653576v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PHYSREVE.96.032612" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653411v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Loussert" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim Nikolayev" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.7b03297" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01416346v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Salmon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.6b02282" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01284763v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohar Dey" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2016-16019-4" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009671v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stergios Yiantsios" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Serpetsi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2015.06.015" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01200611v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Jane&#269;ek" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Doumenc" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Guerrier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2015.08.062" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372373v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ching Hsueh" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Luc&#237;a Moraila Mart&#237;nez" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Rodr&#237;guez-Valverde" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2012.07.006" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820080v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ch&#233;nier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Trouette" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Boeck" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delcarte" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2013.03.070" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372301v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2013-01777-3" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372323v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2013-01780-8" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372261v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Guerrier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/103/14001" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030206v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alonso de Mezquia" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mounir Bou-Ali" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/je200777d" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711759v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4733439" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387161v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2011-01470-7" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486250v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la1018373" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596105v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Rossi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112009993417" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673977v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Bodiguel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la100547j" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691272v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Touazi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2009.10.029" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674800v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangyin Jing" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sultan" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la9027223" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684504v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2008-10345-0" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681630v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Toussaint" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Allain" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2008.02.006" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714915v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17415970600838889" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704324v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Allain" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2005.02.098" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698714v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/je049541k" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697391v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Dubreuil" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma0216573" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690589v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diethelm Johannsmann" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0032-3861(02)00744-9" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>