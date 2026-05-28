--- v1 (2026-05-07)
+++ v2 (2026-05-28)
@@ -332,274 +332,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04934720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the effect of free convection on permafrost melting rates in frozen rock clefts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amir Sedaghatkish</w:t>
+                <w:t xml:space="preserve">Dispersion of artificial tracers in ventilated caves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Pastore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Doumenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Jeannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Luetscher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Cryosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/tc-18-4531-2024⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Speleology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 53 (1), pp.51-62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5038/1827-806X.53.1.2497⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04717704v1</w:t>
+                <w:t xml:space="preserve">hal-04536813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dispersion of artificial tracers in ventilated caves</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Weber</w:t>
+                <w:t xml:space="preserve">Modelling the effect of free convection on permafrost melting rates in frozen rock clefts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amir Sedaghatkish</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Doumenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Jeannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Luetscher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Speleology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 53 (1), pp.51-62. </w:t>
+              <w:t xml:space="preserve">The Cryosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 18, pp.4531-4546. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5038/1827-806X.53.1.2497⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/tc-18-4531-2024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04536813v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04717704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling Heat Transfer for Assessing the Convection Length in Ventilated Caves</w:t>
               </w:r>
@@ -1068,429 +1068,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03672499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of solutal free convection on interdiffusion in a horizontal microfluidic channel</w:t>
+                <w:t xml:space="preserve">Heat transfer in shallow caves: influence of turbulent convection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptiste Salmon</w:t>
+                <w:t xml:space="preserve">B Qaddah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Soucasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Mergui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Soufiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.6.034501⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2116, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/2116/1/012027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03146061v1</w:t>
+                <w:t xml:space="preserve">hal-04352805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heat transfer in shallow caves: influence of turbulent convection</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vermiculations in painted caves: new inputs from laboratory experiments and field observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Soufiani</w:t>
+                <w:t xml:space="preserve">Perrine Freydier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Jeannin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Guerrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/2116/1/012027⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Speleology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5038/1827-806X.50.3.2390⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04352805v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03010557v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vermiculations in painted caves: new inputs from laboratory experiments and field observations</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Role of solutal free convection on interdiffusion in a horizontal microfluidic channel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béatrice Guerrier</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Baptiste Salmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Soucasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Doumenc</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Speleology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, </w:t>
+              <w:t xml:space="preserve">Physical Review Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 6 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5038/1827-806X.50.3.2390⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.6.034501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03010557v3</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03146061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Buoyancy-driven dispersion in confined drying of liquid binary mixtures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Salmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Doumenc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1667,51 +1667,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rheology of cave sediments: application to vermiculation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Freydier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1901,51 +1901,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Humidity-insensitive water evaporation from molecular complex fluids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Salmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Doumenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2031,51 +2031,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Loussert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Doumenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Salmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vadim Nikolayev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2265,51 +2265,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohar Dey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Doumenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Guerrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 39 (2), pp.19. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2382,51 +2382,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefania Serpetsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Doumenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Guerrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 89, pp.1083-1094. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2571,334 +2571,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01200611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-assembly in drying complex fluid at low capillary number</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Free convection in drying binary mixtures: solutal versus thermal instabilities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Doumenc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ching Hsueh</w:t>
+                <w:t xml:space="preserve">Eric Chénier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carmen Lucía Moraila Martínez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Doumenc</w:t>
+                <w:t xml:space="preserve">Benoît Trouette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miguel Rodríguez-Valverde</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">T. Boeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Delcarte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering and Processing: Process Intensification</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cep.2012.07.006⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 63, pp.336-350. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2013.03.070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04372373v1</w:t>
+                <w:t xml:space="preserve">hal-00820080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Free convection in drying binary mixtures: solutal versus thermal instabilities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Self-assembly in drying complex fluid at low capillary number</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ching Hsueh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Lucía Moraila Martínez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Doumenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Delcarte</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Miguel Rodríguez-Valverde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Guerrier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 63, pp.336-350. </w:t>
+              <w:t xml:space="preserve">Chemical Engineering and Processing: Process Intensification</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 68, pp.64-68. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2013.03.070⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cep.2012.07.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00820080v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04372373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical simulation of an evaporative meniscus on a moving substrate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Doumenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Guerrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The European Physical Journal. Special Topics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 219 (1), pp.25-31. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2932,77 +2932,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical simulation of complex fluid drying in a Hele-Shaw cell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ching Hsueh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Doumenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Guerrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The European Physical Journal. Special Topics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 219 (1), pp.51-57. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3231,90 +3231,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transient Rayleigh-Bénard-Marangoni solutal convection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Trouette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Chénier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Doumenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Delcarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Guerrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3556,64 +3556,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transient Rayleigh-Bénard-Marangoni Convection due to Evaporation : a Linear Non-normal Stability Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Doumenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Boeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Guerrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3686,51 +3686,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Bodiguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Doumenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Guerrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langmuir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 26 (13), pp.10758-10763. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3777,51 +3777,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation of transient Rayleigh-Bénard-Marangoni convection induced by evaporation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Touazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Chénier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Doumenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3933,51 +3933,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Doumenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Sultan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Guerrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langmuir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 26 (4), pp.2288-2293. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4037,51 +4037,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Doumenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Bodiguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Guerrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 27 (1), pp.3-11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4154,51 +4154,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Bodiguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Doumenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Guerrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Allain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4330,235 +4330,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04714915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling between mass diffusion and film temperature evolution in gravimetric experiments</w:t>
+                <w:t xml:space="preserve">Mutual Diffusion Coefficient and Vapor−Liquid Equilibrium Data for the System Polyisobutylene + Toluene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Doumenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">C. Allain</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Guerrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Allain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.polymer.2005.02.098⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chemical and Engineering Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 50 (3), pp.983-988. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/je049541k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04704324v1</w:t>
+                <w:t xml:space="preserve">hal-04698714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mutual Diffusion Coefficient and Vapor−Liquid Equilibrium Data for the System Polyisobutylene + Toluene</w:t>
+                <w:t xml:space="preserve">Coupling between mass diffusion and film temperature evolution in gravimetric experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Doumenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Catherine Allain</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Guerrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Allain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical and Engineering Data</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 50 (3), pp.983-988. </w:t>
+              <w:t xml:space="preserve">Polymer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 46 (11), pp.3708-3719. </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/je049541k⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.polymer.2005.02.098⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04698714v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04704324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mutual Diffusion in PMMA/PnBMA Copolymer Films: Influence of the Solvent-Induced Glass Transition</w:t>
               </w:r>
@@ -4570,51 +4570,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Doumenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Guerrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Allain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4687,51 +4687,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Doumenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Guerrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diethelm Johannsmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4881,51 +4881,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7962D3F0"/>
+    <w:nsid w:val="46353994"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5112,51 +5112,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/frederic-doumenc" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6232-2289" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/113507453" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/I-3193-2013" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934720v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Sedaghatkish" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Pastore" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Doumenc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Jeannin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Luetscher" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2025.109757" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717704v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-18-4531-2024" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536813v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Weber" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5038/1827-806X.53.1.2497" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592106v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;yves Jeannin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024JF007646" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172286v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Qaddah" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Soucasse" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mergui" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Riviere" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2023.108556" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606905v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2022.107524" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672499v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Martin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/ac5cdc" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146061v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Salmon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.6.034501" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352805v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Qaddah" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Mergui" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Rivi&#232;re" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Soufiani" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2116/1/012027" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010557v3" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Freydier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Weber" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Guerrier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5038/1827-806X.50.3.2390" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02478838v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.5.024201" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289214v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Guerrier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Roux" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2019.106066" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02337294v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00397-019-01167-7" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01973904v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jane&#269;ek" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. S. Nikolayev" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2018-11758-8" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653576v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PHYSREVE.96.032612" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653411v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Loussert" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim Nikolayev" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.7b03297" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01416346v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Salmon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.6b02282" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01284763v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohar Dey" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2016-16019-4" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009671v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stergios Yiantsios" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Serpetsi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2015.06.015" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01200611v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Jane&#269;ek" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Doumenc" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Guerrier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2015.08.062" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372373v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ching Hsueh" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Luc&#237;a Moraila Mart&#237;nez" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Rodr&#237;guez-Valverde" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2012.07.006" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820080v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ch&#233;nier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Trouette" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Boeck" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delcarte" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2013.03.070" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372301v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2013-01777-3" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372323v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2013-01780-8" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372261v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Guerrier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/103/14001" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030206v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alonso de Mezquia" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mounir Bou-Ali" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/je200777d" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711759v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4733439" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387161v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2011-01470-7" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486250v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la1018373" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596105v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Rossi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112009993417" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673977v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Bodiguel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la100547j" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691272v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Touazi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2009.10.029" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674800v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangyin Jing" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sultan" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la9027223" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684504v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2008-10345-0" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681630v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Toussaint" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Allain" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2008.02.006" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714915v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17415970600838889" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704324v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Allain" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2005.02.098" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698714v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/je049541k" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697391v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Dubreuil" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma0216573" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690589v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diethelm Johannsmann" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0032-3861(02)00744-9" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/frederic-doumenc" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6232-2289" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/113507453" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/I-3193-2013" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934720v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Sedaghatkish" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Pastore" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Doumenc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Jeannin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Luetscher" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2025.109757" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536813v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Weber" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5038/1827-806X.53.1.2497" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717704v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-18-4531-2024" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592106v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;yves Jeannin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024JF007646" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172286v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Qaddah" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Soucasse" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mergui" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Riviere" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2023.108556" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606905v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2022.107524" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672499v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Martin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/ac5cdc" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352805v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Qaddah" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Mergui" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Rivi&#232;re" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Soufiani" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2116/1/012027" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010557v3" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Freydier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Weber" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Guerrier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5038/1827-806X.50.3.2390" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146061v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Salmon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.6.034501" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02478838v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.5.024201" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289214v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Guerrier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Roux" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2019.106066" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02337294v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00397-019-01167-7" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01973904v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jane&#269;ek" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. S. Nikolayev" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2018-11758-8" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653576v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PHYSREVE.96.032612" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653411v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Loussert" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim Nikolayev" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.7b03297" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01416346v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Salmon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.6b02282" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01284763v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohar Dey" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2016-16019-4" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009671v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stergios Yiantsios" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Serpetsi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2015.06.015" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01200611v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Jane&#269;ek" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Doumenc" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Guerrier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2015.08.062" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820080v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ch&#233;nier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Trouette" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Boeck" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delcarte" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2013.03.070" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372373v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ching Hsueh" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Luc&#237;a Moraila Mart&#237;nez" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Rodr&#237;guez-Valverde" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2012.07.006" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372301v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2013-01777-3" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372323v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2013-01780-8" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372261v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Guerrier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/103/14001" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030206v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alonso de Mezquia" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mounir Bou-Ali" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/je200777d" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711759v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4733439" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387161v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2011-01470-7" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486250v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la1018373" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596105v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Rossi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112009993417" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673977v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Bodiguel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la100547j" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691272v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Touazi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2009.10.029" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674800v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangyin Jing" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sultan" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la9027223" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684504v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2008-10345-0" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681630v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Toussaint" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Allain" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2008.02.006" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714915v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17415970600838889" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698714v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/je049541k" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704324v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Allain" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2005.02.098" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697391v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Dubreuil" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma0216573" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690589v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diethelm Johannsmann" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0032-3861(02)00744-9" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>