--- v0 (2026-03-18)
+++ v1 (2026-05-01)
@@ -66,18344 +66,18469 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (114)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nodal-Based 3D Induced Polarization: A Comprehensive Workflow for Advanced Mineral Deposit Investigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bitnarae Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bretaudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Deparis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Védrine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8th International Induced Polarization Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Polytechnique Montreal, May 2026, St-Alexis-des-Monts, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05579254v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Construire et reconstruire Notre-Dame de Paris au Moyen Âge et aujourd'hui : Enquête sur les agrafes des murs gouttereaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime L'Héritier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Azéma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Beck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Delque-Količ</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">56e Congrès de la Société des Historiens Médiévistes de l’Enseignement Supérieur Public. Chantiers médiévaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Albi-Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05402602v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modélisation numérique du chaînage d’agrafe des murs gouttereaux de Notre-Dame de Paris : Vers une nouvelle considération technique des fers de construction à l’époque gothique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Taforel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Morenon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Nougayrede</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lawrence Kauffmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude « Modéliser les phénomènes pour mieux appréhender les techniques, les sociétés et leur environnement en archéologie »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Gif-sur-Yvette, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05433569v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">XPER : une plateforme pour la simulation numérique distribuée d'interactions multiphysiques complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Perales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zafilaza Armi Manorosoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Somera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Tosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">16ème Colloque National en Calcul de Structures (CSMA 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS; CSMA; ENS Paris-Saclay; CentraleSupélec, May 2024, Hyères, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04611068v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hygrothermal Performance Investigation of Building Limestones in Variable Climate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Placide Uwizeyimana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Regazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faiza Mnasri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Clerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Garcia-Diaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SMS 2024 - 78th RILEM Annual Week &amp; RILEM Conference on Sustainable Materials &amp; Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04692585v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modèle de zones cohésives pour les maçonneries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Boukham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Parent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Mindeguia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">16ème Colloque National en Calcul de Structures (CSMA 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS; CSMA; ENS Paris-Saclay; CentraleSupélec, May 2024, Hyères, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04822997v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La modélisation du tranfert de chaleur dans les écoulements granulaires immergés par une approche multi-échelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dorbolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Lambrechts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Legat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">16ème Colloque National en Calcul de Structures (CSMA 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS; CSMA; ENS Paris-Saclay; CentraleSupélec, May 2024, Hyères, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04822992v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enjeux de documentation des processus de production, d'analyse et interprétation des données</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Guillem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Malavergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Baillieul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">n-Dame 2024 : une cathédrale de données numériques et connaissances pluridisciplinaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS); Ministère de la Culture; MAP - UPR CNRS 2002, Jun 2024, Marseille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04772578v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benchmark numérique des méthodes de calculs non-linéaires appliqué à la cathédrale Notre-Dame de Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Morenon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurizio Brocato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Domede</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4ème Journées Nationales de la Maçonnerie (JNM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04818402v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Décrire une hypothèse au sein d'un graphe de connaissances, d'une simulation mécanique à un fait historique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Livio De Luca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Véron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Humanistica 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association francophone des humanités numériques, Jun 2023, Genève, Suisse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04106032v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Discrete element modelling of a masonry wall subjected to shear with taking into account the damage of blocks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Boukham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Parent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Mindeguia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CFGC 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26168/ajce.41.1.18⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05013074v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonctionnement mécanique d'une voûte sexpartite de la cathédrale notre-dame de Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Morenon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurizio Brocato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Domede</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4èmes Journées Nationales Maçonnerie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04818414v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A new hybrid FEM-DEM approach for more realistic evaluation of masonry structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Ferrante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Morenon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RUGC 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Villeneuve d'Ascq, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26168/ajce.40.1.47⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05013293v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seismic assessment of masonry vaults by means of an advanced hybrid FEM-DEM modeling strategy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Ferrante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Morenon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XIX ANIDIS Conference, Seismic Engineering in Italy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Turin, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04793972v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simulation du gonflement retardé au moyen d'un modèle multi-échelles d'une suspension en vue de l'étude des propriétés viscoélastiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jimmy Fraiture</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jevens Clodagh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Legat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">15ème colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Polytechnique Hauts-de-France [UPHF], May 2022, 83400 Hyères-les-Palmiers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03717961v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simulation numérique d'avalanches de grains allongés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Coppin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Lambrechts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Angel Cabrera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Azéma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">15ème colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Polytechnique Hauts-de-France [UPHF], May 2022, 83400 Hyères-les-Palmiers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03717962v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Multibody approach for reactive transport and poromechanical modeling in discontinuous porous media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Socié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mejdi Neji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Monerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Perales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Workshop "Advances in the SImulation of reactive flow and TRAnsport in porous Media" (SITRAM21)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, PARIS, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03544804v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etude par criblage des facteurs influents sur la réponse mécanique du béton sous compression uniaxiale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nesrine Salah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Malachanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jamin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. S. Caro-Bretelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">38èmes Rencontres universitaires de Génie Civil - RUGC2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Marrakech, Maroc. pp.213-216, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26168/ajce.38.1.52⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03186643v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Évaluation structurale post-incendie des Monuments Historiques, vers une utilisation optimisée de la MEF et de la MED.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Parent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Domede</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque chantier scientifique Notre-Dame de Paris : état des lieux et perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04818314v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Validation du frottement dans un modèle multi-échelles d'écoulements granulaires immergés en vue de l'étude numérique de la traînée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Coppin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Constant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Lambrechts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Legat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14ème Colloque National en Calcul de Structures (CSMA 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CSMA, LEM3, MSME, Université de Lorraine, Arts et Métiers, CNRS, May 2019, Hyères, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04824655v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LMGC90 &amp; MigFlow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Mozul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Constant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Coppin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Lambrechts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14ème Colloque National en Calcul de Structures (CSMA 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CSMA, LEM3, MSME, Université de Lorraine, Arts et Métiers, CNRS, May 2019, Hyères, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04824647v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chemo-mechanical modelling of swelling concrete</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Socié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Perales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Monerie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Upscaling for Strategic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02348054v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chemo-poro-mechanical modeling of cementitious materials (diffusion-precipitation-cracking)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Socié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Perales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Monerie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sustainable materials, systems and structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Rovinj, Croatia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02348013v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modélisation chimio-mécanique d'un milieu poreux fissuré : application à la réaction sulfatique interne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Socié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Perales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Monerie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14ème Colloque National en Calcul de Structures (CSMA 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Giens, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02347953v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Approche multi-échelles pour simuler l'injection d'air au sein de matrices granulaires immergées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Constant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Lambrechts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Legat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14ème Colloque National en Calcul de Structures (CSMA 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CSMA, LEM3, MSME, Université de Lorraine, Arts et Métiers, CNRS, May 2019, Hyères, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04824620v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chemo-mechanical modelling of swelling in a fractured porous medium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Socié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Perales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Monerie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">VI International Conference on Computational Modeling of Fracture and Failure of Materials and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Braunschweig, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02347859v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sorting grains by successive depositions computed using an unresolved FEM-DEM multiscale model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Constant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riccardo Artoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Lambrechts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Legat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Particles 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Barcelona (Spain), Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04351253v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xper : une plateforme pour la simulation numérique distribuée d'interactions multiphysiques entre corps.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perales Frederic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Monerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Mozul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Babik</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14ème Colloque National en Calcul de Structures (CSMA 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CSMA, LEM3, MSME, Université de Lorraine, Arts et Métiers, CNRS, May 2019, Hyères, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04824649v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simulation du vieillissement des matériaux cimentaires par une modélisation chimio-poromécanique (diffusion-précipitation-fissuration)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Socié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Monerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Perales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Matériaux 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02347909v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Identification d'un modèle de zone cohésive pour la zone de transition interfaciale (ITZ) entre le ciment et les granulats lors d'un essai de cisaillement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nesrine Salah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouad Jebli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Malachanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jamin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">36èmes Rencontres Universitaires de Génie Civil de l’AUGC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Saint-Etienne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01937815v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Poutre de grande portée en pierre précontrainte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Bagnéris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chastel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Cherblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Debraux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées nationales maçonnerie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IFSTTAR, Mar 2018, Marne la Vallée, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02079510v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modélisation chimio-mécanique de la fissuration de matériaux cimentaires : vieillissement et tenue des enceintes de confinement des centrales nucléaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Socié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Monerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Perales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aussois 2018 - Colloque National Mécamat " Matériaux Numériques : Microstructures et comportements thermomécaniques"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Aussois, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02347790v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">In-plane shear behaviour of masonry wall under constant normal load -Experimental investigation and discrete element modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Venzal Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Huon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Parent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PhotoMechanics2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02080886v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Méthodes de Newton non–lisses pour les problèmes de contact frottant dans les systèmes de multi–corps flexibles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Acary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Brémond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13e colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris-Saclay, May 2017, Giens, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01899306v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LMGC90</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Mozul</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13e colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris-Saclay, May 2017, Giens, Var, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01899254v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyse comparative de trois méthodes performantes de simulation numérique de la fissuration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kajetan Wojtacki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Daridon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Moes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Monerie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13e colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris-Saclay, May 2017, Giens, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01899258v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Local adaptive refinement method applied to Cohesive Zone Models for heterogeneous materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Delaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Daridon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Monerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Perales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fifth International Conference on Computational Modeling of Fracture and Failure of Materials and Structures - CFRAC 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02141645v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Méthode de raffinement local adaptatif multi-niveaux pour la fissuration des matériaux hétérogènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Delaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Daridon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Monerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Perales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13e colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris-Saclay, May 2017, Giens, Var, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01899344v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xper : une plateforme pour la simulation numérique distribuée d'interactions multiphysiques entre corps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Perales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Monerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Mozul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Babik</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13e colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris-Saclay, May 2017, Giens, Var, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01899269v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modèle hybride multi-échelles pour les écoulements granulaires immergés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Constant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Lambrechts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Legat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13e colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris-Saclay, May 2017, Giens, Var, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01899347v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Local adaptive refinement method for the fracture of heterogenous materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Delaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Daridon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Monerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Perales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Nuclear Materials Conference - NuMat2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02143705v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modelling of a collection of non-rigid particles with smooth discrete element method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elek Postek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Mozul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Cañadas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">40th Solid Mechanics Conference - SOLMECH 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Varsovie, Poland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01772243v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Local adaptive refinement method for the fracture of heterogeneous materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Delaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Daridon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Monerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Perales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">24th International Congress of Theoretical and Applied Mechanics - ICTAM2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Montréal, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02141656v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taking into account transport mechanisms in crack tracking problem of heterogeneous materials: application to the operating lifespan of nuclear power plant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Bichet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Monerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Perales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference on Computational Methods - ICCM2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Berkeley, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02141667v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">MONUMENTUM: Digital 3D modeling and data management for the conservation of decorated stones buildings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Livio De Luca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bromblet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Brunetaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13th International Congress on the Deterioration and Conservation of Stone</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Paisley, Unknown Region. pp.1301</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03690743v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La méthode &amp;quot;Non Smooth Contact Dynamics&amp;quot;, application à la modélisation des milieux divisés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Mozul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03446417v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xper: une plateforme pour la simulation numérique distribuée d'interactions multiphysiques entre corps.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Perales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Monerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Mozul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Babik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12e Colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CSMA, May 2015, Giens, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01516448v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Méthode d’Eigenerosion : mise en œuvre et extension aux matériaux hétérogènes. Application aux matériaux cimentaires.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Bichet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Monerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Pélissou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Perales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12e Colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Giens, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01262576v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Méthode de raffinement local adaptatif multi-niveaux pour la fissuration de matériaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Delaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Daridon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Perales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02143781v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eigenerosion: extension and applications to heterogeneous media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Bichet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Monerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Pélissou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Perales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CFRAC 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Cachan, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01262580v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Local adaptive refinement and multilevel method for the fracture of heterogeneous materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Delaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Daridon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Monerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Perales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Workshop MIST : Friction, Fracture, Failure [Microstructural Effects]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02143515v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modèle en éléments finis de mélange fluide/grains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Lambrechts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Remacle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12e Colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CSMA, May 2015, Giens, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01517290v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">MONUMENTUM: Digital modelling and data management for the conservation of masonry structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Livio De Luca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Bagnéris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Chevrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Ciblac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ICOMOS International Symposium "Heritage and Landscape as Human Values"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Florence, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04995057v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mécanismes de transports dans la fissuration des matériaux hétérogènes : application à la durée de vie d’exploitation des centrales nucléaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Bichet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Monerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Perales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Workshop MIST : Friction, Fracture, Failure [Microstructural Effects]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02143518v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hydro-mechanical coupling as a deterioration factor for limestone used in historical buildings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Cherblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Berthonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bromblet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Bagnéris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2nd French-Italian Meeting on Masonry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Milan, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01112062v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Méthode d'Eigenerosion : mise en œuvre et extension aux matériaux hétérogènes. Application à la fissuration de matériaux cimentaires.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Bichet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Monerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Cp Pelissou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Perales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Matériaux 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01262585v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Distributed Nonsmooth Contact Domain Decomposition (NSCDD): Algorithmic Structure and Scalability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Visseq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Dureisseix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Alart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">21st International Conference on Domain Decomposition Methods (DD 21)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Rennes, France. pp.627-636, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-05789-7_60⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01034277v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Saladyn toolbox</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Acary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Brémond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hong Phong Cao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Mazet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11e colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CSMA, May 2013, Giens, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01717106v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modélisation hydro-mécanique de propagation de fissures dans un milieu poreux déformable : Application au stockage géologique de CO2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Saber Cherif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Chrysochoos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cangémi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Brusselle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11e colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CSMA, May 2013, Giens, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01717105v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modélisation des maçonneries à joints de mortier par une approche discrète avec des blocs déformables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Taforel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11e colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CSMA, May 2013, Giens, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01722075v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xper et ApoloGRIFF: Des plateformes numériques pour l’étude des interactions multiphysiques entre corps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Monerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Perales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Topin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11e colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CSMA, May 2013, Giens, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01722337v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Décomposition de domaine pour le calcul des maçonneries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Visseq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Taforel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11e colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CSMA, May 2013, Giens, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01722339v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LMGC90</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Mozul</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11e colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CSMA, May 2013, Giens, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01717115v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evaluation of numerical uncertainties on the modeling of dry masonry structures submitted to out-of-plane loading, using the NSCD method in comparison with experimental test</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Taforel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pagano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Congress on Computational Methods in Applied Sciences and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Vienne, Austria. 19 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00806832v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Of the designing of a software dedicated to the numerical simulation of contact dynamics problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Mozul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The 2nd Joint International Conference on Multibody System Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Stuttgart, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00806651v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un benchmark pour l'étude des milieux granulaires immergées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Topin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Perales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Monerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farhang Radjai</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Modélisation numérique des mélanges fluides-grains</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00844252v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modeling submarine avalanches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farhang Radjai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Topin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Perales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Monerie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque annuel du GdR MeGe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, La Rochelle, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00760680v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Numerical simulation prediction for the elastic behavior of concrete taking into account its mesoscopic structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rita Sassine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Malachanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Garcia-Diaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Vinches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ECCOMAS 2012 - European Congress on Computational Methods in Applied Sciences and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Vienne, Austria. pp.5242-5255</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03260759v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modelli di pannelli murari rinforzati con fibre naturali : analisi numerica e sperimentale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assunta Venneri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Taforel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AIAS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Palerme, Italy. 10p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00806840v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Methodology for tunnel excavation modeling in a fractured rock mass using a discrete element approach: application to the Saint - Béat tunnel - France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi-Thu-Hang Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Mahe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Vinches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9 th Euroconference on Rock Physics and Geomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Norway</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00806963v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Non-Smooth Contact Dynamics method applied to the mechanical simulation of a jointed rock mass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Rafiie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Vinches</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ENOC 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Rome, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00806657v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l'intérêt de la courbure dans les interfaces : application aux structures en pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Bagnéris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Mozul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Taforel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10e colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Giens, France. pp.Clé USB</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00596937v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conception d'un outil adapté à la mise en données des systèmes discrets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Bagnéris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Mozul</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10e colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Giens, France. pp.Clé USB</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00596923v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Numerical simulation of granular media composed with irregular polyhedral particles: effect of particles' angularity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilien Azéma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farhang Radjai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">II International Conference on Particle-based Methods - Fundamentals and Applications - PARTICLES 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Barcelone, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01112373v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Développement de formulations dynamiques adaptées à la modélisation par éléments discrets de structures maçonnées sous chargements sismiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Taforel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pagano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10e colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Giens, France. pp.Clé USB</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00623159v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contact Dynamics with hydrodynamic interactions applied to granular collapse in a fluid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farhang Radjai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Topin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Monerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Perales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Wachs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Earth Surface Sedimentary Flows</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Bristol, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00844256v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des outils de simulation de rupture dynamique de matériaux hétérogènes (Xper) et d écoulements granulaires immergés (ApoloGRIFF).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Perales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Topin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Monerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Piar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10e colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Giens, France. pp.Clé USB</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00592814v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LMGC90</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Renouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Mozul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10e colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Giens, France. pp.Clé USB</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00596875v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modélisation numérique et étude de l'effondrement d'une colonne de grain dans un fluide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Topin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Monerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Perales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farhang Radjai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10e colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Giens, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00592815v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feedback on modeling issues of assemblies made of polyhedric objects through non smooth discrete element methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Taforel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Mozul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pagano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Euromech Colloquium 516: Nonsmooth contact and Impact laws in Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, France. 2p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00806853v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Non Smooth Fracture Dynamics (NSFD)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Acary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Monerie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ECCM IV - IV European Congress on Computational Mechanics: Solids, Structures and Coupled Problems in Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, http://www.eccm2010.org/, May 2010, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00522352v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Generic Framework for Natural and Finite Element Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Bordreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IV European Conference on Computational Mechanic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, France. 2p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00806948v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">New trends in improvement and application of discrete element methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fifty Years of Finite Freedom Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00806858v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Code coupling for thermo-hygro-mechanical problems with application to wooden structures and painting supports of cultural heritage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Dureisseix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Marcon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5th European Conference on Computational Mechanics - ECCM2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00502827v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Computational methods for masonry structures: interface modeling and dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lebon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amna Rekik</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IV European Conference on Computational Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00483314v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Discrete element method with particle-gas interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Monerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farhang Radjai</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Alert Workshop 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Aussois, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00844279v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frictional Contact Numerical Models for Numerous Collections of Rigid or Deformable Bodies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7th EUROMECH Solid Mechanics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Portugal. 2p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00806943v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modélisation numérique de mélanges grains-gaz. Application aux écoulements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farhang Radjai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Monerie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Science et Technologie des Poudres et Matériaux Frittés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00844276v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Statistique de blocage dans un écoulement de silo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farhang Radjai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Monerie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03378637v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Couplage de codes en thermo-hygromécanique pour les panneaux peints en bois du patrimoine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Marcon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Dureisseix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Jullien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Gril</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">19e Congrès Français de Mécanique - CFM09</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00413723v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impact of interaction laws and particle modelling in discrete element simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Renouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hong Phong Cao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Powders and Grains 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Golden, Colorado, United States. pp.788-791</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00414150v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impact of interaction laws and particle modelling in Discrete Element Simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hong Phong Cao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Renouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Powder &amp; Grains 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Golden, Colorado, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00416731v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vibrational dynamics of 3D granular media composed with polyhedral grains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Azéma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farhang Radjai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Peyroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Saussine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IX Congreso de Geotecnia, Sociedad Colombiana de geotecnia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Bogotà, Colombia. pp.8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00300813v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">NSCD (Non Smooth Contact Dynamics) État de l'art et points durs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Dureisseix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée CSMA Simulation numérique du contact en dynamique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01722818v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hybrid discrete-finite element approach. Application to tribological interfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hong Phong Cao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Renouf</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4th International Conference on advanced computational methods in engineering (ACOMEN 2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Belgique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00506154v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Extensions d'une méthode par éléments discrets pour la modélisation de milieux divisés complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Renouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8e Colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CSMA, May 2007, Giens, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01493703v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Numerical strategies and software architecture dedicated to the modelling of dynamical systems in interaction. Application to multibody dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Renouf</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Multibody 2007 - International Conference on Advances in Computational Multibody Dynamics. (ECCOMAS Thematic Conference)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Italie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00506634v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Génération et analyse de la mésostructure d'un milieu discret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Monerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farhang Radjai</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées des thèses IRSN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Aussois, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00580789v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modélisation par éléments discrets des structures à grand appareil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Rafiee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Vinches</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Bohatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Perales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque laboratoire Lagrange 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2007, Palaiseau, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04609931v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers une identification par mesure de champs de lois de zones cohésives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Peyroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Richefeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Chrysochoos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Huon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée Scientifique Lagrange</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Marseille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00572439v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Computational non-smooth fracture dynamics in nonlinear and heterogeneous materials. Application to fracture of hydrided Zircaloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Perales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Monerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Stainier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">18th International Conference on Structural Mechanics in Reactor Technology (SMiRT 18)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2005, Pékin, China</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00580799v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Numerical simulation of dynamical fracture in heterogeneous materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pérales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Monerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Stainier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3rd MIT Conference on computational fluid and solid mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2005, Cambridge, United States. pp.437-441</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00580803v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The non smooth contact dynamics method: recent LMGC90 software developments and application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4th Contact Mechanics International Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2005, Hannover, Germany. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/3-540-31761-9_44⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00580798v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shear strength properties of a thin granular interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Saussine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farhang Radjai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cholet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.E. Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Powders and Grains 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Stuttgart, Germany. pp.219-222</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00580804v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modelling ballast behaviour using a three-dimensional polyhedral Discrete Element method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Saussine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Cholet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Etienne Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Bohatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">21st International Congress of Theoretical and Applied Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2004, Varsovie, Poland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01793634v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simulation numérique de la rupture dynamique des matériaux hétérogènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Perales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Monerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Stainier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7ème Colloque National en Calcul des Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2005, Giens, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00580802v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solveurs de systèmes de complémentarité et application à la tenségrité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Alart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Dureisseix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shéhérazade Nineb</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">17e Congrès Français de Mécanique - CFM 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Troyes, France. pp.1-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00325950v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Influence of the lateral friction on the surface flow: a 3D numerical approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Renouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bonamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Alart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Powders and Grains 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Stuttgart, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00580805v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fissuration dynamique des composites à matrice métallique. Application au Zircaloy hydruré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Perales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Monerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Stainier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">17ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2005, Troyes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00580800v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fracturation as a non smooth contact dynamics problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8th International Conference on Computational Plasticity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00580797v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Numerical modelling of reinforced geomaterials by wires using the Non Smooth Contact Dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Laniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Mouraille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pagano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Alart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3rd Contact Mechanical International Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Hanovre, Germany. pp.289-296, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/3-540-31761-9_32⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00514583v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basics on numerical algorithms for Non Smooth Dynamical Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Acary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Third SICONOS General Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bristol Centre for Applied Nonlinear Mathematics, University of Bristol, Sep 2004, Bristol, United Kingdom. pp.32 - 32</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00425091v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mixed Finite Element / Discrete Element Modelling of Masonry Structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Chetouane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Bohatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Vinches</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ECCOMAS 2004 - European Congress on Computational Methods in Applied Sciences and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2004, Jyvaskyla, Finland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03260522v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stress and Strain Tensors in Granular Medium Application to Masonry Structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brahim Chetouane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Bohatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Vinches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ASME 2003 International Design Engineering Technical Conferences and Computers and Information in Engineering Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2003, Chicago, United States. pp.1055-1059, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/DETC2003/VIB-48430⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03260486v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (43)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Particle shape distribution effects on the critical strength of granular materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cantor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Ovalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers and Geotechnics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 177, pp.106896. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.compgeo.2024.106896⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04779354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From surveys to simulations: Integrating Notre-Dame de Paris' buttressing system diagnosis with knowledge graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livio De Luca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Véron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Jacquot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Automation in Construction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 170, pp.105927. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.autcon.2024.105927⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04833913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the benefits of the use of complementary numerical models for the structural analysis of a historic masonry monument: Application to a sexpartite vault of Notre-Dame de Paris cathedral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Parent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Morenon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Nougayrede</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Parent</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Paul Taforel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 310, pp.113224. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2025.113224⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04974857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of continuous and discrete modeling strategies for the structural assessment of a masonry vault under dynamic seismic loading</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Ferrante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Morenon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Architectural Heritage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, pp.1-13. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/15583058.2024.2377297⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04651270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D hybrid modeling approach combining the finite and discrete element methods: Validation based on masonry shear wall tests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Boukham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Venzal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Parent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 289, pp.112638. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2023.112638⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05012281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multi-model structural analysis of the vaults of Notre-Dame de Paris Cathedral after the 2019 fire and a proposal for a hybrid model merging continuum and discrete approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Parent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurizio Brocato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Domede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cultural Heritage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, SI: Notre-Dame de Paris, 65, pp.135-144. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.culher.2023.05.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04107913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shaking table tests for seismic stability of stacked concrete blocks used for radiation shielding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Sironi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Andreini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristiana Colloca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Poehler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Bolognini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Engineering Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 283, pp.115895. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.engstruct.2023.115895⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04018471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation of internal and external sulfate attacks of concrete with a generic reactive transport-poromechanical model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Socié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Monerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mejdi Neji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Péralès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 27 (12), pp.3679 - 3706. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/19648189.2022.2146317⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04003908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seismic assessment of masonry vaults by means of an advanced hybrid FEM-DEM modeling strategy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Ferrante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Morenon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Procedia Structural Integrity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 44, pp.1236-1243. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.prostr.2023.01.159⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04011077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collapse dynamics of two-dimensional dry and immersed granular columns of elongated grains</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Integrating Wind Flow Analysis in Early Urban Design: Guidelines for Practitioners</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bosc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Devillers</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.8.094303⟩</w:t>
+              <w:t xml:space="preserve">Journal of Contemporary Urban Affairs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 7, pp.194 - 211. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25034/ijcua.2023.v7n2-12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04212053v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04871546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating Wind Flow Analysis in Early Urban Design: Guidelines for Practitioners</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Collapse dynamics of two-dimensional dry and immersed granular columns of elongated grains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Coppin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Cabrera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Azéma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Contemporary Urban Affairs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.25034/ijcua.2023.v7n2-12⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 8 (9), pp.094303. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.8.094303⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04871546v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04212053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of a cohesive zone model for cement paste-aggregate interface in a shear test</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nesrine Salah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouad Jebli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Malachanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jamin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 27 (6), pp.1-15. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/19648189.2019.1623082⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02153545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discrete Structural Systems Modeling: Benchmarking of LS-DEM and LMGC90 with Seismic Experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziran Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Andreini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Sironi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierino Lestuzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward Andò</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Engineering Mechanics - ASCE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 149 (12), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1061/JENMDT.EMENG-7036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04229931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical analysis of the drag on a rigid body in an immersed granular flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Coppin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Constant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Lambrechts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Legat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Particle Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s40571-021-00418-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03269423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical investigation of the density sorting of grains using water jigging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Constant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Coppin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riccardo Artoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Lambrechts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Powder Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 393, p.705-721. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.powtec.2021.07.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03324034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multibody approach for reactive transport modeling in discontinuous-heterogeneous porous media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Socié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Monerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Perales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Geosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, 25 (5), pp.1473-1491. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10596-021-10058-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03269431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation of air invasion in immersed granular beds with an unresolved FEM–DEM model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Constant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Coppin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Legat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Particle Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s40571-020-00351-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02929462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A contact dynamics code implementation for the simulation of asteroid evolution and regolith in the asteroid environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Sánchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Renouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Azéma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Mozul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Icarus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 363, pp.114441. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.icarus.2021.114441⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03185129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frictional cohesive zone model for quasi-brittle fracture: mixed-mode and coupling between cohesive and frictional behaviors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Venzal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Parent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2020.04.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02550737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling and simulation of coupled multibody systems and granular media using the non-smooth contact dynamics approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Docquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lantsoght</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Brüls</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multibody System Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11044-019-09721-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02436476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damage assessment of ancient masonry churches stroked by the Central Italy earthquakes of 2016 by the non-smooth contact dynamics method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Clementi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Ferrante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ersilia Giordano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Lenci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin of Earthquake Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10518-019-00613-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02127095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling mixed mode fracture of mortar joints in masonry buildings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bisoffi-Sauve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Engineering Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 182, pp.316-330. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.engstruct.2018.11.064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01973455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Contact Dynamics method: A nonsmooth story</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Implementation of an unresolved stabilised FEM–DEM model to solve immersed granular flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Constant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Michel Jean</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Lambrechts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Legat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crme.2017.12.009⟩</w:t>
+              <w:t xml:space="preserve">Computational Particle Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40571-018-0209-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01676287v1</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01887703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementation of an unresolved stabilised FEM–DEM model to solve immersed granular flows</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">The Contact Dynamics method: A nonsmooth story</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Vincent Legat</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Acary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Jean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Particle Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s40571-018-0209-4⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 346 (3), pp.247-262. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crme.2017.12.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01887703v1</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01676287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The method of a floating frame of reference for non-smooth contact dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Lozovskiy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 58, pp.89 - 101. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.euromechsol.2016.01.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01508684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation of an immersed thick boundary method for simulating fluid–structure interactions of deformable membranes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Sigüenza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Mendez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ambard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Computational Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 322, pp.723-746. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jcp.2016.06.041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01348721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une méthode d 'Eigenerosion pour les matériaux hétérogènes. Application aux matériaux cimentaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Monerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Pélissou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Perales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matériaux et Techniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 103 (3), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/mattech/2015029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01264363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finite Element-Discrete Element Coupling Strategies for the Modelling of Ballast-Soil Interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Taforel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Renouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Voivret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Railway Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 4 (2), pp.73-95. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4203/ijrt.4.2.4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01279251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical model for mechanical behavior of lightweight concrete and for the prediction of local stress concentration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Malachanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Sassine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Garcia-Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Construction and Building Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 59, pp.180-187. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2014.01.067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02914247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Packings of irregular polyhedral particles: Strength, structure, and effects of angularity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Azéma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 87 (062203), pp.1-15. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevE.87.062203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00835121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupling Continuous and Discontinuous Descriptions to Model First Body Deformation in Third Body Flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cao Hong-Phong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Renouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Berthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Tribology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 133 (4), pp.041601-1 041601-7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1115/1.4004881⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00806618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micro-rheology of dense particulate flows: Application to immersed avalanches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Topin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Monerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Perales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Wachs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Non-Newtonian Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 166 (1-2), pp.63-72. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jnnfm.2010.10.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00806645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A NonSmooth Contact Dynamics-based multi-domain solver</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Perales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Monerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Piar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Stainier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Européenne de Mécanique Numérique/European Journal of Computational Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 21 (3-6), pp.242-253. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3166/ejcm.19.389-417⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00806626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling ballast behaviour under dynamic loading. Part 1: A 2D polygonal discrete element method approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Saussine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cholet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.E. Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Bohatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 195 (19-22), pp.2841-2859. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cma.2005.07.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00580793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Realistic Haptic Rendering of Interacting Deformable Objects in Virtual Environments</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Vibrational dynamics of confined granular material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Azéma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farhang Radjai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Peyroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Claude Andriot</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Saussine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TVCG.2006.13⟩</w:t>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, http://pre.aps.org/abstract/PRE/v74/i3/e031302. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.74.031302⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00269404v1</w:t>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00023251v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vibrational dynamics of confined granular material</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Numerical investigations of fault propagation and forced-fold using a non smooth discrete element method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Renouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Saussine</w:t>
+                <w:t xml:space="preserve">Pierre Alart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.74.031302⟩</w:t>
+              <w:t xml:space="preserve">Revue Européenne de Mécanique Numérique/European Journal of Computational Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 15 (5), pp.549-570. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/remn.15.549-570⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00023251v2</w:t>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00447273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical investigations of fault propagation and forced-fold using a non smooth discrete element method</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Realistic Haptic Rendering of Interacting Deformable Objects in Virtual Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Duriez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Alart</w:t>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahmane Kheddar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Andriot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Européenne de Mécanique Numérique/European Journal of Computational Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3166/remn.15.549-570⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 12 (1), pp.36-47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TVCG.2006.13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00447273v1</w:t>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00269404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NSCD discrete element method for modelling masonry structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Chetouane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Vinches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Bohatier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 64, pp.65-94. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/nme.1358⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01476972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical simulation of tribological devices used as a set of benchmarks for comparing contact algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Chabrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Graillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Boman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Ponthot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Finite Elements in Analysis and Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 41 (6), pp.637-665. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.finel.2004.08.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00580806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical simulation of two-dimensional steady granular flows in rotating drum: On surface flows rheology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Renouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bonamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Alart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 17, pp.103303. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.2063347⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00005748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A parallel version of the Non Smooth Contact Dynamics Algorithm applied to the simulation of granular media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Renouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Alart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Computational and Applied Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 168 (1-2), pp.375-382. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cam.2003.05.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00450571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complementarity methods for multibody friction contact problems in finite deformations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Chabrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chertier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/nme.170⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01297284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Various numerical methods for solving unilateral contact problems with friction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Chabrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Raous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematical and Computer Modelling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 28 (4-8), pp.97 - 108. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0895-7177(98)00111-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01393691v1</w:t>
-              </w:r>
-[...12556 lines deleted...]
-                <w:t xml:space="preserve">hal-03260486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions charpente-maçonnerie sur une travée du chevet de Notre-Dame : Report des charges de vent et rôle des renforts métalliques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Taforel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Morenon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Nougayrede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Coureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Naissance et renaissance d’une cathédrale, Notre-Dame de Paris sous l’œil des scientifiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Paris, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05431407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">XPER : une plateforme pour la simulation numérique distribuée d’interactions multiphysiques entre corps.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Péralès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Socie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noé Brice Nkoumbou Kaptchouang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Monerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CSMA 2022 15ème Colloque National en Calcul des Structures, CSMA 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, GIENS, France. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03704427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MONUMENTUM: Digital 3D modeling and data management for the conservation of decorated stone buildings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livio De Luca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bromblet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Pierrot-Deseilligny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Brunetaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Congress on the Deterioration and Conservation of Stone</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Glasgow, United Kingdom. Proceedings of the 13th International Congress on the Deterioration and Conservation of Stone</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01365854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation of wooden structures and painting supports of cultural heritage with a code coupling for thermo-hygro-mechanical evolutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Dureisseix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Marcon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International workshop on Modeling mechanical behavior of wooden cultural objects</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2010, Kracow, Poland. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00502831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -18413,147 +18538,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimer la solidité des voûtes de Notre-Dame après l’incendie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Parent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Mindeguia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurizio Brocato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04068937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -18563,284 +18688,284 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GIDE: Graphic Interface for Discrete Element</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harold Trannois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Fortin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Drocourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Visual Computing - Scientific Visualization and Imaging Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.63-79, 2014, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-55131-4_3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03040282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical modeling of granular media made of polyhedral particles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discrete-element modeling of granular materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISTE - Wiley, pp.233-262, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00807348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Particules polyédriques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Modélisation numérique discrète des matériaux granulaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hermes - Lavoisier, pp.261-290, 2010, 978-2-7462-2976-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00807346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -18850,134 +18975,134 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The method of a floating frame of reference for non-smooth contact dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Lozovskiy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Daridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pagano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] Université Montpellier 2. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00782620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -18987,307 +19112,307 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discrete-element modeling of granular materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Wiley-Iste, 425 p., 2011, 978-1-84821-260-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00691805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation numérique discrète des matériaux granulaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">F. Radjai et F. Dubois. ISTE, 464 p., 2010, 978-2746229761</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00690051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contact frottement interface : bases et progrès récents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Raous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Cescotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Curnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Millard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">IPSI, pp.673, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00087515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId422"/>
+      <w:footerReference w:type="default" r:id="rId427"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -19434,51 +19559,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779354v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Carrasco" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cantor" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Ovalle" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dubois" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compgeo.2024.106896" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833913v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gros" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livio De Luca" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe V&#233;ron" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Jacquot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.autcon.2024.105927" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04974857v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Parent" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Morenon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nougayrede" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Taforel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2025.113224" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651270v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Ferrante" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15583058.2024.2377297" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05012281v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Boukham" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Venzal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Parent" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Morel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2023.112638" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107913v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Brocato" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Colas" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Domede" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2023.05.009" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018471v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Sironi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Andreini" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiana Colloca" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Poehler" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Bolognini" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2023.115895" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003908v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Soci&#233;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Monerie" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mejdi Neji" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric P&#233;ral&#232;s" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2022.2146317" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011077v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prostr.2023.01.159" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212053v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Coppin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Henry" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Cabrera" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Az&#233;ma" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.8.094303" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871546v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Paris" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bosc" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Devillers" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25034/ijcua.2023.v7n2-12" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153545v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Salah" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouad Jebli" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Malachanne" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jamin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2019.1623082" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229931v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziran Zhou" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierino Lestuzzi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward And&#242;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/JENMDT.EMENG-7036" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269423v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Constant" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lambrechts" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Legat" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40571-021-00418-w" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324034v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Artoni" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2021.07.036" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269431v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Perales" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10596-021-10058-x" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929462v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Constant" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Coppin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vidal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Legat" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40571-020-00351-4" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185129v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul S&#225;nchez" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Renouf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Mozul" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2021.114441" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02550737v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Morel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2020.04.023" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436476v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Docquier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lantsoght" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Br&#252;ls" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11044-019-09721-0" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127095v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Clementi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ersilia Giordano" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Lenci" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10518-019-00613-4" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973455v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bisoffi-Sauve" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Morel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2018.11.064" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676287v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Acary" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jean" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2017.12.009" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887703v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40571-018-0209-4" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508684v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Lozovskiy" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2016.01.007" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348721v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sig&#252;enza" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Mendez" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ambard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Jourdan" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2016.06.041" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264363v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Bichet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line P&#233;lissou" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2015029" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1346D3388873D8764586D0024859099A129A30E3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279251v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Voivret" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4203/ijrt.4.2.4" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914247v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Sassine" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Garcia-Diaz" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2014.01.067" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835121v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhang Radjai" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.87.062203" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806618v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cao Hong-Phong" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Berthier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4004881" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806645v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Topin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Wachs" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2010.10.006" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806626v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Piar" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Stainier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejcm.19.389-417" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580793v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Saussine" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cholet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.E. Gautier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bohatier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2005.07.006" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00269404v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Duriez" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Kheddar" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Andriot" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2006.13" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023251v2" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Peyroux" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.74.031302" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447273v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alart" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/remn.15.549-570" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476972v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Chetouane" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vinches" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.1358" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580806v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chabrand" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Graillet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Boman" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Ponthot" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2004.08.001" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005748v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bonamy" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2063347" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450571v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2003.05.019" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H6RBHSZH-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297284v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chertier" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.170" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393691v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Raous" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0895-7177(98)00111-3" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402602v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime L'H&#233;ritier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bernard" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Az&#233;ma" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Beck" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Delque-Koli&#269;" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433569v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Nougayrede" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lawrence Kauffmann" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611068v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zafilaza Armi Manorosoa" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Gomez" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Somera" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Tosi" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822992v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dorbolo" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822997v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Mindeguia" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04692585v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Placide Uwizeyimana" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Regazzi" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faiza Mnasri" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Clerc" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772578v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Guillem" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Malavergne" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Baillieul" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818402v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05013074v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.41.1.18" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106032v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818414v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05013293v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.40.1.47" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717961v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Fraiture" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jevens Clodagh" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04793972v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717962v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Angel Cabrera" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544804v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Perales" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03186643v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Caro-Bretelle" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.38.1.52" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818314v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824655v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824647v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824620v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Vidal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347953v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348054v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348013v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347859v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04351253v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824649v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perales Frederic" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Babik" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347909v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937815v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079510v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bagn&#233;ris" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chastel" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cherblanc" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Debraux" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347790v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080886v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venzal Vincent" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Huon" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899306v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Br&#233;mond" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899254v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899258v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kajetan Wojtacki" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Daridon" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moes" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141645v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Delaume" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899344v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899347v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899269v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143705v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772243v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elek Postek" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ca&#241;adas" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141656v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690743v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Vallet" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bromblet" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Brunetaud" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141667v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446417v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516448v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262576v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262580v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143781v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517290v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Remacle" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143515v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995057v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chevrier" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ciblac" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143518v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112062v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Berthonneau" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262585v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cp Pelissou" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01034277v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Visseq" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Martin" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dureisseix" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-05789-7_60" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717105v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Saber Cherif" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Chrysochoos" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cang&#233;mi" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Brusselle" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717106v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Phong Cao" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Mazet" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722075v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722337v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722339v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717115v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806651v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844252v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806832v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pagano" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760680v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03260759v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806840v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assunta Venneri" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596923v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112373v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milien Az&#233;ma" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623159v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596937v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806657v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Rafiie" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806963v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Thu-Hang Tran" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mahe" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592814v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844256v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596875v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592815v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806853v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00522352v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806948v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bordreuil" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806858v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502827v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Marcon" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483314v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lebon" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amna Rekik" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844279v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806943v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844276v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378637v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413723v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Jullien" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Gril" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414150v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416731v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dubois" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00300813v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506154v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722818v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493703v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506634v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580789v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04609931v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Rafiee" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Perales" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572439v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Richefeu" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580799v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580803v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric P&#233;rales" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580798v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-31761-9_44" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6099EB143B274A7B34F4FA75C9886E0FBD80CAC0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325950v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sh&#233;h&#233;razade Nineb" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580802v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793634v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cholet" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Etienne Gautier" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580804v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580805v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580800v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580797v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514583v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Laniel" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mouraille" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-31761-9_32" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BEDAE14D90781E44ACC0CE1485898295E23FECAA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00425091v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03260522v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chetouane" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03260486v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2003/VIB-48430" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431407v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Coureau" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704427v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Socie" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Brice Nkoumbou Kaptchouang" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365854v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pierrot-Deseilligny" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502831v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068937v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040282v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Trannois" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fortin" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Drocourt" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-55131-4_3" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807348v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807346v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782620v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691805v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690051v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00087515v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Cescotto" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Curnier" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Millard" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579254v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bitnarae Kim" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bretaudeau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Deparis" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon V&#233;drine" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dubois" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402602v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime L'H&#233;ritier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bernard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Az&#233;ma" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Beck" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Delque-Koli&#269;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433569v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Taforel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Morenon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Nougayrede" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lawrence Kauffmann" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611068v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Perales" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zafilaza Armi Manorosoa" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Gomez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Somera" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Tosi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04692585v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Placide Uwizeyimana" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Regazzi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faiza Mnasri" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Clerc" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Garcia-Diaz" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822997v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Boukham" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Parent" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Mindeguia" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Morel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822992v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Henry" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dorbolo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lambrechts" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Legat" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772578v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Guillem" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Malavergne" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Baillieul" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818402v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Brocato" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Colas" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Domede" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106032v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gros" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livio De Luca" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe V&#233;ron" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Jacquot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05013074v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.41.1.18" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818414v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05013293v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Ferrante" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.40.1.47" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04793972v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717961v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Fraiture" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jevens Clodagh" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717962v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Coppin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Angel Cabrera" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Az&#233;ma" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544804v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Soci&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mejdi Neji" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Monerie" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Perales" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03186643v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Salah" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Malachanne" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jamin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Caro-Bretelle" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.38.1.52" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818314v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824655v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Constant" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824647v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Mozul" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348054v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348013v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347953v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824620v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Vidal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347859v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04351253v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Artoni" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824649v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perales Frederic" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Babik" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347909v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937815v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouad Jebli" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079510v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bagn&#233;ris" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chastel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cherblanc" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Debraux" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347790v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080886v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venzal Vincent" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Huon" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Morel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899306v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Acary" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Br&#233;mond" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899254v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899258v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kajetan Wojtacki" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Daridon" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moes" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141645v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Delaume" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899344v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899269v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899347v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143705v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772243v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elek Postek" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ca&#241;adas" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141656v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141667v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Bichet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690743v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Vallet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bromblet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Brunetaud" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446417v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516448v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262576v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line P&#233;lissou" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143781v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262580v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143515v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517290v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Remacle" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995057v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chevrier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ciblac" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143518v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112062v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Berthonneau" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262585v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cp Pelissou" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01034277v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Visseq" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Martin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dureisseix" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alart" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-05789-7_60" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717106v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Phong Cao" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Mazet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717105v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Saber Cherif" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Chrysochoos" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cang&#233;mi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Brusselle" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722075v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722337v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Topin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722339v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717115v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806832v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pagano" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806651v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844252v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhang Radjai" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760680v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03260759v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Sassine" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vinches" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806840v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assunta Venneri" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806963v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Thu-Hang Tran" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mahe" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806657v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Rafiie" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596937v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596923v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112373v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milien Az&#233;ma" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623159v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844256v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Wachs" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592814v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Piar" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596875v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jean" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Renouf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592815v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806853v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00522352v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806948v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bordreuil" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806858v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502827v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Marcon" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483314v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lebon" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amna Rekik" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844279v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806943v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844276v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378637v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413723v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Jullien" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Gril" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414150v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416731v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dubois" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00300813v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Peyroux" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Saussine" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722818v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506154v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493703v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506634v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580789v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04609931v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Rafiee" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bohatier" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Perales" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572439v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Richefeu" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580799v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Stainier" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580803v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric P&#233;rales" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580798v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-31761-9_44" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6099EB143B274A7B34F4FA75C9886E0FBD80CAC0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580804v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cholet" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.E. Gautier" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793634v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cholet" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Etienne Gautier" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580802v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325950v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sh&#233;h&#233;razade Nineb" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580805v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bonamy" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580800v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580797v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514583v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Laniel" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mouraille" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-31761-9_32" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BEDAE14D90781E44ACC0CE1485898295E23FECAA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00425091v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03260522v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chetouane" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03260486v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Chetouane" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2003/VIB-48430" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779354v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Carrasco" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cantor" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Ovalle" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compgeo.2024.106896" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833913v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.autcon.2024.105927" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04974857v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Parent" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nougayrede" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2025.113224" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651270v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15583058.2024.2377297" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05012281v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Venzal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2023.112638" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107913v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2023.05.009" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018471v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Sironi" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Andreini" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiana Colloca" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Poehler" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Bolognini" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2023.115895" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003908v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric P&#233;ral&#232;s" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2022.2146317" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011077v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prostr.2023.01.159" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871546v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Paris" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bosc" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Devillers" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25034/ijcua.2023.v7n2-12" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212053v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Cabrera" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.8.094303" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153545v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2019.1623082" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229931v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziran Zhou" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierino Lestuzzi" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward And&#242;" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/JENMDT.EMENG-7036" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269423v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40571-021-00418-w" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324034v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2021.07.036" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269431v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10596-021-10058-x" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929462v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Constant" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Coppin" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vidal" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Legat" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40571-020-00351-4" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185129v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul S&#225;nchez" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2021.114441" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02550737v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2020.04.023" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436476v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Docquier" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lantsoght" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Br&#252;ls" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11044-019-09721-0" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127095v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Clementi" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ersilia Giordano" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Lenci" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10518-019-00613-4" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973455v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bisoffi-Sauve" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Morel" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2018.11.064" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887703v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40571-018-0209-4" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676287v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2017.12.009" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508684v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Lozovskiy" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2016.01.007" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348721v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sig&#252;enza" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Mendez" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ambard" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Jourdan" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2016.06.041" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264363v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2015029" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1346D3388873D8764586D0024859099A129A30E3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279251v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Voivret" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4203/ijrt.4.2.4" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914247v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2014.01.067" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835121v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.87.062203" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806618v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cao Hong-Phong" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Berthier" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4004881" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806645v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2010.10.006" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806626v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejcm.19.389-417" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580793v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2005.07.006" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023251v2" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.74.031302" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447273v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/remn.15.549-570" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00269404v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Duriez" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Kheddar" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Andriot" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2006.13" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476972v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.1358" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580806v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chabrand" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Graillet" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Boman" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Ponthot" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2004.08.001" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005748v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2063347" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450571v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2003.05.019" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H6RBHSZH-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297284v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chertier" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.170" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393691v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Raous" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0895-7177(98)00111-3" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431407v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Coureau" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704427v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Socie" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Brice Nkoumbou Kaptchouang" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365854v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pierrot-Deseilligny" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502831v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068937v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040282v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Trannois" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fortin" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Drocourt" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-55131-4_3" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807348v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807346v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782620v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691805v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690051v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00087515v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Cescotto" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Curnier" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Millard" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>