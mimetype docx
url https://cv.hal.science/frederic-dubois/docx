--- v1 (2026-05-01)
+++ v2 (2026-05-23)
@@ -1576,476 +1576,476 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04818414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new hybrid FEM-DEM approach for more realistic evaluation of masonry structures</w:t>
+                <w:t xml:space="preserve">Simulation numérique d'avalanches de grains allongés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angela Ferrante</w:t>
+                <w:t xml:space="preserve">Nathan Coppin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Lambrechts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Angel Cabrera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Azéma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RUGC 2022</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">15ème colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Polytechnique Hauts-de-France [UPHF], May 2022, 83400 Hyères-les-Palmiers, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05013293v1</w:t>
+                <w:t xml:space="preserve">hal-03717962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seismic assessment of masonry vaults by means of an advanced hybrid FEM-DEM modeling strategy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">A new hybrid FEM-DEM approach for more realistic evaluation of masonry structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Ferrante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Morenon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIX ANIDIS Conference, Seismic Engineering in Italy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">RUGC 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Villeneuve d'Ascq, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26168/ajce.40.1.47⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04793972v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05013293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation du gonflement retardé au moyen d'un modèle multi-échelles d'une suspension en vue de l'étude des propriétés viscoélastiques</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Seismic assessment of masonry vaults by means of an advanced hybrid FEM-DEM modeling strategy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jimmy Fraiture</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Vincent Legat</w:t>
+                <w:t xml:space="preserve">Angela Ferrante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Morenon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15ème colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Polytechnique Hauts-de-France [UPHF], May 2022, 83400 Hyères-les-Palmiers, France</w:t>
+              <w:t xml:space="preserve">XIX ANIDIS Conference, Seismic Engineering in Italy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Turin, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03717961v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04793972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation numérique d'avalanches de grains allongés</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Lambrechts</w:t>
+                <w:t xml:space="preserve">Simulation du gonflement retardé au moyen d'un modèle multi-échelles d'une suspension en vue de l'étude des propriétés viscoélastiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miguel Angel Cabrera</w:t>
+                <w:t xml:space="preserve">Jimmy Fraiture</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilien Azéma</w:t>
+                <w:t xml:space="preserve">Jevens Clodagh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Legat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15ème colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Polytechnique Hauts-de-France [UPHF], May 2022, 83400 Hyères-les-Palmiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03717962v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03717961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multibody approach for reactive transport and poromechanical modeling in discontinuous porous media</w:t>
               </w:r>
@@ -2375,2471 +2375,2471 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04818314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation du frottement dans un modèle multi-échelles d'écoulements granulaires immergés en vue de l'étude numérique de la traînée</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Xper : une plateforme pour la simulation numérique distribuée d'interactions multiphysiques entre corps.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Constant</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Lambrechts</w:t>
+                <w:t xml:space="preserve">Perales Frederic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Monerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vincent Legat</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Mozul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Babik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14ème Colloque National en Calcul de Structures (CSMA 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CSMA, LEM3, MSME, Université de Lorraine, Arts et Métiers, CNRS, May 2019, Hyères, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04824655v1</w:t>
+                <w:t xml:space="preserve">hal-04824649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LMGC90 &amp; MigFlow</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rémy Mozul</w:t>
+                <w:t xml:space="preserve">Sorting grains by successive depositions computed using an unresolved FEM-DEM multiscale model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Constant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riccardo Artoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Lambrechts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Legat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14ème Colloque National en Calcul de Structures (CSMA 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CSMA, LEM3, MSME, Université de Lorraine, Arts et Métiers, CNRS, May 2019, Hyères, France</w:t>
+              <w:t xml:space="preserve">Particles 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Barcelona (Spain), Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04824647v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04351253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemo-mechanical modelling of swelling concrete</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adrien Socié</w:t>
+                <w:t xml:space="preserve">Validation du frottement dans un modèle multi-échelles d'écoulements granulaires immergés en vue de l'étude numérique de la traînée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Coppin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Constant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Lambrechts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yann Monerie</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Legat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Upscaling for Strategic Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Montpellier, France</w:t>
+              <w:t xml:space="preserve">14ème Colloque National en Calcul de Structures (CSMA 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CSMA, LEM3, MSME, Université de Lorraine, Arts et Métiers, CNRS, May 2019, Hyères, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02348054v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04824655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemo-poro-mechanical modeling of cementitious materials (diffusion-precipitation-cracking)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Perales</w:t>
+                <w:t xml:space="preserve">LMGC90 &amp; MigFlow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Mozul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Constant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Coppin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Lambrechts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainable materials, systems and structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Rovinj, Croatia</w:t>
+              <w:t xml:space="preserve">14ème Colloque National en Calcul de Structures (CSMA 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CSMA, LEM3, MSME, Université de Lorraine, Arts et Métiers, CNRS, May 2019, Hyères, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02348013v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04824647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation chimio-mécanique d'un milieu poreux fissuré : application à la réaction sulfatique interne</w:t>
+                <w:t xml:space="preserve">Chemo-mechanical modelling of swelling concrete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Socié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Perales</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Monerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14ème Colloque National en Calcul de Structures (CSMA 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Giens, France</w:t>
+              <w:t xml:space="preserve">Upscaling for Strategic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02347953v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02348054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche multi-échelles pour simuler l'injection d'air au sein de matrices granulaires immergées</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Valérie Vidal</w:t>
+                <w:t xml:space="preserve">Chemo-poro-mechanical modeling of cementitious materials (diffusion-precipitation-cracking)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Socié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Perales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Vincent Legat</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Monerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14ème Colloque National en Calcul de Structures (CSMA 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CSMA, LEM3, MSME, Université de Lorraine, Arts et Métiers, CNRS, May 2019, Hyères, France</w:t>
+              <w:t xml:space="preserve">Sustainable materials, systems and structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Rovinj, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04824620v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02348013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemo-mechanical modelling of swelling in a fractured porous medium</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adrien Socié</w:t>
+                <w:t xml:space="preserve">Approche multi-échelles pour simuler l'injection d'air au sein de matrices granulaires immergées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Constant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yann Monerie</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Lambrechts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Legat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VI International Conference on Computational Modeling of Fracture and Failure of Materials and Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Braunschweig, Germany</w:t>
+              <w:t xml:space="preserve">14ème Colloque National en Calcul de Structures (CSMA 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CSMA, LEM3, MSME, Université de Lorraine, Arts et Métiers, CNRS, May 2019, Hyères, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02347859v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04824620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sorting grains by successive depositions computed using an unresolved FEM-DEM multiscale model</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Riccardo Artoni</w:t>
+                <w:t xml:space="preserve">Modélisation chimio-mécanique d'un milieu poreux fissuré : application à la réaction sulfatique interne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Socié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Perales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Vincent Legat</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Monerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Particles 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Barcelona (Spain), Spain</w:t>
+              <w:t xml:space="preserve">14ème Colloque National en Calcul de Structures (CSMA 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04351253v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02347953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xper : une plateforme pour la simulation numérique distribuée d'interactions multiphysiques entre corps.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Perales Frederic</w:t>
+                <w:t xml:space="preserve">Chemo-mechanical modelling of swelling in a fractured porous medium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Socié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Perales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Monerie</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Babik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14ème Colloque National en Calcul de Structures (CSMA 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CSMA, LEM3, MSME, Université de Lorraine, Arts et Métiers, CNRS, May 2019, Hyères, France</w:t>
+              <w:t xml:space="preserve">VI International Conference on Computational Modeling of Fracture and Failure of Materials and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Braunschweig, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04824649v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02347859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation du vieillissement des matériaux cimentaires par une modélisation chimio-poromécanique (diffusion-précipitation-fissuration)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yann Monerie</w:t>
+                <w:t xml:space="preserve">In-plane shear behaviour of masonry wall under constant normal load -Experimental investigation and discrete element modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Venzal Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Huon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Parent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">PhotoMechanics2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02347909v1</w:t>
+                <w:t xml:space="preserve">hal-02080886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification d'un modèle de zone cohésive pour la zone de transition interfaciale (ITZ) entre le ciment et les granulats lors d'un essai de cisaillement</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Jamin</w:t>
+                <w:t xml:space="preserve">Simulation du vieillissement des matériaux cimentaires par une modélisation chimio-poromécanique (diffusion-précipitation-fissuration)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Socié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Monerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Perales</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36èmes Rencontres Universitaires de Génie Civil de l’AUGC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Saint-Etienne, France</w:t>
+              <w:t xml:space="preserve">Matériaux 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01937815v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02347909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Poutre de grande portée en pierre précontrainte</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Chastel</w:t>
+                <w:t xml:space="preserve">Identification d'un modèle de zone cohésive pour la zone de transition interfaciale (ITZ) entre le ciment et les granulats lors d'un essai de cisaillement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nesrine Salah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Cherblanc</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julien Debraux</w:t>
+                <w:t xml:space="preserve">Mouad Jebli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Malachanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jamin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées nationales maçonnerie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IFSTTAR, Mar 2018, Marne la Vallée, France</w:t>
+              <w:t xml:space="preserve">36èmes Rencontres Universitaires de Génie Civil de l’AUGC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Saint-Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02079510v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01937815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation chimio-mécanique de la fissuration de matériaux cimentaires : vieillissement et tenue des enceintes de confinement des centrales nucléaires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adrien Socié</w:t>
+                <w:t xml:space="preserve">Poutre de grande portée en pierre précontrainte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Bagnéris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chastel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Cherblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Debraux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aussois 2018 - Colloque National Mécamat " Matériaux Numériques : Microstructures et comportements thermomécaniques"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2018, Aussois, France</w:t>
+              <w:t xml:space="preserve">Journées nationales maçonnerie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IFSTTAR, Mar 2018, Marne la Vallée, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02347790v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02079510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-plane shear behaviour of masonry wall under constant normal load -Experimental investigation and discrete element modelling</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thomas Parent</w:t>
+                <w:t xml:space="preserve">Modélisation chimio-mécanique de la fissuration de matériaux cimentaires : vieillissement et tenue des enceintes de confinement des centrales nucléaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Socié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Monerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Perales</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PhotoMechanics2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Aussois 2018 - Colloque National Mécamat " Matériaux Numériques : Microstructures et comportements thermomécaniques"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02080886v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02347790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodes de Newton non–lisses pour les problèmes de contact frottant dans les systèmes de multi–corps flexibles</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maurice Brémond</w:t>
+                <w:t xml:space="preserve">Xper : une plateforme pour la simulation numérique distribuée d'interactions multiphysiques entre corps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Perales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Monerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Mozul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Babik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13e colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Université Paris-Saclay, May 2017, Giens, France</w:t>
+              <w:t xml:space="preserve">, Université Paris-Saclay, May 2017, Giens, Var, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01899306v1</w:t>
+                <w:t xml:space="preserve">hal-01899269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LMGC90</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modèle hybride multi-échelles pour les écoulements granulaires immergés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Constant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rémy Mozul</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Lambrechts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Legat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13e colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Paris-Saclay, May 2017, Giens, Var, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01899254v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01899347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse comparative de trois méthodes performantes de simulation numérique de la fissuration</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Loïc Daridon</w:t>
+                <w:t xml:space="preserve">Méthodes de Newton non–lisses pour les problèmes de contact frottant dans les systèmes de multi–corps flexibles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Acary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Brémond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dubois</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yann Monerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13e colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Paris-Saclay, May 2017, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01899258v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01899306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local adaptive refinement method applied to Cohesive Zone Models for heterogeneous materials</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">LMGC90</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Perales</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Mozul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fifth International Conference on Computational Modeling of Fracture and Failure of Materials and Structures - CFRAC 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Nantes, France</w:t>
+              <w:t xml:space="preserve">13e colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris-Saclay, May 2017, Giens, Var, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02141645v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01899254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthode de raffinement local adaptatif multi-niveaux pour la fissuration des matériaux hétérogènes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analyse comparative de trois méthodes performantes de simulation numérique de la fissuration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kajetan Wojtacki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Daridon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Delaume</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Dubois</w:t>
+                <w:t xml:space="preserve">Nicolas Moes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Monerie</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Perales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13e colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Université Paris-Saclay, May 2017, Giens, Var, France</w:t>
+              <w:t xml:space="preserve">, Université Paris-Saclay, May 2017, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01899344v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01899258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xper : une plateforme pour la simulation numérique distribuée d'interactions multiphysiques entre corps</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Local adaptive refinement method applied to Cohesive Zone Models for heterogeneous materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Delaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Daridon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Monerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Perales</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Babik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13e colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris-Saclay, May 2017, Giens, Var, France</w:t>
+              <w:t xml:space="preserve">Fifth International Conference on Computational Modeling of Fracture and Failure of Materials and Structures - CFRAC 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01899269v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02141645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèle hybride multi-échelles pour les écoulements granulaires immergés</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Constant</w:t>
+                <w:t xml:space="preserve">Méthode de raffinement local adaptatif multi-niveaux pour la fissuration des matériaux hétérogènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Delaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Daridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Vincent Legat</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Monerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Perales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13e colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Paris-Saclay, May 2017, Giens, Var, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01899347v1</w:t>
+                <w:t xml:space="preserve">hal-01899344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local adaptive refinement method for the fracture of heterogenous materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Delaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Daridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4929,51 +4929,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elek Postek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Mozul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Cañadas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5011,64 +5011,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local adaptive refinement method for the fracture of heterogeneous materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Delaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Daridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5359,1102 +5359,1102 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03690743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La méthode &amp;quot;Non Smooth Contact Dynamics&amp;quot;, application à la modélisation des milieux divisés</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">MONUMENTUM: Digital modelling and data management for the conservation of masonry structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Livio De Luca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Bagnéris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Chevrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Ciblac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
+              <w:t xml:space="preserve">ICOMOS International Symposium "Heritage and Landscape as Human Values"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03446417v1</w:t>
+                <w:t xml:space="preserve">hal-04995057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xper: une plateforme pour la simulation numérique distribuée d'interactions multiphysiques entre corps.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mécanismes de transports dans la fissuration des matériaux hétérogènes : application à la durée de vie d’exploitation des centrales nucléaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Bichet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Monerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Perales</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12e Colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CSMA, May 2015, Giens, France</w:t>
+              <w:t xml:space="preserve">Workshop MIST : Friction, Fracture, Failure [Microstructural Effects]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01516448v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02143518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthode d’Eigenerosion : mise en œuvre et extension aux matériaux hétérogènes. Application aux matériaux cimentaires.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lionel Bichet</w:t>
+                <w:t xml:space="preserve">La méthode &amp;quot;Non Smooth Contact Dynamics&amp;quot;, application à la modélisation des milieux divisés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Mozul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dubois</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Perales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12e Colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Giens, France</w:t>
+              <w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01262576v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03446417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthode de raffinement local adaptatif multi-niveaux pour la fissuration de matériaux</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Loïc Daridon</w:t>
+                <w:t xml:space="preserve">Xper: une plateforme pour la simulation numérique distribuée d'interactions multiphysiques entre corps.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Perales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Monerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Mozul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Babik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
+              <w:t xml:space="preserve">12e Colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CSMA, May 2015, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02143781v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01516448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eigenerosion: extension and applications to heterogeneous media</w:t>
+                <w:t xml:space="preserve">Méthode d’Eigenerosion : mise en œuvre et extension aux matériaux hétérogènes. Application aux matériaux cimentaires.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Monerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Pélissou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Perales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFRAC 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Cachan, France</w:t>
+              <w:t xml:space="preserve">12e Colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01262580v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01262576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local adaptive refinement and multilevel method for the fracture of heterogeneous materials</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
+                <w:t xml:space="preserve">Méthode de raffinement local adaptatif multi-niveaux pour la fissuration de matériaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Delaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Daridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dubois</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yann Monerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Perales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop MIST : Friction, Fracture, Failure [Microstructural Effects]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02143515v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02143781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèle en éléments finis de mélange fluide/grains</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Lambrechts</w:t>
+                <w:t xml:space="preserve">Eigenerosion: extension and applications to heterogeneous media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Bichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Francois Remacle</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Monerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Pélissou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Perales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12e Colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CSMA, May 2015, Giens, France</w:t>
+              <w:t xml:space="preserve">CFRAC 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Cachan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01517290v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01262580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MONUMENTUM: Digital modelling and data management for the conservation of masonry structures</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Local adaptive refinement and multilevel method for the fracture of heterogeneous materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Delaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Daridon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Monerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Perales</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICOMOS International Symposium "Heritage and Landscape as Human Values"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Florence, Italy</w:t>
+              <w:t xml:space="preserve">Workshop MIST : Friction, Fracture, Failure [Microstructural Effects]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04995057v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02143515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mécanismes de transports dans la fissuration des matériaux hétérogènes : application à la durée de vie d’exploitation des centrales nucléaires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lionel Bichet</w:t>
+                <w:t xml:space="preserve">Modèle en éléments finis de mélange fluide/grains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Lambrechts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Perales</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Remacle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop MIST : Friction, Fracture, Failure [Microstructural Effects]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Montpellier, France</w:t>
+              <w:t xml:space="preserve">12e Colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CSMA, May 2015, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02143518v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01517290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydro-mechanical coupling as a deterioration factor for limestone used in historical buildings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cherblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Berthonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bromblet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Bagnéris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6737,1193 +6737,1193 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01034277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Saladyn toolbox</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">LMGC90</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Mozul</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11e colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CSMA, May 2013, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01717106v1</w:t>
+                <w:t xml:space="preserve">hal-01717115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation hydro-mécanique de propagation de fissures dans un milieu poreux déformable : Application au stockage géologique de CO2</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Walid Saber Cherif</w:t>
+                <w:t xml:space="preserve">The Saladyn toolbox</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Acary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Brémond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hong Phong Cao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Mazet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11e colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CSMA, May 2013, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01717105v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01717106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation des maçonneries à joints de mortier par une approche discrète avec des blocs déformables</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paul Taforel</w:t>
+                <w:t xml:space="preserve">Modélisation hydro-mécanique de propagation de fissures dans un milieu poreux déformable : Application au stockage géologique de CO2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Saber Cherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Chrysochoos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cangémi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Brusselle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11e colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CSMA, May 2013, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01722075v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01717105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xper et ApoloGRIFF: Des plateformes numériques pour l’étude des interactions multiphysiques entre corps</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modélisation des maçonneries à joints de mortier par une approche discrète avec des blocs déformables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Taforel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dubois</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Vincent Topin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11e colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CSMA, May 2013, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01722337v1</w:t>
+                <w:t xml:space="preserve">hal-01722075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Décomposition de domaine pour le calcul des maçonneries</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Xper et ApoloGRIFF: Des plateformes numériques pour l’étude des interactions multiphysiques entre corps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Monerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Perales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Topin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11e colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CSMA, May 2013, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01722339v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01722337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LMGC90</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Décomposition de domaine pour le calcul des maçonneries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Visseq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Taforel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dubois</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rémy Mozul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11e colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CSMA, May 2013, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01717115v1</w:t>
+                <w:t xml:space="preserve">hal-01722339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of numerical uncertainties on the modeling of dry masonry structures submitted to out-of-plane loading, using the NSCD method in comparison with experimental test</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paul Taforel</w:t>
+                <w:t xml:space="preserve">Numerical simulation prediction for the elastic behavior of concrete taking into account its mesoscopic structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rita Sassine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Malachanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Garcia-Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Pagano</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Vinches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Congress on Computational Methods in Applied Sciences and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Vienne, Austria. 19 p</w:t>
+              <w:t xml:space="preserve">ECCOMAS 2012 - European Congress on Computational Methods in Applied Sciences and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Vienne, Austria. pp.5242-5255</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00806832v1</w:t>
+                <w:t xml:space="preserve">hal-03260759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Of the designing of a software dedicated to the numerical simulation of contact dynamics problems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rémy Mozul</w:t>
+                <w:t xml:space="preserve">Evaluation of numerical uncertainties on the modeling of dry masonry structures submitted to out-of-plane loading, using the NSCD method in comparison with experimental test</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Taforel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pagano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 2nd Joint International Conference on Multibody System Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Stuttgart, Germany</w:t>
+              <w:t xml:space="preserve">European Congress on Computational Methods in Applied Sciences and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Vienne, Austria. 19 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00806651v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00806832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un benchmark pour l'étude des milieux granulaires immergées</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yann Monerie</w:t>
+                <w:t xml:space="preserve">Of the designing of a software dedicated to the numerical simulation of contact dynamics problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Mozul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dubois</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Modélisation numérique des mélanges fluides-grains</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Montpellier, France</w:t>
+              <w:t xml:space="preserve">The 2nd Joint International Conference on Multibody System Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Stuttgart, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00844252v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00806651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling submarine avalanches</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId177" w:history="1">
+                <w:t xml:space="preserve">Un benchmark pour l'étude des milieux granulaires immergées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Topin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Perales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Monerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhang Radjai</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Yann Monerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque annuel du GdR MeGe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">Colloque Modélisation numérique des mélanges fluides-grains</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00760680v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00844252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical simulation prediction for the elastic behavior of concrete taking into account its mesoscopic structure</w:t>
+                <w:t xml:space="preserve">Modeling submarine avalanches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rita Sassine</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Eric Garcia-Diaz</w:t>
+                <w:t xml:space="preserve">Farhang Radjai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Topin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marc Vinches</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Perales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Monerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCOMAS 2012 - European Congress on Computational Methods in Applied Sciences and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Vienne, Austria. pp.5242-5255</w:t>
+              <w:t xml:space="preserve">Colloque annuel du GdR MeGe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03260759v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00760680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelli di pannelli murari rinforzati con fibre naturali : analisi numerica e sperimentale</w:t>
               </w:r>
@@ -8043,51 +8043,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Mahe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Vinches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9 th Euroconference on Rock Physics and Geomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8125,51 +8125,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Non-Smooth Contact Dynamics method applied to the mechanical simulation of a jointed rock mass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Rafiie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Vinches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8207,90 +8207,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l'intérêt de la courbure dans les interfaces : application aux structures en pierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Bagnéris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Mozul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Taforel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8341,77 +8341,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception d'un outil adapté à la mise en données des systèmes discrets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Bagnéris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Mozul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10e colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Giens, France. pp.Clé USB</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8449,51 +8449,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical simulation of granular media composed with irregular polyhedral particles: effect of particles' angularity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilien Azéma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8570,51 +8570,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pagano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10e colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Giens, France. pp.Clé USB</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8639,64 +8639,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contact Dynamics with hydrodynamic interactions applied to granular collapse in a fluid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Topin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Monerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8777,51 +8777,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des outils de simulation de rupture dynamique de matériaux hétérogènes (Xper) et d écoulements granulaires immergés (ApoloGRIFF).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Perales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Topin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8928,51 +8928,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Renouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Mozul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9014,51 +9014,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation numérique et étude de l'effondrement d'une colonne de grain dans un fluide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Topin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9066,51 +9066,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Monerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Perales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10e colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Giens, France</w:t>
@@ -9178,64 +9178,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Mozul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pagano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Euromech Colloquium 516: Nonsmooth contact and Impact laws in Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2011, France. 2p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9260,51 +9260,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non Smooth Fracture Dynamics (NSFD)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Acary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9690,2811 +9690,2811 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00483314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discrete element method with particle-gas interactions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of interaction laws and particle modelling in discrete element simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Renouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hong Phong Cao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dubois</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Alert Workshop 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Aussois, France</w:t>
+              <w:t xml:space="preserve">Powders and Grains 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Golden, Colorado, United States. pp.788-791</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00844279v1</w:t>
+                <w:t xml:space="preserve">hal-00414150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frictional Contact Numerical Models for Numerous Collections of Rigid or Deformable Bodies</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel Jean</w:t>
+                <w:t xml:space="preserve">Impact of interaction laws and particle modelling in Discrete Element Simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hong Phong Cao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Renouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th EUROMECH Solid Mechanics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Portugal. 2p</w:t>
+              <w:t xml:space="preserve">Powder &amp; Grains 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Golden, Colorado, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00806943v1</w:t>
+                <w:t xml:space="preserve">hal-00416731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation numérique de mélanges grains-gaz. Application aux écoulements</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Discrete element method with particle-gas interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Monerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhang Radjai</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yann Monerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Science et Technologie des Poudres et Matériaux Frittés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Alert Workshop 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00844276v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00844279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistique de blocage dans un écoulement de silo</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Frictional Contact Numerical Models for Numerous Collections of Rigid or Deformable Bodies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yann Monerie</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Jean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t>
+              <w:t xml:space="preserve">7th EUROMECH Solid Mechanics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Portugal. 2p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03378637v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00806943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Couplage de codes en thermo-hygromécanique pour les panneaux peints en bois du patrimoine</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Dureisseix</w:t>
+                <w:t xml:space="preserve">Modélisation numérique de mélanges grains-gaz. Application aux écoulements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Joseph Gril</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farhang Radjai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Monerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19e Congrès Français de Mécanique - CFM09</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t>
+              <w:t xml:space="preserve">Colloque Science et Technologie des Poudres et Matériaux Frittés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00413723v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00844276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of interaction laws and particle modelling in discrete element simulations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hong Phong Cao</w:t>
+                <w:t xml:space="preserve">Statistique de blocage dans un écoulement de silo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farhang Radjai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Monerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Powders and Grains 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, Golden, Colorado, United States. pp.788-791</w:t>
+              <w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00414150v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03378637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of interaction laws and particle modelling in Discrete Element Simulations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Renouf</w:t>
+                <w:t xml:space="preserve">Couplage de codes en thermo-hygromécanique pour les panneaux peints en bois du patrimoine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Marcon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Dureisseix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Jullien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Dubois</w:t>
+                <w:t xml:space="preserve">Joseph Gril</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Powder &amp; Grains 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, Golden, Colorado, United States</w:t>
+              <w:t xml:space="preserve">19e Congrès Français de Mécanique - CFM09</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00416731v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00413723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vibrational dynamics of 3D granular media composed with polyhedral grains</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">NSCD (Non Smooth Contact Dynamics) État de l'art et points durs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gilles Saussine</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Dureisseix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IX Congreso de Geotecnia, Sociedad Colombiana de geotecnia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Bogotà, Colombia. pp.8</w:t>
+              <w:t xml:space="preserve">Journée CSMA Simulation numérique du contact en dynamique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00300813v1</w:t>
+                <w:t xml:space="preserve">hal-01722818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NSCD (Non Smooth Contact Dynamics) État de l'art et points durs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hybrid discrete-finite element approach. Application to tribological interfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hong Phong Cao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">David Dureisseix</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Renouf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée CSMA Simulation numérique du contact en dynamique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2008, Nantes, France</w:t>
+              <w:t xml:space="preserve">4th International Conference on advanced computational methods in engineering (ACOMEN 2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01722818v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00506154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid discrete-finite element approach. Application to tribological interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hong Phong Cao</w:t>
+                <w:t xml:space="preserve">Vibrational dynamics of 3D granular media composed with polyhedral grains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Azéma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farhang Radjai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Peyroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Renouf</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Saussine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Conference on advanced computational methods in engineering (ACOMEN 2008)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Belgique</w:t>
+              <w:t xml:space="preserve">IX Congreso de Geotecnia, Sociedad Colombiana de geotecnia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Bogotà, Colombia. pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00506154v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00300813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extensions d'une méthode par éléments discrets pour la modélisation de milieux divisés complexes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vers une identification par mesure de champs de lois de zones cohésives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Peyroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Richefeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Chrysochoos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Huon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8e Colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CSMA, May 2007, Giens, France</w:t>
+              <w:t xml:space="preserve">Journée Scientifique Lagrange</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01493703v1</w:t>
+                <w:t xml:space="preserve">hal-00572439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical strategies and software architecture dedicated to the modelling of dynamical systems in interaction. Application to multibody dynamics</w:t>
+                <w:t xml:space="preserve">Extensions d'une méthode par éléments discrets pour la modélisation de milieux divisés complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Renouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Jean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multibody 2007 - International Conference on Advances in Computational Multibody Dynamics. (ECCOMAS Thematic Conference)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Italie</w:t>
+              <w:t xml:space="preserve">8e Colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CSMA, May 2007, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00506634v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01493703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Génération et analyse de la mésostructure d'un milieu discret</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Numerical strategies and software architecture dedicated to the modelling of dynamical systems in interaction. Application to multibody dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Farhang Radjai</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Renouf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées des thèses IRSN</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Aussois, France</w:t>
+              <w:t xml:space="preserve">Multibody 2007 - International Conference on Advances in Computational Multibody Dynamics. (ECCOMAS Thematic Conference)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00580789v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00506634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation par éléments discrets des structures à grand appareil</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Robert Perales</w:t>
+                <w:t xml:space="preserve">Génération et analyse de la mésostructure d'un milieu discret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Monerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque laboratoire Lagrange 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2007, Palaiseau, France</w:t>
+              <w:t xml:space="preserve">Journées des thèses IRSN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04609931v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00580789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une identification par mesure de champs de lois de zones cohésives</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Robert Peyroux</w:t>
+                <w:t xml:space="preserve">Modélisation par éléments discrets des structures à grand appareil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Rafiee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Vinches</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Bohatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Richefeu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">André Chrysochoos</w:t>
+                <w:t xml:space="preserve">Robert Perales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dubois</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Scientifique Lagrange</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Marseille, France</w:t>
+              <w:t xml:space="preserve">Colloque laboratoire Lagrange 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2007, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00572439v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04609931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computational non-smooth fracture dynamics in nonlinear and heterogeneous materials. Application to fracture of hydrided Zircaloy</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yann Monerie</w:t>
+                <w:t xml:space="preserve">Numerical modelling of reinforced geomaterials by wires using the Non Smooth Contact Dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Laniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Mouraille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pagano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Stainier</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Alart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Conference on Structural Mechanics in Reactor Technology (SMiRT 18)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">3rd Contact Mechanical International Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Hanovre, Germany. pp.289-296, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/3-540-31761-9_32⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00580799v1</w:t>
+                <w:t xml:space="preserve">hal-00514583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical simulation of dynamical fracture in heterogeneous materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Pérales</w:t>
+                <w:t xml:space="preserve">Computational non-smooth fracture dynamics in nonlinear and heterogeneous materials. Application to fracture of hydrided Zircaloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Perales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Monerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Stainier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd MIT Conference on computational fluid and solid mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2005, Cambridge, United States. pp.437-441</w:t>
+              <w:t xml:space="preserve">18th International Conference on Structural Mechanics in Reactor Technology (SMiRT 18)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2005, Pékin, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00580803v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00580799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The non smooth contact dynamics method: recent LMGC90 software developments and application</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Numerical simulation of dynamical fracture in heterogeneous materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pérales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Monerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel Jean</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Stainier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th Contact Mechanics International Symposium</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">3rd MIT Conference on computational fluid and solid mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2005, Cambridge, United States. pp.437-441</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00580798v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00580803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shear strength properties of a thin granular interface</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The non smooth contact dynamics method: recent LMGC90 software developments and application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">P.E. Gautier</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Jean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Powders and Grains 2005</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">4th Contact Mechanics International Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2005, Hannover, Germany. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/3-540-31761-9_44⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00580804v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00580798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling ballast behaviour using a three-dimensional polyhedral Discrete Element method</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId224" w:history="1">
+                <w:t xml:space="preserve">Shear strength properties of a thin granular interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Saussine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre Etienne Gautier</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cholet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.E. Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st International Congress of Theoretical and Applied Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2004, Varsovie, Poland</w:t>
+              <w:t xml:space="preserve">Powders and Grains 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Stuttgart, Germany. pp.219-222</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01793634v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00580804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation numérique de la rupture dynamique des matériaux hétérogènes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yann Monerie</w:t>
+                <w:t xml:space="preserve">Solveurs de systèmes de complémentarité et application à la tenségrité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Alart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Stainier</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Dureisseix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shéhérazade Nineb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7ème Colloque National en Calcul des Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2005, Giens, France</w:t>
+              <w:t xml:space="preserve">17e Congrès Français de Mécanique - CFM 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Troyes, France. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00580802v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00325950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solveurs de systèmes de complémentarité et application à la tenségrité</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Alart</w:t>
+                <w:t xml:space="preserve">Modelling ballast behaviour using a three-dimensional polyhedral Discrete Element method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Saussine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Cholet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Etienne Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Bohatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17e Congrès Français de Mécanique - CFM 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2005, Troyes, France. pp.1-6</w:t>
+              <w:t xml:space="preserve">21st International Congress of Theoretical and Applied Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2004, Varsovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00325950v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01793634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the lateral friction on the surface flow: a 3D numerical approach</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre Alart</w:t>
+                <w:t xml:space="preserve">Simulation numérique de la rupture dynamique des matériaux hétérogènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Perales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Monerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Stainier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Powders and Grains 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Stuttgart, Germany</w:t>
+              <w:t xml:space="preserve">7ème Colloque National en Calcul des Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2005, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00580805v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00580802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fissuration dynamique des composites à matrice métallique. Application au Zircaloy hydruré</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yann Monerie</w:t>
+                <w:t xml:space="preserve">Influence of the lateral friction on the surface flow: a 3D numerical approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Renouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bonamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Alart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dubois</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Stainier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2005, Troyes, France</w:t>
+              <w:t xml:space="preserve">Powders and Grains 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Stuttgart, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00580800v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00580805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fracturation as a non smooth contact dynamics problem</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fissuration dynamique des composites à matrice métallique. Application au Zircaloy hydruré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Perales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Monerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Stainier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Computational Plasticity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, France</w:t>
+              <w:t xml:space="preserve">17ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2005, Troyes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00580797v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00580800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical modelling of reinforced geomaterials by wires using the Non Smooth Contact Dynamics</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fracturation as a non smooth contact dynamics problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dubois</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Alart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd Contact Mechanical International Symposium</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">8th International Conference on Computational Plasticity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00514583v1</w:t>
+                <w:t xml:space="preserve">hal-00580797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basics on numerical algorithms for Non Smooth Dynamical Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Acary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12545,64 +12545,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mixed Finite Element / Discrete Element Modelling of Masonry Structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Chetouane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Bohatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Vinches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12653,77 +12653,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stress and Strain Tensors in Granular Medium Application to Masonry Structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Chetouane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Bohatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Vinches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASME 2003 International Design Engineering Technical Conferences and Computers and Information in Engineering Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2003, Chicago, United States. pp.1055-1059, </w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12783,160 +12783,177 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Particle shape distribution effects on the critical strength of granular materials</w:t>
+                <w:t xml:space="preserve">On the benefits of the use of complementary numerical models for the structural analysis of a historic masonry monument: Application to a sexpartite vault of Notre-Dame de Paris cathedral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sergio Carrasco</w:t>
+                <w:t xml:space="preserve">T. Parent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Morenon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Cantor</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Carlos Ovalle</w:t>
+                <w:t xml:space="preserve">P. Nougayrede</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Taforel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dubois</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Geotechnics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compgeo.2024.106896⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 310, pp.113224. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2025.113224⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04779354v1</w:t>
+                <w:t xml:space="preserve">hal-04974857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From surveys to simulations: Integrating Notre-Dame de Paris' buttressing system diagnosis with knowledge graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12981,582 +12998,565 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Jacquot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Automation in Construction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 170, pp.105927. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.autcon.2024.105927⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04833913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the benefits of the use of complementary numerical models for the structural analysis of a historic masonry monument: Application to a sexpartite vault of Notre-Dame de Paris cathedral</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Particle shape distribution effects on the critical strength of granular materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Carrasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Parent</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Morenon</w:t>
+                <w:t xml:space="preserve">David Cantor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Nougayrede</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Paul Taforel</w:t>
+                <w:t xml:space="preserve">Carlos Ovalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dubois</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 310, pp.113224. </w:t>
+              <w:t xml:space="preserve">Computers and Geotechnics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 177, pp.106896. </w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2025.113224⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compgeo.2024.106896⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04974857v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04779354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of continuous and discrete modeling strategies for the structural assessment of a masonry vault under dynamic seismic loading</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Angela Ferrante</w:t>
+                <w:t xml:space="preserve">3D hybrid modeling approach combining the finite and discrete element methods: Validation based on masonry shear wall tests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Boukham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Venzal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Parent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Architectural Heritage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/15583058.2024.2377297⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 289, pp.112638. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2023.112638⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04651270v1</w:t>
+                <w:t xml:space="preserve">hal-05012281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D hybrid modeling approach combining the finite and discrete element methods: Validation based on masonry shear wall tests</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A multi-model structural analysis of the vaults of Notre-Dame de Paris Cathedral after the 2019 fire and a proposal for a hybrid model merging continuum and discrete approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Parent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stephane Morel</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurizio Brocato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Domede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 289, pp.112638. </w:t>
+              <w:t xml:space="preserve">Journal of Cultural Heritage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, SI: Notre-Dame de Paris, 65, pp.135-144. </w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2023.112638⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.culher.2023.05.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05012281v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04107913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multi-model structural analysis of the vaults of Notre-Dame de Paris Cathedral after the 2019 fire and a proposal for a hybrid model merging continuum and discrete approaches</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Domede</w:t>
+                <w:t xml:space="preserve">Comparison of continuous and discrete modeling strategies for the structural assessment of a masonry vault under dynamic seismic loading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Ferrante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Morenon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cultural Heritage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, SI: Notre-Dame de Paris, 65, pp.135-144. </w:t>
+              <w:t xml:space="preserve">International Journal of Architectural Heritage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.1-13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.culher.2023.05.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/15583058.2024.2377297⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04107913v1</w:t>
+                <w:t xml:space="preserve">hal-04651270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shaking table tests for seismic stability of stacked concrete blocks used for radiation shielding</w:t>
               </w:r>
@@ -13800,425 +13800,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04003908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seismic assessment of masonry vaults by means of an advanced hybrid FEM-DEM modeling strategy</w:t>
+                <w:t xml:space="preserve">Collapse dynamics of two-dimensional dry and immersed granular columns of elongated grains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angela Ferrante</w:t>
+                <w:t xml:space="preserve">Nathan Coppin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Cabrera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Azéma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Procedia Structural Integrity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.prostr.2023.01.159⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 8 (9), pp.094303. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.8.094303⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04011077v1</w:t>
+                <w:t xml:space="preserve">hal-04212053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating Wind Flow Analysis in Early Urban Design: Guidelines for Practitioners</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Paris</w:t>
+                <w:t xml:space="preserve">Seismic assessment of masonry vaults by means of an advanced hybrid FEM-DEM modeling strategy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Ferrante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe Devillers</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Morenon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Contemporary Urban Affairs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.25034/ijcua.2023.v7n2-12⟩</w:t>
+              <w:t xml:space="preserve">Procedia Structural Integrity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 44, pp.1236-1243. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.prostr.2023.01.159⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04871546v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04011077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collapse dynamics of two-dimensional dry and immersed granular columns of elongated grains</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel Henry</w:t>
+                <w:t xml:space="preserve">Integrating Wind Flow Analysis in Early Urban Design: Guidelines for Practitioners</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bosc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miguel Cabrera</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Philippe Devillers</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 8 (9), pp.094303. </w:t>
+              <w:t xml:space="preserve">Journal of Contemporary Urban Affairs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 7, pp.194 - 211. </w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.8.094303⟩</w:t>
+                <w:t xml:space="preserve">⟨10.25034/ijcua.2023.v7n2-12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04212053v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04871546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of a cohesive zone model for cement paste-aggregate interface in a shear test</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nesrine Salah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouad Jebli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Malachanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14423,1361 +14423,1361 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04229931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical analysis of the drag on a rigid body in an immersed granular flow</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Lambrechts</w:t>
+                <w:t xml:space="preserve">Simulation of air invasion in immersed granular beds with an unresolved FEM–DEM model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Constant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Coppin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Legat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Particle Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s40571-021-00418-w⟩</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40571-020-00351-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03269423v1</w:t>
+                <w:t xml:space="preserve">hal-02929462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical investigation of the density sorting of grains using water jigging</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nathan Coppin</w:t>
+                <w:t xml:space="preserve">A contact dynamics code implementation for the simulation of asteroid evolution and regolith in the asteroid environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Sánchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Renouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Azéma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Mozul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dubois</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Powder Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.powtec.2021.07.036⟩</w:t>
+              <w:t xml:space="preserve">Icarus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 363, pp.114441. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.icarus.2021.114441⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03324034v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03185129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multibody approach for reactive transport modeling in discontinuous-heterogeneous porous media</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adrien Socié</w:t>
+                <w:t xml:space="preserve">Numerical analysis of the drag on a rigid body in an immersed granular flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Coppin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Constant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Lambrechts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Perales</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Legat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Geosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10596-021-10058-x⟩</w:t>
+              <w:t xml:space="preserve">Computational Particle Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40571-021-00418-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03269431v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03269423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of air invasion in immersed granular beds with an unresolved FEM–DEM model</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">N. Coppin</w:t>
+                <w:t xml:space="preserve">Numerical investigation of the density sorting of grains using water jigging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Constant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Coppin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">V. Legat</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riccardo Artoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Lambrechts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Particle Mechanics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Powder Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 393, p.705-721. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.powtec.2021.07.036⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s40571-020-00351-4⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02929462v1</w:t>
+                <w:t xml:space="preserve">hal-03324034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A contact dynamics code implementation for the simulation of asteroid evolution and regolith in the asteroid environment</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Rémy Mozul</w:t>
+                <w:t xml:space="preserve">Multibody approach for reactive transport modeling in discontinuous-heterogeneous porous media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Socié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Monerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Perales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Icarus</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 363, pp.114441. </w:t>
+              <w:t xml:space="preserve">Computational Geosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 25 (5), pp.1473-1491. </w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.icarus.2021.114441⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10596-021-10058-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03185129v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03269431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frictional cohesive zone model for quasi-brittle fracture: mixed-mode and coupling between cohesive and frictional behaviors</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thomas Parent</w:t>
+                <w:t xml:space="preserve">Modelling and simulation of coupled multibody systems and granular media using the non-smooth contact dynamics approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Docquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lantsoght</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Brüls</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
+              <w:t xml:space="preserve">Multibody System Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2020.04.023⟩</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11044-019-09721-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02550737v1</w:t>
+                <w:t xml:space="preserve">hal-02436476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling and simulation of coupled multibody systems and granular media using the non-smooth contact dynamics approach</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Lantsoght</w:t>
+                <w:t xml:space="preserve">Frictional cohesive zone model for quasi-brittle fracture: mixed-mode and coupling between cohesive and frictional behaviors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Venzal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Parent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dubois</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Brüls</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multibody System Dynamics</w:t>
+              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11044-019-09721-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2020.04.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02436476v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02550737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damage assessment of ancient masonry churches stroked by the Central Italy earthquakes of 2016 by the non-smooth contact dynamics method</w:t>
+                <w:t xml:space="preserve">Modelling mixed mode fracture of mortar joints in masonry buildings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesco Clementi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Angela Ferrante</w:t>
+                <w:t xml:space="preserve">M. Bisoffi-Sauve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ersilia Giordano</w:t>
+                <w:t xml:space="preserve">S. Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dubois</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stefano Lenci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of Earthquake Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10518-019-00613-4⟩</w:t>
+              <w:t xml:space="preserve">Engineering Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 182, pp.316-330. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.engstruct.2018.11.064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02127095v1</w:t>
+                <w:t xml:space="preserve">hal-01973455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling mixed mode fracture of mortar joints in masonry buildings</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Damage assessment of ancient masonry churches stroked by the Central Italy earthquakes of 2016 by the non-smooth contact dynamics method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Clementi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Ferrante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Bisoffi-Sauve</w:t>
+                <w:t xml:space="preserve">Ersilia Giordano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Morel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Dubois</w:t>
+                <w:t xml:space="preserve">Stefano Lenci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 182, pp.316-330. </w:t>
+              <w:t xml:space="preserve">Bulletin of Earthquake Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.engstruct.2018.11.064⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10518-019-00613-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01973455v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02127095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementation of an unresolved stabilised FEM–DEM model to solve immersed granular flows</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Contact Dynamics method: A nonsmooth story</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Vincent Legat</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Acary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Jean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Particle Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, </w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 346 (3), pp.247-262. </w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s40571-018-0209-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.crme.2017.12.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01887703v1</w:t>
+                <w:t xml:space="preserve">hal-01676287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Contact Dynamics method: A nonsmooth story</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Implementation of an unresolved stabilised FEM–DEM model to solve immersed granular flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Constant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Michel Jean</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Lambrechts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Legat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 346 (3), pp.247-262. </w:t>
+              <w:t xml:space="preserve">Computational Particle Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crme.2017.12.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s40571-018-0209-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01676287v1</w:t>
+                <w:t xml:space="preserve">hal-01887703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The method of a floating frame of reference for non-smooth contact dynamics</w:t>
               </w:r>
@@ -16027,51 +16027,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Monerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Pélissou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Perales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16260,51 +16260,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical model for mechanical behavior of lightweight concrete and for the prediction of local stress concentration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Malachanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Sassine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Garcia-Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16364,64 +16364,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Packings of irregular polyhedral particles: Strength, structure, and effects of angularity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Azéma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16462,274 +16462,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00835121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling Continuous and Discontinuous Descriptions to Model First Body Deformation in Third Body Flows</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Renouf</w:t>
+                <w:t xml:space="preserve">Micro-rheology of dense particulate flows: Application to immersed avalanches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Topin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yves Berthier</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Monerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Perales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Wachs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Tribology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1115/1.4004881⟩</w:t>
+              <w:t xml:space="preserve">Journal of Non-Newtonian Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 166 (1-2), pp.63-72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnnfm.2010.10.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00806618v1</w:t>
+                <w:t xml:space="preserve">hal-00806645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micro-rheology of dense particulate flows: Application to immersed avalanches</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Topin</w:t>
+                <w:t xml:space="preserve">Coupling Continuous and Discontinuous Descriptions to Model First Body Deformation in Third Body Flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cao Hong-Phong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Renouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Anthony Wachs</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Berthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Non-Newtonian Fluid Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 166 (1-2), pp.63-72. </w:t>
+              <w:t xml:space="preserve">Journal of Tribology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 133 (4), pp.041601-1 041601-7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jnnfm.2010.10.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1115/1.4004881⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00806645v1</w:t>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00806618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A NonSmooth Contact Dynamics-based multi-domain solver</w:t>
               </w:r>
@@ -16767,51 +16767,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Monerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Piar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Stainier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Européenne de Mécanique Numérique/European Journal of Computational Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 21 (3-6), pp.242-253. </w:t>
             </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
@@ -16845,103 +16845,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling ballast behaviour under dynamic loading. Part 1: A 2D polygonal discrete element method approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Saussine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cholet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.E. Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Bohatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 195 (19-22), pp.2841-2859. </w:t>
@@ -16973,378 +16973,378 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00580793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vibrational dynamics of confined granular material</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Robert Peyroux</w:t>
+                <w:t xml:space="preserve">Realistic Haptic Rendering of Interacting Deformable Objects in Virtual Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Duriez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gilles Saussine</w:t>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahmane Kheddar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Andriot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.74.031302⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 12 (1), pp.36-47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TVCG.2006.13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00023251v2</w:t>
+                <w:t xml:space="preserve">hal-00269404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical investigations of fault propagation and forced-fold using a non smooth discrete element method</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Renouf</w:t>
+                <w:t xml:space="preserve">Vibrational dynamics of confined granular material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Azéma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farhang Radjai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Peyroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Alart</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Saussine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Européenne de Mécanique Numérique/European Journal of Computational Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3166/remn.15.549-570⟩</w:t>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, http://pre.aps.org/abstract/PRE/v74/i3/e031302. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.74.031302⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00447273v1</w:t>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00023251v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Realistic Haptic Rendering of Interacting Deformable Objects in Virtual Environments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Duriez</w:t>
+                <w:t xml:space="preserve">Numerical investigations of fault propagation and forced-fold using a non smooth discrete element method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Renouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Claude Andriot</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Alart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 12 (1), pp.36-47. </w:t>
+              <w:t xml:space="preserve">Revue Européenne de Mécanique Numérique/European Journal of Computational Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 15 (5), pp.549-570. </w:t>
             </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TVCG.2006.13⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3166/remn.15.549-570⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00269404v1</w:t>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00447273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NSCD discrete element method for modelling masonry structures</w:t>
               </w:r>
@@ -17356,64 +17356,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Chetouane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Vinches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Bohatier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 64, pp.65-94. </w:t>
             </w:r>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
@@ -17590,51 +17590,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical simulation of two-dimensional steady granular flows in rotating drum: On surface flows rheology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Renouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bonamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19002,77 +19002,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The method of a floating frame of reference for non-smooth contact dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Lozovskiy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Daridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pagano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] Université Montpellier 2. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -19126,51 +19126,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discrete-element modeling of granular materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -19201,51 +19201,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation numérique discrète des matériaux granulaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -19559,51 +19559,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579254v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bitnarae Kim" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bretaudeau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Deparis" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon V&#233;drine" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dubois" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402602v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime L'H&#233;ritier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bernard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Az&#233;ma" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Beck" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Delque-Koli&#269;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433569v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Taforel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Morenon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Nougayrede" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lawrence Kauffmann" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611068v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Perales" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zafilaza Armi Manorosoa" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Gomez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Somera" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Tosi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04692585v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Placide Uwizeyimana" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Regazzi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faiza Mnasri" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Clerc" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Garcia-Diaz" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822997v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Boukham" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Parent" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Mindeguia" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Morel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822992v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Henry" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dorbolo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lambrechts" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Legat" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772578v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Guillem" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Malavergne" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Baillieul" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818402v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Brocato" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Colas" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Domede" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106032v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gros" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livio De Luca" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe V&#233;ron" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Jacquot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05013074v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.41.1.18" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818414v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05013293v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Ferrante" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.40.1.47" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04793972v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717961v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Fraiture" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jevens Clodagh" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717962v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Coppin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Angel Cabrera" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Az&#233;ma" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544804v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Soci&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mejdi Neji" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Monerie" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Perales" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03186643v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Salah" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Malachanne" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jamin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Caro-Bretelle" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.38.1.52" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818314v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824655v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Constant" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824647v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Mozul" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348054v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348013v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347953v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824620v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Vidal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347859v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04351253v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Artoni" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824649v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perales Frederic" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Babik" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347909v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937815v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouad Jebli" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079510v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bagn&#233;ris" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chastel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cherblanc" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Debraux" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347790v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080886v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venzal Vincent" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Huon" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Morel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899306v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Acary" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Br&#233;mond" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899254v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899258v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kajetan Wojtacki" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Daridon" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moes" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141645v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Delaume" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899344v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899269v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899347v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143705v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772243v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elek Postek" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ca&#241;adas" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141656v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141667v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Bichet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690743v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Vallet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bromblet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Brunetaud" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446417v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516448v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262576v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line P&#233;lissou" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143781v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262580v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143515v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517290v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Remacle" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995057v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chevrier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ciblac" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143518v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112062v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Berthonneau" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262585v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cp Pelissou" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01034277v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Visseq" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Martin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dureisseix" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alart" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-05789-7_60" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717106v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Phong Cao" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Mazet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717105v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Saber Cherif" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Chrysochoos" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cang&#233;mi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Brusselle" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722075v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722337v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Topin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722339v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717115v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806832v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pagano" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806651v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844252v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhang Radjai" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760680v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03260759v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Sassine" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vinches" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806840v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assunta Venneri" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806963v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Thu-Hang Tran" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mahe" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806657v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Rafiie" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596937v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596923v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112373v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milien Az&#233;ma" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623159v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844256v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Wachs" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592814v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Piar" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596875v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jean" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Renouf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592815v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806853v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00522352v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806948v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bordreuil" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806858v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502827v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Marcon" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483314v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lebon" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amna Rekik" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844279v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806943v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844276v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378637v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413723v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Jullien" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Gril" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414150v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416731v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dubois" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00300813v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Peyroux" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Saussine" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722818v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506154v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493703v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506634v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580789v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04609931v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Rafiee" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bohatier" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Perales" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572439v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Richefeu" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580799v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Stainier" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580803v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric P&#233;rales" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580798v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-31761-9_44" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6099EB143B274A7B34F4FA75C9886E0FBD80CAC0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580804v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cholet" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.E. Gautier" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793634v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cholet" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Etienne Gautier" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580802v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325950v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sh&#233;h&#233;razade Nineb" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580805v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bonamy" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580800v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580797v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514583v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Laniel" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mouraille" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-31761-9_32" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BEDAE14D90781E44ACC0CE1485898295E23FECAA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00425091v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03260522v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chetouane" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03260486v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Chetouane" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2003/VIB-48430" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779354v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Carrasco" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cantor" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Ovalle" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compgeo.2024.106896" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833913v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.autcon.2024.105927" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04974857v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Parent" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nougayrede" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2025.113224" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651270v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15583058.2024.2377297" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05012281v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Venzal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2023.112638" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107913v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2023.05.009" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018471v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Sironi" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Andreini" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiana Colloca" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Poehler" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Bolognini" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2023.115895" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003908v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric P&#233;ral&#232;s" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2022.2146317" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011077v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prostr.2023.01.159" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871546v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Paris" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bosc" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Devillers" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25034/ijcua.2023.v7n2-12" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212053v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Cabrera" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.8.094303" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153545v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2019.1623082" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229931v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziran Zhou" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierino Lestuzzi" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward And&#242;" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/JENMDT.EMENG-7036" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269423v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40571-021-00418-w" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324034v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2021.07.036" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269431v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10596-021-10058-x" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929462v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Constant" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Coppin" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vidal" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Legat" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40571-020-00351-4" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185129v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul S&#225;nchez" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2021.114441" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02550737v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2020.04.023" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436476v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Docquier" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lantsoght" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Br&#252;ls" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11044-019-09721-0" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127095v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Clementi" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ersilia Giordano" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Lenci" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10518-019-00613-4" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973455v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bisoffi-Sauve" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Morel" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2018.11.064" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887703v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40571-018-0209-4" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676287v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2017.12.009" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508684v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Lozovskiy" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2016.01.007" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348721v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sig&#252;enza" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Mendez" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ambard" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Jourdan" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2016.06.041" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264363v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2015029" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1346D3388873D8764586D0024859099A129A30E3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279251v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Voivret" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4203/ijrt.4.2.4" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914247v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2014.01.067" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835121v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.87.062203" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806618v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cao Hong-Phong" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Berthier" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4004881" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806645v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2010.10.006" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806626v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejcm.19.389-417" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580793v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2005.07.006" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023251v2" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.74.031302" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447273v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/remn.15.549-570" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00269404v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Duriez" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Kheddar" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Andriot" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2006.13" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476972v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.1358" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580806v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chabrand" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Graillet" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Boman" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Ponthot" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2004.08.001" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005748v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2063347" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450571v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2003.05.019" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H6RBHSZH-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297284v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chertier" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.170" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393691v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Raous" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0895-7177(98)00111-3" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431407v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Coureau" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704427v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Socie" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Brice Nkoumbou Kaptchouang" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365854v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pierrot-Deseilligny" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502831v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068937v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040282v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Trannois" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fortin" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Drocourt" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-55131-4_3" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807348v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807346v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782620v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691805v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690051v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00087515v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Cescotto" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Curnier" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Millard" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579254v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bitnarae Kim" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bretaudeau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Deparis" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon V&#233;drine" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dubois" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402602v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime L'H&#233;ritier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bernard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Az&#233;ma" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Beck" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Delque-Koli&#269;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433569v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Taforel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Morenon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Nougayrede" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lawrence Kauffmann" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611068v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Perales" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zafilaza Armi Manorosoa" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Gomez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Somera" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Tosi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04692585v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Placide Uwizeyimana" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Regazzi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faiza Mnasri" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Clerc" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Garcia-Diaz" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822997v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Boukham" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Parent" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Mindeguia" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Morel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822992v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Henry" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dorbolo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lambrechts" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Legat" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772578v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Guillem" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Malavergne" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Baillieul" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818402v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Brocato" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Colas" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Domede" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106032v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gros" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livio De Luca" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe V&#233;ron" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Jacquot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05013074v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.41.1.18" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818414v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717962v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Coppin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Angel Cabrera" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Az&#233;ma" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05013293v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Ferrante" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.40.1.47" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04793972v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717961v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Fraiture" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jevens Clodagh" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544804v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Soci&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mejdi Neji" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Monerie" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Perales" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03186643v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Salah" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Malachanne" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jamin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Caro-Bretelle" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.38.1.52" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818314v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824649v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perales Frederic" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Mozul" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Babik" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04351253v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Constant" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Artoni" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824655v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824647v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348054v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348013v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824620v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Vidal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347953v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347859v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080886v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venzal Vincent" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Huon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Morel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347909v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937815v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouad Jebli" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079510v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bagn&#233;ris" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chastel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cherblanc" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Debraux" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347790v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899269v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899347v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899306v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Acary" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Br&#233;mond" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899254v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899258v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kajetan Wojtacki" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Daridon" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moes" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141645v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Delaume" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899344v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143705v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772243v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elek Postek" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ca&#241;adas" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141656v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141667v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Bichet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690743v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Vallet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bromblet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Brunetaud" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995057v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chevrier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ciblac" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143518v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446417v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516448v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262576v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line P&#233;lissou" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143781v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262580v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143515v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517290v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Remacle" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112062v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Berthonneau" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262585v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cp Pelissou" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01034277v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Visseq" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Martin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dureisseix" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alart" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-05789-7_60" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717115v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717106v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Phong Cao" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Mazet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717105v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Saber Cherif" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Chrysochoos" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cang&#233;mi" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Brusselle" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722075v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722337v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Topin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722339v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03260759v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Sassine" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vinches" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806832v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pagano" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806651v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844252v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhang Radjai" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760680v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806840v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assunta Venneri" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806963v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Thu-Hang Tran" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mahe" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806657v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Rafiie" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596937v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596923v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112373v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milien Az&#233;ma" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623159v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844256v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Wachs" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592814v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Piar" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596875v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jean" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Renouf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592815v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806853v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00522352v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806948v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bordreuil" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806858v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502827v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Marcon" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483314v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lebon" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amna Rekik" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414150v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416731v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dubois" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844279v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806943v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844276v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378637v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413723v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Jullien" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Gril" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722818v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506154v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00300813v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Peyroux" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Saussine" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572439v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Richefeu" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493703v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506634v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580789v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04609931v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Rafiee" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bohatier" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Perales" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514583v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Laniel" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mouraille" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-31761-9_32" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BEDAE14D90781E44ACC0CE1485898295E23FECAA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580799v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Stainier" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580803v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric P&#233;rales" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580798v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-31761-9_44" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6099EB143B274A7B34F4FA75C9886E0FBD80CAC0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580804v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cholet" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.E. Gautier" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325950v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sh&#233;h&#233;razade Nineb" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793634v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cholet" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Etienne Gautier" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580802v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580805v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bonamy" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580800v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580797v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00425091v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03260522v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chetouane" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03260486v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Chetouane" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2003/VIB-48430" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04974857v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Parent" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nougayrede" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2025.113224" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833913v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.autcon.2024.105927" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779354v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Carrasco" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cantor" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Ovalle" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compgeo.2024.106896" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05012281v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Venzal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2023.112638" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107913v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2023.05.009" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651270v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15583058.2024.2377297" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018471v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Sironi" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Andreini" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiana Colloca" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Poehler" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Bolognini" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2023.115895" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003908v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric P&#233;ral&#232;s" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2022.2146317" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212053v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Cabrera" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.8.094303" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011077v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prostr.2023.01.159" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871546v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Paris" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bosc" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Devillers" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25034/ijcua.2023.v7n2-12" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153545v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2019.1623082" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229931v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziran Zhou" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierino Lestuzzi" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward And&#242;" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/JENMDT.EMENG-7036" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929462v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Constant" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Coppin" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vidal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Legat" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40571-020-00351-4" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185129v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul S&#225;nchez" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2021.114441" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269423v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40571-021-00418-w" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324034v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2021.07.036" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269431v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10596-021-10058-x" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436476v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Docquier" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lantsoght" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Br&#252;ls" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11044-019-09721-0" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02550737v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2020.04.023" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973455v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bisoffi-Sauve" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Morel" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2018.11.064" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127095v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Clementi" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ersilia Giordano" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Lenci" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10518-019-00613-4" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676287v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2017.12.009" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887703v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40571-018-0209-4" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508684v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Lozovskiy" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2016.01.007" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348721v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sig&#252;enza" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Mendez" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ambard" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Jourdan" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2016.06.041" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264363v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2015029" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1346D3388873D8764586D0024859099A129A30E3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279251v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Voivret" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4203/ijrt.4.2.4" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914247v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2014.01.067" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835121v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.87.062203" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806645v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2010.10.006" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806618v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cao Hong-Phong" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Berthier" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4004881" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806626v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejcm.19.389-417" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580793v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2005.07.006" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00269404v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Duriez" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Kheddar" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Andriot" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2006.13" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023251v2" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.74.031302" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447273v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/remn.15.549-570" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476972v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.1358" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580806v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chabrand" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Graillet" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Boman" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Ponthot" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2004.08.001" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005748v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2063347" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450571v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2003.05.019" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H6RBHSZH-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297284v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chertier" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.170" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393691v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Raous" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0895-7177(98)00111-3" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431407v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Coureau" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704427v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Socie" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Brice Nkoumbou Kaptchouang" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365854v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pierrot-Deseilligny" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502831v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068937v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040282v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Trannois" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fortin" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Drocourt" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-55131-4_3" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807348v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807346v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782620v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691805v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690051v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00087515v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Cescotto" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Curnier" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Millard" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>