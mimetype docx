--- v0 (2026-03-18)
+++ v1 (2026-05-12)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Frederic Dubreuil </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tribofilm thickness measurement using scanning white light interferometry combined to a thin metallic reflective layer: Method, reliability and limitations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lubrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazario Morgado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Dassenoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Fridrici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wear</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.205779. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wear.2025.205779⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04961617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuning viscoelasticity and stiffness in bioprinted hydrogels for enhanced 3D cell culture: A multi-scale mechanical analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Pragnere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwin-Joffrey Courtial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Errazuriz-Cerda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Marquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 159, pp.106696. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmbbm.2024.106696⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04683596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of Solid Lubrication Processes of DLC Films with a Unique 6 Axes UHV Tribometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Normant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Galipaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tribology Online</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 18 (5), pp.239-248. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2474/trol.18.239⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04192025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achieving Superlubricity of Ricinoleic Acid in the Steel/Si3N4 Contact Under Boundary Lubrication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Isabel De Barros Bouchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tribology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 70 (4), </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11249-022-01649-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04081497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of flaming on polypropylene long glass fiber composites for automotive bonding applications with polyurethane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clemence Bernardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berangere Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Salvia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Contraires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Adhesion and Adhesives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 113, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijadhadh.2021.103033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04083025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ascorbyl Palmitate-Vitamin C Effective Friction Modifier and Wear Inhibitor for Steel in a PAO Base Oil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Thiebaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Loehle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lubricants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (10), pp.253. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/lubricants10100253⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04081503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystal and molecular structure of V-amylose complexed with ibuprofen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong Anh Khanh Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Ogawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Grimaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Mazeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbohydrate Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 261, pp.117885. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbpol.2021.117885⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03167743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diblock polymeric friction modifier (PFM) in the boundary regime: Tribological conditions leading to low friction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasrya Kossoko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Thiébaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Belin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Minfray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tribology International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 163, pp.107186. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.triboint.2021.107186⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04013983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interfacial rheological properties of self-assembling biopolymer microcapsules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaili Xie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement de Loubens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deniz Gunes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Jaeger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 13 (36), pp.6208-6217. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C7SM01377A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02020103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation initiale des Enseignants de Physique-Chimie : l’Ouverture aux Nanosciences & Nanotechnologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Baudrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ch. Rambaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Marchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal sur l'enseignement des sciences et technologies de l'information et des systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 13, pp.0001. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/j3ea/2014001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02103751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation and enzymatic hydrolysis of nanoparticles made from single xyloglucan polysaccharide chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Mkedder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Travelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Durand-Terrasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Halila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbohydrate Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.934-939</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00825425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical characterization of micrometric chitosan coated vesicle by atomic force microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rinaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Quemeneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Pepin-Donat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Polymer Analysis and Characterization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.617-626</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01066776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amphiphilic copolymers based on polyoxazoline and grape seed vegetable oil derivatives: Self-assemblies and dynamic light scattering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Travelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylene Stemmelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lapinte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Jacques Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nanoparticle Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 15, pp.1626. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11051-013-1626-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00924809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aqueous RAFT polymerization of N-acryloylmorpholine, synthesis of an ABA triblock glycopolymer and study of its self-association behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Albertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Wolnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ghadban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dubreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecular Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.1768-1782</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00743312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physicochemical and morphological characterizations of glyceryl tristearate/castor oil nanocarriers prepared by the solvent diffusion method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Dora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Putaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Pignot-Paintrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Borsali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Brazilian Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 23 (11), pp.1972-1981. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1590/S0103-50532012005000066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00787569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing multivalent host–guest interactions between modified polymer layers by direct force measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Kaftan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tumbiolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Auzely-Velty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.7726-7735</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00619426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing hyaluronic acid-based layer-by-layer capsules as a carrier for intracellular drug delivery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Szarpak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Di Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno de Geest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liesbeth de Cock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomacromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 11 (3), pp.713-720. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/bm9012937⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00499338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural basis of the affinity for oligomannosides and analogs displayed by BC2L-A, a Burkholderia cenocepacia soluble lectin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lameignere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.C. Shiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Wimmerova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glycobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 20 (1), pp.87-98. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/glycob/cwp151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00447116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-electrostatic building of biomimetic cellulose−xyloglucan multilayersnon-electrostatic building of biomimetic cellulose−xyloglucan multilayers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Heux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Chambat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.3920-3923</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00373986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The shape and size distribution of crystalline nanoparticles prepared by acid hydrolysis of native cellulose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Elazzouzi Hafraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Nishiyama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Putaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Heux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomacromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.57-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00303876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural details of cellulose nanocrystals/polyelectrolytes multilayers probed by neutron reflectivity and AFM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Heux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.3452-3458</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00303863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring mechanical properties of polyelectrolyte multilayer thin films: Novel methods based on AFM and optical techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Picart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Senger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Sengupta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.30-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00305528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical Properties of Freestanding Polyelectrolyte Capsules: a Quantitative Approach Based on Shell Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Elsner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Weinkamer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Wasicek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.D. Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Colloid and Polymer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.117-123. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/2882_022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04170304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Buckling of charged diblock copolymer monolayers at the air water interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Daillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.W. Mays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPL - Europhysics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.176-182</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00305952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanics of artificial microcapsules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H M Öhwald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1367-2630/6/1/018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04170280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyelectrolyte Capsules Modified with YF3 Nanoparticles: An AFM Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry Shchukin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gleb Sukhorukov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Fery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecular Rapid Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 25 (11), pp.1078-1081. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/marc.200400056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04170293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of shear stress on adhering polyelectrolyte capsules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Cordeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Coelho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gleb Sukhorukov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmuth Möhwald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 280 (1), pp.68-75. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcis.2004.07.040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04170281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuning of microcapsule adhesion by varying the capsule-wall thickness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Elsner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Fery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 69 (3), pp.031802. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.69.031802⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04170259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions between silica surfaces coated by polyelectrolyte multilayers in aqueous environment: comparison between precursor and multilayer regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vera Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goran Bogdanovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Fery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 243 (1-3), pp.147-155. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.colsurfa.2004.06.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04170290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elastic properties of polyelectrolyte capsules studied by atomic-force microscopy and RICM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Elsner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 12 (2), pp.215-221. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epje/i2003-10056-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04170267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId158"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Frederic Dubreuil </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artificial Intelligence Clustering Approach for Force Mapping Analysis of Polyacrylic Acid ( PAA )/Polyethylene Oxide ( PEO ) Polymer Brushes for Biosensor Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Saad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Steinberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Calmettes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dellandrea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 39 (3), </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jmr.70033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05604582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tribofilm thickness measurement using scanning white light interferometry combined to a thin metallic reflective layer: Method, reliability and limitations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lubrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazario Morgado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Dassenoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Fridrici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wear</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.205779. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wear.2025.205779⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04961617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuning viscoelasticity and stiffness in bioprinted hydrogels for enhanced 3D cell culture: A multi-scale mechanical analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Pragnere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwin-Joffrey Courtial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Errazuriz-Cerda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Marquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 159, pp.106696. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmbbm.2024.106696⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04683596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of Solid Lubrication Processes of DLC Films with a Unique 6 Axes UHV Tribometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Normant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Galipaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tribology Online</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 18 (5), pp.239-248. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2474/trol.18.239⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04192025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ascorbyl Palmitate-Vitamin C Effective Friction Modifier and Wear Inhibitor for Steel in a PAO Base Oil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Thiebaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Loehle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lubricants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (10), pp.253. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/lubricants10100253⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04081503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achieving Superlubricity of Ricinoleic Acid in the Steel/Si3N4 Contact Under Boundary Lubrication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Isabel De Barros Bouchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tribology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 70 (4), </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11249-022-01649-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04081497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of flaming on polypropylene long glass fiber composites for automotive bonding applications with polyurethane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clemence Bernardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berangere Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Salvia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Contraires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Adhesion and Adhesives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 113, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijadhadh.2021.103033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04083025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystal and molecular structure of V-amylose complexed with ibuprofen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong Anh Khanh Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Ogawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Grimaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Mazeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbohydrate Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 261, pp.117885. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbpol.2021.117885⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03167743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diblock polymeric friction modifier (PFM) in the boundary regime: Tribological conditions leading to low friction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasrya Kossoko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Thiébaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Belin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Minfray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tribology International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 163, pp.107186. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.triboint.2021.107186⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04013983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interfacial rheological properties of self-assembling biopolymer microcapsules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaili Xie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement de Loubens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deniz Gunes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Jaeger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 13 (36), pp.6208-6217. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C7SM01377A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02020103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation initiale des Enseignants de Physique-Chimie : l’Ouverture aux Nanosciences & Nanotechnologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Baudrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ch. Rambaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Marchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal sur l'enseignement des sciences et technologies de l'information et des systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 13, pp.0001. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/j3ea/2014001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02103751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amphiphilic copolymers based on polyoxazoline and grape seed vegetable oil derivatives: Self-assemblies and dynamic light scattering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Travelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylene Stemmelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lapinte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Jacques Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nanoparticle Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 15, pp.1626. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11051-013-1626-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00924809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical characterization of micrometric chitosan coated vesicle by atomic force microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rinaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Quemeneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Pepin-Donat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Polymer Analysis and Characterization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.617-626</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01066776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation and enzymatic hydrolysis of nanoparticles made from single xyloglucan polysaccharide chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Mkedder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Travelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Durand-Terrasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Halila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbohydrate Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.934-939</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00825425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aqueous RAFT polymerization of N-acryloylmorpholine, synthesis of an ABA triblock glycopolymer and study of its self-association behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Albertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Wolnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ghadban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dubreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecular Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.1768-1782</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00743312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physicochemical and morphological characterizations of glyceryl tristearate/castor oil nanocarriers prepared by the solvent diffusion method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Dora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Putaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Pignot-Paintrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Borsali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Brazilian Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 23 (11), pp.1972-1981. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1590/S0103-50532012005000066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00787569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing multivalent host–guest interactions between modified polymer layers by direct force measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Kaftan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tumbiolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Auzely-Velty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.7726-7735</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00619426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural basis of the affinity for oligomannosides and analogs displayed by BC2L-A, a Burkholderia cenocepacia soluble lectin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lameignere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.C. Shiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Wimmerova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glycobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 20 (1), pp.87-98. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/glycob/cwp151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00447116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing hyaluronic acid-based layer-by-layer capsules as a carrier for intracellular drug delivery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Szarpak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Di Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno de Geest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liesbeth de Cock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomacromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 11 (3), pp.713-720. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/bm9012937⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00499338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-electrostatic building of biomimetic cellulose−xyloglucan multilayersnon-electrostatic building of biomimetic cellulose−xyloglucan multilayers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Heux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Chambat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.3920-3923</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00373986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural details of cellulose nanocrystals/polyelectrolytes multilayers probed by neutron reflectivity and AFM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Heux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.3452-3458</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00303863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The shape and size distribution of crystalline nanoparticles prepared by acid hydrolysis of native cellulose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Elazzouzi Hafraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Nishiyama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Putaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Heux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomacromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.57-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00303876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring mechanical properties of polyelectrolyte multilayer thin films: Novel methods based on AFM and optical techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Picart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Senger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Sengupta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.30-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00305528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical Properties of Freestanding Polyelectrolyte Capsules: a Quantitative Approach Based on Shell Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Elsner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Weinkamer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Wasicek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.D. Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Colloid and Polymer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.117-123. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/2882_022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04170304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Buckling of charged diblock copolymer monolayers at the air water interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Daillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.W. Mays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPL - Europhysics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.176-182</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00305952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of shear stress on adhering polyelectrolyte capsules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Cordeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Coelho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gleb Sukhorukov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmuth Möhwald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 280 (1), pp.68-75. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcis.2004.07.040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04170281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyelectrolyte Capsules Modified with YF3 Nanoparticles: An AFM Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry Shchukin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gleb Sukhorukov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Fery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecular Rapid Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 25 (11), pp.1078-1081. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/marc.200400056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04170293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanics of artificial microcapsules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H M Öhwald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1367-2630/6/1/018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04170280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions between silica surfaces coated by polyelectrolyte multilayers in aqueous environment: comparison between precursor and multilayer regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vera Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goran Bogdanovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Fery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 243 (1-3), pp.147-155. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.colsurfa.2004.06.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04170290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuning of microcapsule adhesion by varying the capsule-wall thickness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Elsner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Fery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 69 (3), pp.031802. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.69.031802⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04170259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elastic properties of polyelectrolyte capsules studied by atomic-force microscopy and RICM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Elsner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 12 (2), pp.215-221. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epje/i2003-10056-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04170267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId164"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961617v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lubrecht" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazario Morgado" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dubreuil" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Dassenoy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fridrici" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2025.205779" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683596v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Pragnere" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin-Joffrey Courtial" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Errazuriz-Cerda" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Marquette" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2024.106696" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192025v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Normant" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Galipaud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fontaine" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2474/trol.18.239" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081497v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Long" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Martin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Isabel De Barros Bouchet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11249-022-01649-5" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083025v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemence Bernardi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berangere Toury" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Salvia" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Contraires" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijadhadh.2021.103033" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081503v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Thiebaut" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Loehle" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/lubricants10100253" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167743v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong Anh Khanh Le" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Ogawa" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Grimaud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Mazeau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2021.117885" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013983v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasrya Kossoko" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Thi&#233;baut" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Belin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Minfray" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2021.107186" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020103v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaili Xie" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement de Loubens" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deniz Gunes" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jaeger" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7SM01377A" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103751v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dubreuil" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baudrant" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Rambaud" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Marchi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/2014001" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825425v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Mkedder" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Travelet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Durand-Terrasson" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Halila" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066776v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rinaudo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Quemeneur" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fery" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pepin-Donat" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924809v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Travelet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mylene Stemmelen" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lapinte" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacques Robin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11051-013-1626-1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743312v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Albertin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wolnik" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ghadban" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787569v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dora" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Putaux" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Pignot-Paintrand" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Borsali" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S0103-50532012005000066" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619426v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Kaftan" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tumbiolo" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Auzely-Velty" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00499338v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Szarpak" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Di Cui" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno de Geest" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liesbeth de Cock" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm9012937" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447116v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lameignere" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.C. Shiao" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Roy" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wimmerova" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/glycob/cwp151" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373986v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Jean" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Heux" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chambat" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cousin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00303876v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Elazzouzi Hafraoui" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Nishiyama" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00303863v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305528v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Picart" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Senger" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sengupta" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec-lyon.hal.science/hal-04170304v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Elsner" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Weinkamer" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wasicek" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.D. Fischer" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/2882_022" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-8607N4JM-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305952v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Fontaine" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alba" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Daillant" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.W. Mays" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec-lyon.hal.science/hal-04170280v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Fery" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H M &#214;hwald" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/6/1/018" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec-lyon.hal.science/hal-04170293v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Shchukin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gleb Sukhorukov" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Fery" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/marc.200400056" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-C6N8M4NL-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec-lyon.hal.science/hal-04170281v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Cordeiro" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Coelho" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmuth M&#246;hwald" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2004.07.040" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CFQRDJ23-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec-lyon.hal.science/hal-04170259v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Elsner" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.69.031802" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec-lyon.hal.science/hal-04170290v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Bosio" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goran Bogdanovic" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2004.06.011" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WPJP9PTM-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec-lyon.hal.science/hal-04170267v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2003-10056-0" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-LV08ZBSD-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05604582v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Saad" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dubreuil" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Steinberger" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Calmettes" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dellandrea" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmr.70033" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961617v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lubrecht" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazario Morgado" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dubreuil" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Dassenoy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fridrici" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2025.205779" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683596v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Pragnere" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin-Joffrey Courtial" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Errazuriz-Cerda" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Marquette" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2024.106696" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192025v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Normant" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Galipaud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fontaine" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2474/trol.18.239" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081503v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Long" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Martin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Thiebaut" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Loehle" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/lubricants10100253" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081497v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Isabel De Barros Bouchet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11249-022-01649-5" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083025v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemence Bernardi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berangere Toury" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Salvia" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Contraires" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijadhadh.2021.103033" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167743v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong Anh Khanh Le" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Ogawa" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Grimaud" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Mazeau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2021.117885" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013983v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasrya Kossoko" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Thi&#233;baut" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Belin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Minfray" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2021.107186" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020103v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaili Xie" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement de Loubens" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deniz Gunes" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jaeger" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7SM01377A" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103751v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baudrant" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Rambaud" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Marchi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/2014001" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924809v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Travelet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mylene Stemmelen" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lapinte" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacques Robin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11051-013-1626-1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066776v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rinaudo" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Quemeneur" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fery" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pepin-Donat" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825425v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Mkedder" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Travelet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Durand-Terrasson" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Halila" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743312v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Albertin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wolnik" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ghadban" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787569v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dora" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Putaux" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Pignot-Paintrand" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Borsali" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S0103-50532012005000066" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619426v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Kaftan" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tumbiolo" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Auzely-Velty" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447116v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lameignere" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.C. Shiao" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Roy" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wimmerova" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/glycob/cwp151" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00499338v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Szarpak" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Di Cui" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno de Geest" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liesbeth de Cock" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm9012937" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373986v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Jean" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Heux" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chambat" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cousin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00303863v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00303876v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Elazzouzi Hafraoui" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Nishiyama" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305528v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Picart" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Senger" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sengupta" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec-lyon.hal.science/hal-04170304v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Elsner" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Weinkamer" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wasicek" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.D. Fischer" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/2882_022" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-8607N4JM-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305952v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Fontaine" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alba" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Daillant" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.W. Mays" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec-lyon.hal.science/hal-04170281v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Cordeiro" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Coelho" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gleb Sukhorukov" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmuth M&#246;hwald" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2004.07.040" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CFQRDJ23-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec-lyon.hal.science/hal-04170293v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Shchukin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Fery" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/marc.200400056" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-C6N8M4NL-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec-lyon.hal.science/hal-04170280v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Fery" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H M &#214;hwald" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/6/1/018" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec-lyon.hal.science/hal-04170290v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Bosio" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goran Bogdanovic" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2004.06.011" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WPJP9PTM-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec-lyon.hal.science/hal-04170259v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Elsner" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.69.031802" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec-lyon.hal.science/hal-04170267v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2003-10056-0" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-LV08ZBSD-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>