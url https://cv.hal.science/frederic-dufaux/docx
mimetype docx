--- v0 (2026-03-25)
+++ v1 (2026-04-25)
@@ -257,51 +257,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les visages multiples de la justice spatiale</w:t>
+                <w:t xml:space="preserve">The multiple faces of Spatial Justice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dufaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gervais-Lambony</w:t>
@@ -328,75 +328,75 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Justice spatiale = Spatial justice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04282807v1</w:t>
+                <w:t xml:space="preserve">hal-04282812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The multiple faces of Spatial Justice</w:t>
+                <w:t xml:space="preserve">Les visages multiples de la justice spatiale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dufaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gervais-Lambony</w:t>
@@ -423,51 +423,51 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Justice spatiale = Spatial justice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04282812v1</w:t>
+                <w:t xml:space="preserve">hal-04282807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">For urban hospitality. Against securitarian closure, let's open our cities</w:t>
               </w:r>
@@ -801,411 +801,411 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01176363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baltimore : derrière le village Potemkine, le ghetto. Un entretien avec Marc Levine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Utopias as a Tentative Horizon for Spatial Justice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Bret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Levine</w:t>
+                <w:t xml:space="preserve">Sophie Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dufaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Justice spatiale = Spatial justice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 5, http://www.jssj.org/article/un-entretien-avec-marc-levine/</w:t>
+              <w:t xml:space="preserve">, 2013, Utopia and Spatial Justice, 5, http://www.jssj.org/article/les-utopies-un-horizon-pour-la-justice-spatiale/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02893861v1</w:t>
+                <w:t xml:space="preserve">halshs-01107522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baltimore : derrière le village Potemkine, le ghetto. Un entretien avec Marc Levine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Levine</w:t>
+                <w:t xml:space="preserve">Being black and poor in the Ghetto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Julius Wilson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dufaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Justice spatiale = Spatial justice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 5, https://www.jssj.org/article/un-entretien-avec-marc-levine/</w:t>
+              <w:t xml:space="preserve">, 2013, Utopia and Spatial Justice, 5, http://www.jssj.org/article/un-entretien-avec-william-julius-wilson/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02892680v1</w:t>
+                <w:t xml:space="preserve">halshs-01108391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Being black and poor in the Ghetto</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">William Julius Wilson</w:t>
+                <w:t xml:space="preserve">Baltimore : derrière le village Potemkine, le ghetto. Un entretien avec Marc Levine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Levine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dufaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Justice spatiale = Spatial justice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, Utopia and Spatial Justice, 5, http://www.jssj.org/article/un-entretien-avec-william-julius-wilson/</w:t>
+              <w:t xml:space="preserve">, 2013, 5, https://www.jssj.org/article/un-entretien-avec-marc-levine/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01108391v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02892680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utopias as a Tentative Horizon for Spatial Justice</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sophie Didier</w:t>
+                <w:t xml:space="preserve">Être noir et pauvre dans le ghetto. Un entretien avec William Julius Wilson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Julius Wilson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dufaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Justice spatiale = Spatial justice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, Utopia and Spatial Justice, 5, http://www.jssj.org/article/les-utopies-un-horizon-pour-la-justice-spatiale/</w:t>
+              <w:t xml:space="preserve">, 2013, 5, http://www.jssj.org/article/un-entretien-avec-william-julius-wilson/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01107522v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02893510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baltimore: behind the Potemkin village, the Ghetto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dufaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Levine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Justice spatiale = Spatial justice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 5, http://www.jssj.org/article/un-entretien-avec-marc-levine/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1224,2103 +1224,2142 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01114089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Être noir et pauvre dans le ghetto. Un entretien avec William Julius Wilson</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">William Julius Wilson</w:t>
+                <w:t xml:space="preserve">Baltimore : derrière le village Potemkine, le ghetto. Un entretien avec Marc Levine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Levine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dufaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Justice spatiale = Spatial justice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 5, http://www.jssj.org/article/un-entretien-avec-william-julius-wilson/</w:t>
+              <w:t xml:space="preserve">, 2013, 5, http://www.jssj.org/article/un-entretien-avec-marc-levine/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02893510v1</w:t>
+                <w:t xml:space="preserve">hal-02893861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Draw Me Your Neighborhood&amp;quot;: A Gentrified Paris Neighbourhood through Its Children's Eyes</w:t>
+                <w:t xml:space="preserve">Reading Mustafa Dikeç's Badlands of the Republic: Space, Politics and Urban Policy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonia Lehman-Frisch</w:t>
+                <w:t xml:space="preserve">N. Dahmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Yves Authier</w:t>
+                <w:t xml:space="preserve">D. Featherstone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Larner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Swyngedouw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dufaux</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Children's Geographies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/14733285.2011.638175⟩</w:t>
+              <w:t xml:space="preserve">Political Geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 31, pp.324-333. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polgeo.2012.04.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01401643v1</w:t>
+                <w:t xml:space="preserve">halshs-01108452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edito - Soyons utopistes !</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Utopia as a Tentative Horizon for Spatial Justice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Bret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dufaux</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Justice spatiale = Spatial justice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, Utopies et justice spatiale 5, https://www.jssj.org/issue/decembre-2012-editorial/</w:t>
+              <w:t xml:space="preserve">, 2012, Utopia and Spatial Justice, 5, http://www.jssj.org/article/les-utopies-un-horizon-pour-la-justice-spatiale/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01796004v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01518772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Préserver la nature en ville : une coproduction inscrite dans la longue durée</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les utopies, un horizon pour la justice spatiale ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Bret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dufaux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revista Geografares</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Justice spatiale = Spatial justice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Utopies et justice spatiale, 5, http://www.jssj.org/article/les-utopies-un-horizon-pour-la-justice-spatiale/</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01109453v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01518775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soyons utopistes !</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Few Steps towards an Emancipation of the Spectators of the French Banlieues, Notes Critiques Sur Dahman N. et Al., Reading Mustafa Dikeç's Badlands of the Republic : Space, Politics and Urban Policy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Lehman-Frisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dufaux</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Justice spatiale = Spatial justice</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Utopies et justice spatiale, 5, http://www.jssj.org/issue/decembre-2012-editorial/</w:t>
+              <w:t xml:space="preserve">Political Geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 31 (5), pp.324--333</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01721281v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01401647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reading Mustafa Dikeç's Badlands of the Republic: Space, Politics and Urban Policy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Préserver la nature en ville : une coproduction inscrite dans la longue durée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Sander</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Festa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Philifert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Goni-Mazzitelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Dahmann</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Dufaux</w:t>
+                <w:t xml:space="preserve">Claire Carriou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Political Geography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.polgeo.2012.04.002⟩</w:t>
+              <w:t xml:space="preserve">Revista Geografares</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 10, pp.55-98. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7147/GEO10.2159⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">halshs-01108452v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01109453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Few Steps towards an Emancipation of the Spectators of the French Banlieues, Notes Critiques Sur Dahman N. et Al., Reading Mustafa Dikeç's Badlands of the Republic : Space, Politics and Urban Policy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Soyons utopistes !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dufaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gervais-Lambony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Hancock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Lehman-Frisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Political Geography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 31 (5), pp.324--333</w:t>
+              <w:t xml:space="preserve">Justice spatiale = Spatial justice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Utopies et justice spatiale, 5, http://www.jssj.org/issue/decembre-2012-editorial/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01401647v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01721281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les utopies, un horizon pour la justice spatiale ?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Editorial - Let's be utopian!</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dufaux</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gervais-Lambony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Hancock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Lehman-Frisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Justice spatiale = Spatial justice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, Utopies et justice spatiale, 5, http://www.jssj.org/article/les-utopies-un-horizon-pour-la-justice-spatiale/</w:t>
+              <w:t xml:space="preserve">, 2012, Utopia and Spatial Justice, 5, https://www.jssj.org/issue/decembre-2012-editorial/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01518775v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01796003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utopia as a Tentative Horizon for Spatial Justice</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Let's be utopian!</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dufaux</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gervais-Lambony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Hancock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Lehman-Frisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Justice spatiale = Spatial justice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, Utopia and Spatial Justice, 5, http://www.jssj.org/article/les-utopies-un-horizon-pour-la-justice-spatiale/</w:t>
+              <w:t xml:space="preserve">, 2012, Utopia and Spatial Justice, 5, http://www.jssj.org/issue/decembre-2012-editorial/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01518772v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01721282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial - Let's be utopian!</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Draw Me Your Neighborhood&amp;quot;: A Gentrified Paris Neighbourhood through Its Children's Eyes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Lehman-Frisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Authier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dufaux</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Justice spatiale = Spatial justice</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Children's Geographies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 10 (1), pp.17-34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14733285.2011.638175⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01796003v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01401643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Let's be utopian!</w:t>
+                <w:t xml:space="preserve">Edito - Soyons utopistes !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dufaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gervais-Lambony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Hancock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Lehman-Frisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Justice spatiale = Spatial justice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, Utopia and Spatial Justice, 5, http://www.jssj.org/issue/decembre-2012-editorial/</w:t>
+              <w:t xml:space="preserve">, 2012, Utopies et justice spatiale 5, https://www.jssj.org/issue/decembre-2012-editorial/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01721282v1</w:t>
+                <w:t xml:space="preserve">halshs-01796004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial Justice and the Right to the City: an Interview with Edward Soja</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Editorial - Justice in the street?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dufaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gervais-Lambony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Henri Desbois</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Hancock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Lehman-Frisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Justice spatiale = Spatial justice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, Gender, sexual identities and spatial justice, 3, http://www.jssj.org/article/la-justice-spatiale-et-le-droit-a-la-ville-un-entretien-avec-edward-soja/</w:t>
+              <w:t xml:space="preserve">, 2011, Gender, sexual identities and spatial justice 3, https://www.jssj.org/issue/mars-2011-editorial/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01722418v1</w:t>
+                <w:t xml:space="preserve">halshs-01795325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a regional democracy?</w:t>
+                <w:t xml:space="preserve">Spatial Justice and the Right to the City</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dufaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gervais-Lambony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Buire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Desbois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward W. Soja</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Métropolitiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, http://www.metropolitiques.eu/Towards-a-regional-democracy.html</w:t>
+              <w:t xml:space="preserve">Justice spatiale = Spatial justice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Gender, sexual identities and spatial justice, 3, http://www.jssj.org/article/la-justice-spatiale-et-le-droit-a-la-ville-un-entretien-avec-edward-soja/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01108485v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01108684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edito - La Justice dans la rue ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On Territorial Justice, Human Flourishing and Geographical Strategies of Liberation An Interview with David Harvey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Harvey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dufaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gervais-Lambony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sophie Moreau</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Buire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Desbois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Justice spatiale = Spatial justice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, Genre, identités sexuelles et justice spatiale 3, https://www.jssj.org/issue/mars-2011-editorial/</w:t>
+              <w:t xml:space="preserve">, 2011, Security Practices in Cities, 4, http://www.jssj.org/article/justice-territoriale-epanouissement-humain-et-strategies-geographiques-de-liberation-un-entretien-avec-david-harvey/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01795330v1</w:t>
+                <w:t xml:space="preserve">halshs-01720114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial - Bodies in public space: security and politics</w:t>
+                <w:t xml:space="preserve">Bodies in public space: security and politics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dufaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gervais-Lambony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Hancock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Lehman-Frisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Justice spatiale = Spatial justice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, Security Practices in Cities 4, https://www.jssj.org/issue/decembre-2011-editorial/</w:t>
+              <w:t xml:space="preserve">, 2011, Security Practices in Cities, 4, http://www.jssj.org/issue/decembre-2011-editorial/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01795409v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01721271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial - Justice in the street?</w:t>
+                <w:t xml:space="preserve">Justice in the street?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dufaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gervais-Lambony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Hancock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Lehman-Frisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Justice spatiale = Spatial justice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, Gender, sexual identities and spatial justice 3, https://www.jssj.org/issue/mars-2011-editorial/</w:t>
+              <w:t xml:space="preserve">, 2011, Gender, sexual identities and spatial justice, 3, http://www.jssj.org/issue/mars-2011-editorial/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01795325v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01562414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justice in the street?</w:t>
+                <w:t xml:space="preserve">Editorial - Bodies in public space: security and politics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dufaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gervais-Lambony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Hancock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Lehman-Frisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Justice spatiale = Spatial justice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, Gender, sexual identities and spatial justice, 3, http://www.jssj.org/issue/mars-2011-editorial/</w:t>
+              <w:t xml:space="preserve">, 2011, Security Practices in Cities 4, https://www.jssj.org/issue/decembre-2011-editorial/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01562414v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01795409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bodies in public space: security and politics</w:t>
+                <w:t xml:space="preserve">Des corps dans les espaces publics : sécurité et politique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dufaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gervais-Lambony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Hancock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Lehman-Frisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Justice spatiale = Spatial justice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, Security Practices in Cities, 4, http://www.jssj.org/issue/decembre-2011-editorial/</w:t>
+              <w:t xml:space="preserve">, 2011, Pratiques de sécurité en ville, 4, http://www.jssj.org/issue/decembre-2011-editorial/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01721271v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01721269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Territorial Justice, Human Flourishing and Geographical Strategies of Liberation An Interview with David Harvey</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                <w:t xml:space="preserve">Justice territoriale, épanouissement humain et stratégies géographiques de libération. Un entretien avec David Harvey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Harvey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dufaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3328,937 +3367,898 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gervais-Lambony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Buire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Henri Desbois</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Desbois Henri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Justice spatiale = Spatial justice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, Security Practices in Cities, 4, http://www.jssj.org/article/justice-territoriale-epanouissement-humain-et-strategies-geographiques-de-liberation-un-entretien-avec-david-harvey/</w:t>
+              <w:t xml:space="preserve">, 2011, Pratiques de sécurité en ville, 4, http://www.jssj.org/article/justice-territoriale-epanouissement-humain-et-strategies-geographiques-de-liberation-un-entretien-avec-david-harvey/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01720114v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01720111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial Justice and the Right to the City</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On Territorial Justice, Human Flourishing and Geographical Strategies of Liberation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Harvey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dufaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gervais-Lambony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Buire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Desbois</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Edward W. Soja</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Justice spatiale = Spatial justice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, Gender, sexual identities and spatial justice, 3, http://www.jssj.org/article/la-justice-spatiale-et-le-droit-a-la-ville-un-entretien-avec-edward-soja/</w:t>
+              <w:t xml:space="preserve">, 2011, Securitie Practices in Cities, 4, http://www.jssj.org/article/justice-territoriale-epanouissement-humain-et-strategies-geographiques-de-liberation-un-entretien-avec-david-harvey/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01108684v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01108472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des corps dans les espaces publics : sécurité et politique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La justice spatiale et le droit à la ville : un entretien avec Edward Soja</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward W. Soja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dufaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gervais-Lambony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sophie Moreau</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Buire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Desbois Henri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Justice spatiale = Spatial justice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, Pratiques de sécurité en ville, 4, http://www.jssj.org/issue/decembre-2011-editorial/</w:t>
+              <w:t xml:space="preserve">, 2011, Gender, sexual identities and spatial justice, 3, http://www.jssj.org/article/la-justice-spatiale-et-le-droit-a-la-ville-un-entretien-avec-edward-soja/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01721269v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02893401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justice territoriale, épanouissement humain et stratégies géographiques de libération. Un entretien avec David Harvey</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Edito - Des corps dans les espaces publics : sécurité et politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dufaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gervais-Lambony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Desbois Henri</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Hancock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Lehman-Frisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Justice spatiale = Spatial justice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, Pratiques de sécurité en ville, 4, http://www.jssj.org/article/justice-territoriale-epanouissement-humain-et-strategies-geographiques-de-liberation-un-entretien-avec-david-harvey/</w:t>
+              <w:t xml:space="preserve">, 2011, Pratiques de sécurité en ville, 4, https://www.jssj.org/issue/decembre-2011-editorial/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01720111v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01795415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Territorial Justice, Human Flourishing and Geographical Strategies of Liberation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La Justice dans la rue ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dufaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gervais-Lambony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Henri Desbois</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Hancock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Lehman-Frisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Justice spatiale = Spatial justice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, Securitie Practices in Cities, 4, http://www.jssj.org/article/justice-territoriale-epanouissement-humain-et-strategies-geographiques-de-liberation-un-entretien-avec-david-harvey/</w:t>
+              <w:t xml:space="preserve">, 2011, Genre, identités sexuelles et justice spatiale, 3, http://www.jssj.org/issue/mars-2011-editorial/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01108472v1</w:t>
+                <w:t xml:space="preserve">halshs-01562417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Justice dans la rue ?</w:t>
+                <w:t xml:space="preserve">Towards a regional democracy?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dufaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Sophie Moreau</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward W. Soja</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Justice spatiale = Spatial justice</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Genre, identités sexuelles et justice spatiale, 3, http://www.jssj.org/issue/mars-2011-editorial/</w:t>
+              <w:t xml:space="preserve">Métropolitiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, http://www.metropolitiques.eu/Towards-a-regional-democracy.html</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01562417v1</w:t>
+                <w:t xml:space="preserve">halshs-01108485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edito - Des corps dans les espaces publics : sécurité et politique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spatial Justice and the Right to the City: an Interview with Edward Soja</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward W. Soja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dufaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gervais-Lambony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sophie Moreau</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Buire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Desbois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Justice spatiale = Spatial justice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, Pratiques de sécurité en ville, 4, https://www.jssj.org/issue/decembre-2011-editorial/</w:t>
+              <w:t xml:space="preserve">, 2011, Gender, sexual identities and spatial justice, 3, http://www.jssj.org/article/la-justice-spatiale-et-le-droit-a-la-ville-un-entretien-avec-edward-soja/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01795415v1</w:t>
+                <w:t xml:space="preserve">halshs-01722418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La justice spatiale et le droit à la ville : un entretien avec Edward Soja</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Edito - La Justice dans la rue ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dufaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gervais-Lambony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Desbois Henri</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Hancock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Lehman-Frisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Justice spatiale = Spatial justice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, Gender, sexual identities and spatial justice, 3, http://www.jssj.org/article/la-justice-spatiale-et-le-droit-a-la-ville-un-entretien-avec-edward-soja/</w:t>
+              <w:t xml:space="preserve">, 2011, Genre, identités sexuelles et justice spatiale 3, https://www.jssj.org/issue/mars-2011-editorial/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02893401v1</w:t>
+                <w:t xml:space="preserve">halshs-01795330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First steps in a dialogue</w:t>
               </w:r>
@@ -4270,77 +4270,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dufaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gervais-Lambony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Hancock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Lehman-Frisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Justice spatiale = Spatial justice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Spatial Justice and Environment, 2, http://www.jssj.org/issue/octobre-2010-edito/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4391,77 +4391,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dufaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gervais-Lambony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Hancock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Lehman-Frisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Justice spatiale = Spatial justice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Justice spatiale et environnement, 2, http://www.jssj.org/issue/octobre-2010-edito/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4512,64 +4512,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dufaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gervais-Lambony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Lehman-Frisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Justice spatiale = Spatial justice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Space and Justice 1, http://www.jssj.org/issue/septembre-2009-edito/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4588,226 +4588,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01717965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justice… spatiale !</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Avis de naissance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dufaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Lehman-Frisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gervais-Lambony</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Dufaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de géographie</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Justice spatiale = Spatial justice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Espace et justice 1, http://www.jssj.org/issue/septembre-2009-edito/</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01108701v1</w:t>
+                <w:t xml:space="preserve">halshs-01717964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avis de naissance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Justice… spatiale !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gervais-Lambony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dufaux</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Gervais-Lambony</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Justice spatiale = Spatial justice</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annales de géographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Justice spatiale, 1-2 (665-666), p. 3-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ag.665.0003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01717964v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01108701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justice et Injustice spatiales</w:t>
               </w:r>
@@ -4819,51 +4819,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dufaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gervais-Lambony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Philifert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de l'IAU</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 148, pp.84-85</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4977,195 +4977,195 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00435337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forever Young : lectures situés</w:t>
+                <w:t xml:space="preserve">Les grands ensembles au-delà du rideau de fer : un modèle exporté?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dufaux</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claire Hancock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Justice spatiale = Spatial justice</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, https://www.jssj.org/issue/juillet-2018-jssj-a-lu/</w:t>
+              <w:t xml:space="preserve">Urbanisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 322, pp.60-62</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02073107v1</w:t>
+                <w:t xml:space="preserve">halshs-01110722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les grands ensembles au-delà du rideau de fer : un modèle exporté?</w:t>
+                <w:t xml:space="preserve">Forever Young : lectures situés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dufaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gervais-Lambony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Hancock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Urbanisme</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 322, pp.60-62</w:t>
+              <w:t xml:space="preserve">Justice spatiale = Spatial justice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, https://www.jssj.org/issue/juillet-2018-jssj-a-lu/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01110722v1</w:t>
+                <w:t xml:space="preserve">halshs-02073107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les mouvements migratoires : un révélateur des rééquilibrages de l'est de l'Allemagne après la réunification (1980-1993)</w:t>
               </w:r>
@@ -5315,303 +5315,303 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The scarce memories of Nanterre's &amp;quot;bidonvilles&amp;quot; under the pressure of hegemonic narratives</w:t>
+                <w:t xml:space="preserve">Territorial Inequalities in Education under the Light of Spatial Justice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dufaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire franco-chinois Préserver et reconstruire : quelle(s) patrimonialisation(s) ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris-Lumières, UMR LAVUE, ENSAPVDS, Nov 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">Third International Conference on Educational Monitoring and Evaluation (ICEME)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Beijing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01115888v1</w:t>
+                <w:t xml:space="preserve">halshs-01108231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Territorial Inequalities in Education under the Light of Spatial Justice</w:t>
+                <w:t xml:space="preserve">La ville juste, entre utopie normative et horizon des politiques territoriales : enjeux et controverses (Fainstein, Marcuse, Soja, Harvey…)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dufaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Third International Conference on Educational Monitoring and Evaluation (ICEME)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Beijing, China</w:t>
+              <w:t xml:space="preserve">Séminaire doctoral du LARHRA : "Définir la ville juste"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01108231v1</w:t>
+                <w:t xml:space="preserve">halshs-01108612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La ville juste, entre utopie normative et horizon des politiques territoriales : enjeux et controverses (Fainstein, Marcuse, Soja, Harvey…)</w:t>
+                <w:t xml:space="preserve">Une Université dans la ville : de l’Université insulaire au Quartier universitaire? Quelques pistes exploratoires d'une insertion territoriale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dufaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire doctoral du LARHRA : "Définir la ville juste"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2014, Lyon, France</w:t>
+              <w:t xml:space="preserve">Colloque international Comment faire et arpenter l’histoire de Nanterre ? Naissances d’une université (1964-1974)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Labex Les passés dans le présent, Nov 2014, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01108612v1</w:t>
+                <w:t xml:space="preserve">halshs-01108506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une Université dans la ville : de l’Université insulaire au Quartier universitaire? Quelques pistes exploratoires d'une insertion territoriale</w:t>
+                <w:t xml:space="preserve">The scarce memories of Nanterre's &amp;quot;bidonvilles&amp;quot; under the pressure of hegemonic narratives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dufaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international Comment faire et arpenter l’histoire de Nanterre ? Naissances d’une université (1964-1974)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Labex Les passés dans le présent, Nov 2014, Nanterre, France</w:t>
+              <w:t xml:space="preserve">Séminaire franco-chinois Préserver et reconstruire : quelle(s) patrimonialisation(s) ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris-Lumières, UMR LAVUE, ENSAPVDS, Nov 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01108506v1</w:t>
+                <w:t xml:space="preserve">halshs-01115888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial justice and the city: towards new consensus for collective action?</w:t>
               </w:r>
@@ -5886,64 +5886,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les enfants et la mixité sociale dans les quartiers gentrifiés à Paris, Londres et San Francisco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Authier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Lehman-Frisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dufaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5975,204 +5975,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00975694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Children and social mix in gentrified neigbhorhoods: a comparaison of Paris, London and San Francisco</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Les territoires urbains des enfants et de leurs familles : questions de recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Authier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Lehman-Frisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dufaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">communication à la journée d'étude " La gentrification saisie par les classes moyennes et par les enfants : une comparaison Paris/Londres ", Université Paris Ouest</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Paris, France</w:t>
+              <w:t xml:space="preserve">communication à la Journée d'étude Classes moyennes et cohabitation dans l'espace urbain, organisée par le laboratoire Mosaïque/ UMR LAVUE, Université de Paris Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2011, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00975693v1</w:t>
+                <w:t xml:space="preserve">halshs-00975690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les interactions entre acteurs, conflits et appropriations comme vecteurs de patrimonialisation dans la longue durée : le cas du Parc de la Caffarella à Rome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Sander</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Philifert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Festa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dufaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Carriou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Patrimonialiser la nature : valeurs et processus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Pau, France</w:t>
@@ -6195,342 +6195,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01115940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les territoires urbains des enfants et de leurs familles : questions de recherche</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Children and social mix in gentrified neigbhorhoods: a comparaison of Paris, London and San Francisco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Authier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Lehman-Frisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dufaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">communication à la Journée d'étude Classes moyennes et cohabitation dans l'espace urbain, organisée par le laboratoire Mosaïque/ UMR LAVUE, Université de Paris Ouest</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2011, Nanterre, France</w:t>
+              <w:t xml:space="preserve">communication à la journée d'étude " La gentrification saisie par les classes moyennes et par les enfants : une comparaison Paris/Londres ", Université Paris Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00975690v1</w:t>
+                <w:t xml:space="preserve">halshs-00975693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inscrire la nature en ville dans la longue durée : l’exemple du Parc de la Caffarella, à Rome</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Agnes Sander</w:t>
+                <w:t xml:space="preserve">Children's Spatial Experience of Social Mix in a Gentrifying Neigbhorhood: The Case of Les Batignolles (Paris, 17th arrondissement)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Authier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Philifert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Daniela Festa</w:t>
+                <w:t xml:space="preserve">Sonia Lehman-Frisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dufaux</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10e Conférence internationale d’histoire urbaine : « Ville et société dans l’histoire européenne »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Gand, Belgique</w:t>
+              <w:t xml:space="preserve">communication à l'AAG Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Washington, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01115931v1</w:t>
+                <w:t xml:space="preserve">halshs-00975688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Children's Spatial Experience of Social Mix in a Gentrifying Neigbhorhood: The Case of Les Batignolles (Paris, 17th arrondissement)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sonia Lehman-Frisch</w:t>
+                <w:t xml:space="preserve">Inscrire la nature en ville dans la longue durée : l’exemple du Parc de la Caffarella, à Rome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Sander</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Philifert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Festa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dufaux</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Carriou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">communication à l'AAG Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2010, Washington, United States</w:t>
+              <w:t xml:space="preserve">10e Conférence internationale d’histoire urbaine : « Ville et société dans l’histoire européenne »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Gand, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00975688v1</w:t>
+                <w:t xml:space="preserve">halshs-01115931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers la ville durable. Quelle ville pour demain ?</w:t>
               </w:r>
@@ -6624,51 +6624,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Vallat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dufaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Lehman-Frisch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pérennité urbaine, ou la ville par-delà ses métamorphoses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Paris X Nanterre, Mar 2007, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6807,51 +6807,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justice spatiale et politiques territoriales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dufaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Philifert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses Universitaires de Paris Ouest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Frédéric Dufaux; Philippe Gervais-Lambony, 978-2-84016-164-6</w:t>
             </w:r>
           </w:p>
@@ -6872,203 +6872,203 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01107883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pérennité urbaine ou la ville par-delà ses métamorphoses. Tome III: Essence</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pérennité urbaine, ou la ville par-delà ses métamorphoses, Volume 3 - Essence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dufaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Lehman-Frisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Vallat</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">Vallat, Colette and Dufaux, Frédéric and Lehman-Frisch, Sonia. L'Harmattan, 3, 2009, 978-2-296-07449-1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L'Harmattan, pp.380, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01401661v1</w:t>
+                <w:t xml:space="preserve">hal-01073553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pérennité urbaine, ou la ville par-delà ses métamorphoses, Volume 3 - Essence</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pérennité urbaine ou la ville par-delà ses métamorphoses. Tome III: Essence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette Vallat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dufaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Lehman-Frisch</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">L'Harmattan, pp.380, 2009</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vallat, Colette and Dufaux, Frédéric and Lehman-Frisch, Sonia. L'Harmattan, 3, 2009, 978-2-296-07449-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01073553v1</w:t>
+                <w:t xml:space="preserve">hal-01401661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le monde des grands ensembles</w:t>
               </w:r>
@@ -7452,90 +7452,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une nature historique : L’exception de la Caffarella à Rome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Sander</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Festa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Philifert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Goni-Mazzitelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Carriou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nathalie Blanc; Sabine Barles. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Écologies urbaines - Sur le terrain</w:t>
@@ -7581,103 +7581,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'exception de la Caffarella à Rome : une nature historique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Sander</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Philifert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Festa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dufaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Carriou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecologies urbaines II</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
@@ -7719,51 +7719,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward W. Soja : à la recherche de la justice spatiale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dufaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cécile Gintrac, Matthieu Giroud. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Villes contestées: pour une géographie critique de l'urbain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -7818,51 +7818,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Préface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dufaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Philifert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Justice spatiale et politiques territoriales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 4, Presses Universitaires de Paris Ouest, pp.9--18, 2013, Espace et Justice, 978-2-84016-164-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7900,51 +7900,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des politiques sous l’éclairage de la Justice spatiale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dufaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Philifert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Frédéric Dufaux; Pascale Philifert. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Justice spatiale et politiques territoriales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -7986,51 +7986,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pourquoi la justice spatiale ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dufaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8111,51 +8111,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dufaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gervais-Lambony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alain Dubresson; Yvette Veyret. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dix défis pour la planète</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -8191,113 +8191,100 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01109475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Espace et justice : ouverture et ouvertures</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les zones franches en Allemagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dufaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Bernard Bret, Claire Hancock, Frédéric Landy, Philippe Gervais-Lambony. </w:t>
+              <w:t xml:space="preserve">François Bost. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Justice et injustices spatiales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de Paris Ouest, pp.9-18, 2010, 978-2-84016-056-4</w:t>
+              <w:t xml:space="preserve">Atlas mondial des zones franches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Collection « Dynamiques du Territoire », Reclus / La Documentation française, 2010, 9782110082589</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01114093v1</w:t>
+                <w:t xml:space="preserve">halshs-01115907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estudios urbanos y justicia espacial</w:t>
               </w:r>
@@ -8376,100 +8363,113 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01108659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les zones franches en Allemagne</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Espace et justice : ouverture et ouvertures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gervais-Lambony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dufaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">François Bost. </w:t>
+              <w:t xml:space="preserve">Bernard Bret, Claire Hancock, Frédéric Landy, Philippe Gervais-Lambony. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atlas mondial des zones franches</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Collection « Dynamiques du Territoire », Reclus / La Documentation française, 2010, 9782110082589</w:t>
+              <w:t xml:space="preserve">Justice et injustices spatiales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Paris Ouest, pp.9-18, 2010, 978-2-84016-056-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01115907v1</w:t>
+                <w:t xml:space="preserve">halshs-01114093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faire l’histoire des grands ensembles. Relire la ville des Trente Glorieuses</w:t>
               </w:r>
@@ -9127,64 +9127,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les enfants et la mixité sociale dans les quartiers gentrifiés à Paris, Londres et San Francisco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Lehman-Frisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Authier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dufaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9309,51 +9309,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1F10AAE9"/>
+    <w:nsid w:val="B64733ED"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9540,51 +9540,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/frederic-dufaux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5068-1594" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/031081797" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/32050924" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000108563914" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282807v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dufaux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gervais-Lambony" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Quentin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282812v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01720204v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Mekdjian" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gintrac" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Choplin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Val&#233;rie Dulac" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893934v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bret" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Milhaud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Planel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01176363v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Delarue" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893861v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Levine" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02892680v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01108391v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Julius Wilson" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01107522v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Didier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01114089v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893510v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01401643v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Lehman-Frisch" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Authier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14733285.2011.638175" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01796004v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Hancock" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Moreau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01109453v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Sander" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Festa" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Philifert" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Goni-Mazzitelli" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Carriou" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7147/GEO10.2159" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01721281v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01108452v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dahmann" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Featherstone" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Larner" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Swyngedouw" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polgeo.2012.04.002" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R1KD4W1P-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01401647v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01518775v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01518772v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01796003v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01721282v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01722418v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward W. Soja" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Buire" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Desbois" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01108485v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01795330v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01795409v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01795325v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01562414v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01721271v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01720114v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Harvey" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01108684v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01721269v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01720111v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Desbois Henri" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01108472v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01562417v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01795415v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893401v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01717968v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01717966v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01717965v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01108701v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.665.0003" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01717964v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01109466v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00435337v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Coudroy de Lille" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dumont" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02073107v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01110722v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01110706v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01110700v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01115888v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01108231v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01108612v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01108506v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01108618v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01108247v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01108239v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01115901v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Bacqu&#233;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00975694v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00975693v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01115940v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Sander" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00975690v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01115931v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00975688v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01071308v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01659320v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Cl&#233;men&#231;on" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Vallat" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01108371v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01107883v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://presses.u-paris10.fr/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01401661v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01073553v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01107824v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Fourcaut" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-creaphis.com/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01107853v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Skoutelsky" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://catalogue-editions.ens-lyon.fr/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01152372v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lepoutre" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Muracciole" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01107915v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.karthala.com/" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01432553v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.economica.fr/livre-ecologie-urbaines-sur-le-terrain-barles-sabine-blanc-nathalie,fr,4,9782717868814.cfm" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640762v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01107930v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lesprairiesordinaires.com/" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640631v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01108497v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828576v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01109475v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.autrement.com/" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01114093v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01108659v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Musset" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01115907v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01115916v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/pufr/475" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01114099v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01114096v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01120909v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01121169v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01120911v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01297159v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00974840v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/frederic-dufaux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5068-1594" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/031081797" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/32050924" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000108563914" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282812v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dufaux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gervais-Lambony" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Quentin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282807v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01720204v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Mekdjian" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gintrac" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Choplin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Val&#233;rie Dulac" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893934v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bret" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Milhaud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Planel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01176363v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Delarue" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01107522v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Didier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01108391v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Julius Wilson" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02892680v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Levine" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893510v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01114089v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893861v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01108452v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dahmann" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Featherstone" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Larner" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Swyngedouw" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polgeo.2012.04.002" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R1KD4W1P-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01518772v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01518775v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01401647v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Lehman-Frisch" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01109453v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Sander" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Festa" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Philifert" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Goni-Mazzitelli" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Carriou" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7147/GEO10.2159" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01721281v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Hancock" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Moreau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01796003v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01721282v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01401643v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Authier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14733285.2011.638175" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01796004v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01795325v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01108684v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Buire" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Desbois" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward W. Soja" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01720114v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Harvey" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01721271v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01562414v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01795409v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01721269v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01720111v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Desbois Henri" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01108472v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893401v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01795415v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01562417v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01108485v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01722418v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01795330v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01717968v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01717966v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01717965v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01717964v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01108701v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.665.0003" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01109466v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00435337v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Coudroy de Lille" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dumont" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01110722v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02073107v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01110706v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01110700v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01108231v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01108612v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01108506v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01115888v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01108618v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01108247v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01108239v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01115901v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Bacqu&#233;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00975694v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00975690v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01115940v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Sander" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00975693v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00975688v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01115931v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01071308v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01659320v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Cl&#233;men&#231;on" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Vallat" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01108371v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01107883v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://presses.u-paris10.fr/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01073553v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01401661v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01107824v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Fourcaut" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-creaphis.com/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01107853v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Skoutelsky" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://catalogue-editions.ens-lyon.fr/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01152372v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lepoutre" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Muracciole" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01107915v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.karthala.com/" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01432553v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.economica.fr/livre-ecologie-urbaines-sur-le-terrain-barles-sabine-blanc-nathalie,fr,4,9782717868814.cfm" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640762v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01107930v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lesprairiesordinaires.com/" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640631v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01108497v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828576v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01109475v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.autrement.com/" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01115907v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01108659v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Musset" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01114093v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01115916v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/pufr/475" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01114099v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01114096v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01120909v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01121169v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01120911v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01297159v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00974840v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>