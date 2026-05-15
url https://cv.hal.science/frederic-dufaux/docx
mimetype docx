--- v1 (2026-04-25)
+++ v2 (2026-05-15)
@@ -1,9254 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...9202 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:75px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Frédéric Dufaux </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">frederic-dufaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-5068-1594</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">031081797</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">32050924</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=LcsZ1I4AAAAJ&hl=en</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000108563914</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Texte à venir</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (47)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The multiple faces of Spatial Justice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dufaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gervais-Lambony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Quentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Justice spatiale = Spatial justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04282812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les visages multiples de la justice spatiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dufaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gervais-Lambony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Quentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Justice spatiale = Spatial justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04282807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">For urban hospitality. Against securitarian closure, let's open our cities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Mekdjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gintrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Choplin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dufaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Valérie Dulac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Justice spatiale = Spatial justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Food justice and agriculture, 9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01720204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Privation de liberté, espace et justice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Delarue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dufaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Milhaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Planel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Justice spatiale = Spatial justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Espaces autoritaires, espaces (in)justes?, 8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01176363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Privation de liberté, espace et justice. Un entretien avec Jean-Marie Delarue, le 2 avril 2015 à Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dufaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Milhaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Planel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Justice spatiale = Spatial justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 8, http://www.jssj.org/article/espace-privation-de-liberte-et-justice-un-entretien-avec-jean-marie-delarue/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02893934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utopias as a Tentative Horizon for Spatial Justice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dufaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Justice spatiale = Spatial justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Utopia and Spatial Justice, 5, http://www.jssj.org/article/les-utopies-un-horizon-pour-la-justice-spatiale/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01107522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Being black and poor in the Ghetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Julius Wilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dufaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Justice spatiale = Spatial justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Utopia and Spatial Justice, 5, http://www.jssj.org/article/un-entretien-avec-william-julius-wilson/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01108391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baltimore : derrière le village Potemkine, le ghetto. Un entretien avec Marc Levine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Levine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dufaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Justice spatiale = Spatial justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 5, https://www.jssj.org/article/un-entretien-avec-marc-levine/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02892680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baltimore: behind the Potemkin village, the Ghetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dufaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Levine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Justice spatiale = Spatial justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 5, http://www.jssj.org/article/un-entretien-avec-marc-levine/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01114089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Être noir et pauvre dans le ghetto. Un entretien avec William Julius Wilson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Julius Wilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dufaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Justice spatiale = Spatial justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 5, http://www.jssj.org/article/un-entretien-avec-william-julius-wilson/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02893510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baltimore : derrière le village Potemkine, le ghetto. Un entretien avec Marc Levine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Levine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dufaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Justice spatiale = Spatial justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 5, http://www.jssj.org/article/un-entretien-avec-marc-levine/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02893861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reading Mustafa Dikeç's Badlands of the Republic: Space, Politics and Urban Policy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dahmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Featherstone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Larner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Swyngedouw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dufaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Political Geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 31, pp.324-333. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polgeo.2012.04.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01108452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préserver la nature en ville : une coproduction inscrite dans la longue durée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Sander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Festa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Philifert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Goni-Mazzitelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Carriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Geografares</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 10, pp.55-98. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7147/GEO10.2159⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01109453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soyons utopistes !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dufaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gervais-Lambony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Hancock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Lehman-Frisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Justice spatiale = Spatial justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Utopies et justice spatiale, 5, http://www.jssj.org/issue/decembre-2012-editorial/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01721281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utopia as a Tentative Horizon for Spatial Justice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dufaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Justice spatiale = Spatial justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Utopia and Spatial Justice, 5, http://www.jssj.org/article/les-utopies-un-horizon-pour-la-justice-spatiale/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01518772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les utopies, un horizon pour la justice spatiale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dufaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Justice spatiale = Spatial justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Utopies et justice spatiale, 5, http://www.jssj.org/article/les-utopies-un-horizon-pour-la-justice-spatiale/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01518775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Few Steps towards an Emancipation of the Spectators of the French Banlieues, Notes Critiques Sur Dahman N. et Al., Reading Mustafa Dikeç's Badlands of the Republic : Space, Politics and Urban Policy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Lehman-Frisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dufaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Political Geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 31 (5), pp.324--333</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01401647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial - Let's be utopian!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dufaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gervais-Lambony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Hancock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Lehman-Frisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Justice spatiale = Spatial justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Utopia and Spatial Justice, 5, https://www.jssj.org/issue/decembre-2012-editorial/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01796003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Let's be utopian!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dufaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gervais-Lambony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Hancock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Lehman-Frisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Justice spatiale = Spatial justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Utopia and Spatial Justice, 5, http://www.jssj.org/issue/decembre-2012-editorial/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01721282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Draw Me Your Neighborhood&amp;quot;: A Gentrified Paris Neighbourhood through Its Children's Eyes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Lehman-Frisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Authier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dufaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Children's Geographies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 10 (1), pp.17-34. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14733285.2011.638175⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01401643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edito - Soyons utopistes !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dufaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gervais-Lambony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Hancock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Lehman-Frisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Justice spatiale = Spatial justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Utopies et justice spatiale 5, https://www.jssj.org/issue/decembre-2012-editorial/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01796004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des corps dans les espaces publics : sécurité et politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dufaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gervais-Lambony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Hancock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Lehman-Frisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Justice spatiale = Spatial justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Pratiques de sécurité en ville, 4, http://www.jssj.org/issue/decembre-2011-editorial/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01721269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial - Justice in the street?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dufaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gervais-Lambony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Hancock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Lehman-Frisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Justice spatiale = Spatial justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Gender, sexual identities and spatial justice 3, https://www.jssj.org/issue/mars-2011-editorial/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01795325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial - Bodies in public space: security and politics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dufaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gervais-Lambony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Hancock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Lehman-Frisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Justice spatiale = Spatial justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Security Practices in Cities 4, https://www.jssj.org/issue/decembre-2011-editorial/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01795409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Territorial Justice, Human Flourishing and Geographical Strategies of Liberation An Interview with David Harvey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Harvey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dufaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gervais-Lambony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Buire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Justice spatiale = Spatial justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Security Practices in Cities, 4, http://www.jssj.org/article/justice-territoriale-epanouissement-humain-et-strategies-geographiques-de-liberation-un-entretien-avec-david-harvey/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01720114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial Justice and the Right to the City</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dufaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gervais-Lambony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Buire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Desbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward W. Soja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Justice spatiale = Spatial justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Gender, sexual identities and spatial justice, 3, http://www.jssj.org/article/la-justice-spatiale-et-le-droit-a-la-ville-un-entretien-avec-edward-soja/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01108684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bodies in public space: security and politics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dufaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gervais-Lambony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Hancock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Lehman-Frisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Justice spatiale = Spatial justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Security Practices in Cities, 4, http://www.jssj.org/issue/decembre-2011-editorial/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01721271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justice in the street?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dufaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gervais-Lambony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Hancock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Lehman-Frisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Justice spatiale = Spatial justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Gender, sexual identities and spatial justice, 3, http://www.jssj.org/issue/mars-2011-editorial/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01562414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justice territoriale, épanouissement humain et stratégies géographiques de libération. Un entretien avec David Harvey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Harvey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dufaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gervais-Lambony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Buire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Desbois Henri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Justice spatiale = Spatial justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Pratiques de sécurité en ville, 4, http://www.jssj.org/article/justice-territoriale-epanouissement-humain-et-strategies-geographiques-de-liberation-un-entretien-avec-david-harvey/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01720111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Territorial Justice, Human Flourishing and Geographical Strategies of Liberation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Harvey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dufaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gervais-Lambony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Buire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Justice spatiale = Spatial justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Securitie Practices in Cities, 4, http://www.jssj.org/article/justice-territoriale-epanouissement-humain-et-strategies-geographiques-de-liberation-un-entretien-avec-david-harvey/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01108472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edito - Des corps dans les espaces publics : sécurité et politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dufaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gervais-Lambony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Hancock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Lehman-Frisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Justice spatiale = Spatial justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Pratiques de sécurité en ville, 4, https://www.jssj.org/issue/decembre-2011-editorial/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01795415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Justice dans la rue ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dufaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gervais-Lambony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Hancock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Lehman-Frisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Justice spatiale = Spatial justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Genre, identités sexuelles et justice spatiale, 3, http://www.jssj.org/issue/mars-2011-editorial/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01562417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La justice spatiale et le droit à la ville : un entretien avec Edward Soja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward W. Soja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dufaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gervais-Lambony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Buire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Desbois Henri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Justice spatiale = Spatial justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Gender, sexual identities and spatial justice, 3, http://www.jssj.org/article/la-justice-spatiale-et-le-droit-a-la-ville-un-entretien-avec-edward-soja/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02893401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a regional democracy?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dufaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward W. Soja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Métropolitiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, http://www.metropolitiques.eu/Towards-a-regional-democracy.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01108485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial Justice and the Right to the City: an Interview with Edward Soja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward W. Soja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dufaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gervais-Lambony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Buire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Justice spatiale = Spatial justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Gender, sexual identities and spatial justice, 3, http://www.jssj.org/article/la-justice-spatiale-et-le-droit-a-la-ville-un-entretien-avec-edward-soja/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01722418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edito - La Justice dans la rue ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dufaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gervais-Lambony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Hancock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Lehman-Frisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Justice spatiale = Spatial justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Genre, identités sexuelles et justice spatiale 3, https://www.jssj.org/issue/mars-2011-editorial/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01795330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First steps in a dialogue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dufaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gervais-Lambony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Hancock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Lehman-Frisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Justice spatiale = Spatial justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Spatial Justice and Environment, 2, http://www.jssj.org/issue/octobre-2010-edito/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01717968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premiers pas d'un dialogue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dufaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gervais-Lambony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Hancock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Lehman-Frisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Justice spatiale = Spatial justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Justice spatiale et environnement, 2, http://www.jssj.org/issue/octobre-2010-edito/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01717966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birth Announcement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dufaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gervais-Lambony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Lehman-Frisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Justice spatiale = Spatial justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Space and Justice 1, http://www.jssj.org/issue/septembre-2009-edito/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01717965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis de naissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dufaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Lehman-Frisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gervais-Lambony</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Justice spatiale = Spatial justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Espace et justice 1, http://www.jssj.org/issue/septembre-2009-edito/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01717964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justice… spatiale !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gervais-Lambony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dufaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Justice spatiale, 1-2 (665-666), p. 3-15. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ag.665.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01108701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justice et Injustice spatiales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dufaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gervais-Lambony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Philifert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de l'IAU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 148, pp.84-85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01109466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déconstruire les machines à habiter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Coudroy de Lille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dufaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EspacesTemps.net</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Actuel, 07.07.2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00435337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les grands ensembles au-delà du rideau de fer : un modèle exporté?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dufaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urbanisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 322, pp.60-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01110722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forever Young : lectures situés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dufaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gervais-Lambony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Hancock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Justice spatiale = Spatial justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, https://www.jssj.org/issue/juillet-2018-jssj-a-lu/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02073107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mouvements migratoires : un révélateur des rééquilibrages de l'est de l'Allemagne après la réunification (1980-1993)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dufaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 4, pp.516-528</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01110706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berlin : les réseaux d'une métropole en recomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dufaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transports urbains : mobilité, réseaux, territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 79, pp.5-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01110700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La ville juste, entre utopie normative et horizon des politiques territoriales : enjeux et controverses (Fainstein, Marcuse, Soja, Harvey…)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dufaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire doctoral du LARHRA : "Définir la ville juste"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01108612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territorial Inequalities in Education under the Light of Spatial Justice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dufaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third International Conference on Educational Monitoring and Evaluation (ICEME)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01108231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une Université dans la ville : de l’Université insulaire au Quartier universitaire? Quelques pistes exploratoires d'une insertion territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dufaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Comment faire et arpenter l’histoire de Nanterre ? Naissances d’une université (1964-1974)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Labex Les passés dans le présent, Nov 2014, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01108506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The scarce memories of Nanterre's &amp;quot;bidonvilles&amp;quot; under the pressure of hegemonic narratives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dufaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire franco-chinois Préserver et reconstruire : quelle(s) patrimonialisation(s) ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris-Lumières, UMR LAVUE, ENSAPVDS, Nov 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01115888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial justice and the city: towards new consensus for collective action?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dufaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Futurs urbains / Urban Futures"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Labex Futurs urbains / Urban Futures, Jan 2013, Marne-la-Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01108618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Of a few remarkable trees in Nanterre, France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dufaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association of American Geographers (AAG) Annual Meeting 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association of American Geographers (AAG), Apr 2013, Los Angeles, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01108247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Giustizia spaziale e la Città: nuovi dibattiti, nuove affermazioni?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dufaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Giustizia spaziale, marginalità, isolamento, cittadinanza [VI Seminario italo-francese di Geografia sociale]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Università degli Studi, Cagliari, May 2013, Cagliari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01108239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selected memories of the working class in Nanterre and Saint‐Denis (France), former communist suburbs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dufaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Bacqué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Memory and City Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFAS, University of Johannesburg, University of the Witwatersrand, Johannesburg (RSA), Sep 2011, Johannesburg, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01115901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enfants et la mixité sociale dans les quartiers gentrifiés à Paris, Londres et San Francisco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Authier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Lehman-Frisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dufaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">communication au séminaire du Laboratoire junior Focales de l'ENS de Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00975694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Children and social mix in gentrified neigbhorhoods: a comparaison of Paris, London and San Francisco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Authier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Lehman-Frisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dufaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">communication à la journée d'étude " La gentrification saisie par les classes moyennes et par les enfants : une comparaison Paris/Londres ", Université Paris Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00975693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les territoires urbains des enfants et de leurs familles : questions de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Authier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Lehman-Frisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dufaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">communication à la Journée d'étude Classes moyennes et cohabitation dans l'espace urbain, organisée par le laboratoire Mosaïque/ UMR LAVUE, Université de Paris Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00975690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les interactions entre acteurs, conflits et appropriations comme vecteurs de patrimonialisation dans la longue durée : le cas du Parc de la Caffarella à Rome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Sander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Philifert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Festa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dufaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Carriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Patrimonialiser la nature : valeurs et processus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01115940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Children's Spatial Experience of Social Mix in a Gentrifying Neigbhorhood: The Case of Les Batignolles (Paris, 17th arrondissement)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Authier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Lehman-Frisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dufaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">communication à l'AAG Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Washington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00975688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inscrire la nature en ville dans la longue durée : l’exemple du Parc de la Caffarella, à Rome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Sander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Philifert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Festa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dufaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Carriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e Conférence internationale d’histoire urbaine : « Ville et société dans l’histoire européenne »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Gand, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01115931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers la ville durable. Quelle ville pour demain ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dufaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum international "La planète des villes. Géographie des villes et géosciences", organisé par le CNFG et par l'UGI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01071308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walking in the suburbs: urban glue for disarticulated territories? Re-discovering the resources of a territory.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dufaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Walk 21 - 8th international conference on walking and liveable communities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Walk 21, Oct 2007, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01108371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fabrication de la ville ordinaire : des processus pérennes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Clémençon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Vallat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dufaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Lehman-Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pérennité urbaine, ou la ville par-delà ses métamorphoses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris X Nanterre, Mar 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01659320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justice spatiale et politiques territoriales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dufaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Philifert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Paris Ouest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Frédéric Dufaux; Philippe Gervais-Lambony, 978-2-84016-164-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01107883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pérennité urbaine, ou la ville par-delà ses métamorphoses, Volume 3 - Essence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dufaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Lehman-Frisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Vallat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, pp.380, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01073553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pérennité urbaine ou la ville par-delà ses métamorphoses. Tome III: Essence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Vallat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dufaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Lehman-Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vallat, Colette and Dufaux, Frédéric and Lehman-Frisch, Sonia. L'Harmattan, 3, 2009, 978-2-296-07449-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01401661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le monde des grands ensembles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dufaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Fourcaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CREAPHYS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 2-913610-34-X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01107824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire l'histoire des grands ensembles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dufaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Fourcaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Skoutelsky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ENS Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 2-84788-028-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01107853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réussir le CAPES et l'Agrégation d'histoire et géographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dufaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lepoutre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Muracciole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Armand Colin, 2000, 978-2200251437</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01152372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afrique noire / Europe de l'Est</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dufaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gervais-Lambony</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karthala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 1994, Jean Copans, 9782865375486</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01107915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une nature historique : L’exception de la Caffarella à Rome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Sander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Festa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Philifert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Goni-Mazzitelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Carriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nathalie Blanc; Sabine Barles. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écologies urbaines - Sur le terrain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economica; Anthropos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9782717868814</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01432553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'exception de la Caffarella à Rome : une nature historique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Sander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Philifert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Festa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dufaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Carriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecologies urbaines II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01640762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward W. Soja : à la recherche de la justice spatiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dufaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Didier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cécile Gintrac, Matthieu Giroud. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Villes contestées: pour une géographie critique de l'urbain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Prairies ordinaires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 978-2-35096-083-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01107930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des politiques sous l’éclairage de la Justice spatiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dufaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Philifert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frédéric Dufaux; Pascale Philifert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Justice spatiale et politiques territoriales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Paris Ouest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 9-20, 2013, 978-2-84016-164-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01108497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dufaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Philifert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Justice spatiale et politiques territoriales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4, Presses Universitaires de Paris Ouest, pp.9--18, 2013, Espace et Justice, 978-2-84016-164-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01640631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi la justice spatiale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dufaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gervais-Lambony</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alain Dubresson, Yvette Veyret. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10 défis pour la planète</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Autrement, pp.137-147, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00828576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi la Justice Spatiale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dufaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gervais-Lambony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alain Dubresson; Yvette Veyret. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dix défis pour la planète</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autrement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.137-147, 2012, 978-2-7467-3168-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01109475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estudios urbanos y justicia espacial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dufaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gervais-Lambony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Musset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alain MUSSET. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ciudad, Sociedad, Justicia: un enfoque espacial y cultural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EUDEM / Université Nacional de Mar del Plata, p. 11-27., 2010, 9789871371549</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01108659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espace et justice : ouverture et ouvertures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gervais-Lambony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dufaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernard Bret, Claire Hancock, Frédéric Landy, Philippe Gervais-Lambony. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Justice et injustices spatiales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Paris Ouest, pp.9-18, 2010, 978-2-84016-056-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01114093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les zones franches en Allemagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dufaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">François Bost. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas mondial des zones franches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collection « Dynamiques du Territoire », Reclus / La Documentation française, 2010, 9782110082589</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01115907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire l’histoire des grands ensembles. Relire la ville des Trente Glorieuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dufaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Fourcaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emilie Bajolet, Marie-Flore Mattei et Jean-Marc Rennes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quatre ans de recherche urbaine 2001-2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires François Rabelais, Maison des Sciences de l’Homme « Villes et territoires »</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01115916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparer les grands ensembles : une tâche impossible et nécessaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dufaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frédéric Dufaux; Annie Fourcaut. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le monde des grands ensembles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Créaphis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.28-35, 2004, 2-913610-34-X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01114099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La naissance de &amp;quot;grandioses ensembles&amp;quot; ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dufaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frédéric Dufaux; Annie Fourcaut. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le monde des grands ensembles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Créaphis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.62-73, 2004, 2-913610-34-X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01114096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La carte de la densité de population, entre fonction heuristique et émotion esthétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dufaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Henri Nicolaï, Paul Pélissier et Jean-Pierre Raison. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un géographe dans son siècle : actualité de Pierre Gourou</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Karthala, pp.129-139, 2000, 9782845861008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01120909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berlin, le rétablissement d'une métropole?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dufaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Violette Rey. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les territoires centre-européens : dilemmes et défis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Découverte, pp.216-231, 1998, 9782707128348</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01121169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le choix de la géographie en premier cycle universitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dufaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">R. Regrain. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'enseignement de la géographie après le baccalauréat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions du C.T.H.S, pp.45-53, 1996, 2-7355-0340-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01120911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour l'hospitalité urbaine. Contre la tentation du repli sécuritaire, ouvrons nos villes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Mekdjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gintrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Choplin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dufaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Valérie Dulac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01297159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enfants et la mixité sociale dans les quartiers gentrifiés à Paris, Londres et San Francisco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Lehman-Frisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Authier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dufaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CNAF. 2012, pp.186</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00974840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId159"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -9309,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B64733ED"/>
+    <w:nsid w:val="A265FEE2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9540,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/frederic-dufaux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5068-1594" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/031081797" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/32050924" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000108563914" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282812v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dufaux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gervais-Lambony" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Quentin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282807v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01720204v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Mekdjian" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gintrac" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Choplin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Val&#233;rie Dulac" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893934v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bret" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Milhaud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Planel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01176363v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Delarue" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01107522v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Didier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01108391v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Julius Wilson" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02892680v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Levine" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893510v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01114089v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893861v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01108452v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dahmann" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Featherstone" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Larner" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Swyngedouw" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polgeo.2012.04.002" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R1KD4W1P-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01518772v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01518775v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01401647v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Lehman-Frisch" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01109453v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Sander" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Festa" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Philifert" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Goni-Mazzitelli" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Carriou" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7147/GEO10.2159" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01721281v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Hancock" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Moreau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01796003v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01721282v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01401643v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Authier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14733285.2011.638175" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01796004v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01795325v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01108684v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Buire" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Desbois" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward W. Soja" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01720114v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Harvey" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01721271v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01562414v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01795409v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01721269v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01720111v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Desbois Henri" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01108472v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893401v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01795415v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01562417v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01108485v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01722418v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01795330v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01717968v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01717966v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01717965v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01717964v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01108701v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.665.0003" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01109466v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00435337v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Coudroy de Lille" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dumont" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01110722v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02073107v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01110706v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01110700v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01108231v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01108612v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01108506v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01115888v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01108618v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01108247v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01108239v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01115901v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Bacqu&#233;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00975694v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00975690v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01115940v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Sander" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00975693v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00975688v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01115931v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01071308v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01659320v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Cl&#233;men&#231;on" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Vallat" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01108371v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01107883v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://presses.u-paris10.fr/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01073553v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01401661v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01107824v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Fourcaut" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-creaphis.com/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01107853v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Skoutelsky" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://catalogue-editions.ens-lyon.fr/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01152372v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lepoutre" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Muracciole" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01107915v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.karthala.com/" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01432553v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.economica.fr/livre-ecologie-urbaines-sur-le-terrain-barles-sabine-blanc-nathalie,fr,4,9782717868814.cfm" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640762v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01107930v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lesprairiesordinaires.com/" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640631v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01108497v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828576v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01109475v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.autrement.com/" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01115907v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01108659v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Musset" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01114093v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01115916v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/pufr/475" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01114099v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01114096v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01120909v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01121169v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01120911v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01297159v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00974840v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/frederic-dufaux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5068-1594" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/031081797" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/32050924" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=LcsZ1I4AAAAJ&amp;hl=en" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000108563914" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282812v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dufaux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gervais-Lambony" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Quentin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282807v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01720204v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Mekdjian" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gintrac" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Choplin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Val&#233;rie Dulac" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01176363v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Delarue" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bret" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Milhaud" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Planel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893934v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01107522v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Didier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01108391v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Julius Wilson" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02892680v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Levine" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01114089v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893510v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893861v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01108452v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dahmann" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Featherstone" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Larner" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Swyngedouw" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polgeo.2012.04.002" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R1KD4W1P-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01109453v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Sander" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Festa" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Philifert" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Goni-Mazzitelli" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Carriou" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7147/GEO10.2159" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01721281v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Hancock" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Lehman-Frisch" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Moreau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01518772v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01518775v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01401647v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01796003v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01721282v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01401643v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Authier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14733285.2011.638175" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01796004v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01721269v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01795325v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01795409v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01720114v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Harvey" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Buire" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Desbois" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01108684v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward W. Soja" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01721271v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01562414v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01720111v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Desbois Henri" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01108472v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01795415v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01562417v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893401v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01108485v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01722418v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01795330v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01717968v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01717966v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01717965v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01717964v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01108701v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.665.0003" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01109466v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00435337v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Coudroy de Lille" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dumont" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01110722v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02073107v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01110706v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01110700v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01108612v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01108231v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01108506v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01115888v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01108618v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01108247v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01108239v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01115901v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Bacqu&#233;" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00975694v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00975693v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00975690v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01115940v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Sander" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00975688v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01115931v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01071308v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01108371v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01659320v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Cl&#233;men&#231;on" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Vallat" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01107883v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://presses.u-paris10.fr/" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01073553v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01401661v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01107824v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Fourcaut" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-creaphis.com/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01107853v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Skoutelsky" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://catalogue-editions.ens-lyon.fr/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01152372v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lepoutre" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Muracciole" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01107915v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.karthala.com/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01432553v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.economica.fr/livre-ecologie-urbaines-sur-le-terrain-barles-sabine-blanc-nathalie,fr,4,9782717868814.cfm" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640762v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01107930v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lesprairiesordinaires.com/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01108497v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640631v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828576v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01109475v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.autrement.com/" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01108659v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Musset" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01114093v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01115907v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01115916v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/pufr/475" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01114099v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01114096v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01120909v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01121169v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01120911v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01297159v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00974840v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>