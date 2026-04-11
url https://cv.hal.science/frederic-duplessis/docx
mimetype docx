--- v0 (2026-03-18)
+++ v1 (2026-04-11)
@@ -1480,178 +1480,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02504581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La bibliothèque de Saint-Martin de Sées (XIe-XVIIIe siècles). Reconstitution et description</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les &amp;quot;proto-accessus&amp;quot; carolingiens sur Juvénal : formation et diffusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Duplessis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gazette du Livre Médiéval</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 63, pp.[82]-83</w:t>
+              <w:t xml:space="preserve">Archivum Latinitatis Medii Aevi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03059188v1</w:t>
+                <w:t xml:space="preserve">hal-02492763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les &amp;quot;proto-accessus&amp;quot; carolingiens sur Juvénal : formation et diffusion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La bibliothèque de Saint-Martin de Sées (XIe-XVIIIe siècles). Reconstitution et description</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Delmulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Duplessis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archivum Latinitatis Medii Aevi</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017</w:t>
+              <w:t xml:space="preserve">Gazette du Livre Médiéval</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 63, pp.[82]-83</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02492763v1</w:t>
+                <w:t xml:space="preserve">halshs-03059188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le manuscrit d'origine de la correspondance de Frothaire de Toul identifié</w:t>
               </w:r>
@@ -2185,51 +2185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691478v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brisville-Fertin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Bosseman" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Duplessis" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04100028v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703226v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703209v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004469532_016" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703223v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703202v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504566v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504565v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492776v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504568v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03059192v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Delmulle" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Giffard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703214v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tabularia.5128" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703190v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ashp.3778" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703079v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703086v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/alma.2019.2581" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504580v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504581v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03059188v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492763v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492768v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492774v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492772v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504570v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04283345v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015EPHE4042" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691478v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brisville-Fertin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Bosseman" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Duplessis" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04100028v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703226v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703209v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004469532_016" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703223v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703202v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504566v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504565v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492776v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504568v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03059192v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Delmulle" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Giffard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703214v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tabularia.5128" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703190v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ashp.3778" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703079v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703086v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/alma.2019.2581" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504580v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504581v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492763v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03059188v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492768v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492774v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492772v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504570v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04283345v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015EPHE4042" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>