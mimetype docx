--- v1 (2026-04-11)
+++ v2 (2026-05-08)
@@ -1264,174 +1264,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03703079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« ‘Min non, erua mortalis’ : apparition et diffusion de l’étymologie carolingienne de Minerve »</w:t>
+                <w:t xml:space="preserve">La lectura Iuuenalis (IVe siècle-XVe siècle) : lectures médiévales des Satires de Juvénal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Duplessis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archivum Latinitatis Medii Aevi</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Annuaire de l’École pratique des hautes études. Section des sciences historiques et philologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 150, pp.222-234</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03703086v1</w:t>
+                <w:t xml:space="preserve">hal-02504580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La lectura Iuuenalis (IVe siècle-XVe siècle) : lectures médiévales des Satires de Juvénal</w:t>
+                <w:t xml:space="preserve">« ‘Min non, erua mortalis’ : apparition et diffusion de l’étymologie carolingienne de Minerve »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Duplessis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annuaire de l’École pratique des hautes études. Section des sciences historiques et philologiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Archivum Latinitatis Medii Aevi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 77 (1), pp.349-373. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/alma.2019.2581⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02504580v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03703086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Établir la chronologie relative des commentaires de Remi d’Auxerre (fin IXe siècle - début Xe siècle) : étude des branches φ et χ des Scholia in Iuuenalem recentiora et des versions A et B du commentaire sur Martianus Capella</w:t>
               </w:r>
@@ -1480,178 +1480,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02504581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les &amp;quot;proto-accessus&amp;quot; carolingiens sur Juvénal : formation et diffusion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La bibliothèque de Saint-Martin de Sées (XIe-XVIIIe siècles). Reconstitution et description</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Delmulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Duplessis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archivum Latinitatis Medii Aevi</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017</w:t>
+              <w:t xml:space="preserve">Gazette du Livre Médiéval</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 63, pp.[82]-83</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02492763v1</w:t>
+                <w:t xml:space="preserve">halshs-03059188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La bibliothèque de Saint-Martin de Sées (XIe-XVIIIe siècles). Reconstitution et description</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les &amp;quot;proto-accessus&amp;quot; carolingiens sur Juvénal : formation et diffusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Duplessis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gazette du Livre Médiéval</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 63, pp.[82]-83</w:t>
+              <w:t xml:space="preserve">Archivum Latinitatis Medii Aevi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03059188v1</w:t>
+                <w:t xml:space="preserve">hal-02492763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le manuscrit d'origine de la correspondance de Frothaire de Toul identifié</w:t>
               </w:r>
@@ -2185,51 +2185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691478v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brisville-Fertin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Bosseman" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Duplessis" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04100028v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703226v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703209v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004469532_016" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703223v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703202v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504566v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504565v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492776v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504568v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03059192v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Delmulle" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Giffard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703214v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tabularia.5128" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703190v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ashp.3778" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703079v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703086v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/alma.2019.2581" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504580v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504581v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492763v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03059188v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492768v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492774v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492772v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504570v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04283345v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015EPHE4042" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691478v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brisville-Fertin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Bosseman" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Duplessis" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04100028v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703226v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703209v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004469532_016" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703223v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703202v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504566v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504565v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492776v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504568v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03059192v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Delmulle" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Giffard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703214v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tabularia.5128" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703190v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ashp.3778" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703079v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504580v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703086v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/alma.2019.2581" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504581v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03059188v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492763v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492768v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492774v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492772v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504570v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04283345v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015EPHE4042" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>