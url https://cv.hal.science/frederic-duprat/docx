--- v0 (2026-03-14)
+++ v1 (2026-04-04)
@@ -5953,256 +5953,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02725719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Softening of kiwifruit in storage. Effects of intermittent high CO2 treatments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Caracteristiques agronomiques et physico-chimiques de lignees de tomate isogeniques, sauf pour le gene pat-2 de parthenocarpie, dans trois types varietaux, en culture de printemps, sous serre plastique tres peu chauffee</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Philouze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Buret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Duprat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Nicolas-Grotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Nicolas</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frederic Gauillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences des aliments = Food science : an international journal of food science and technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1988, 8, pp.245-258</w:t>
+              <w:t xml:space="preserve">Agronomie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1988, 8 (9), pp.817-828</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02724624v1</w:t>
+                <w:t xml:space="preserve">hal-02724630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caracteristiques agronomiques et physico-chimiques de lignees de tomate isogeniques, sauf pour le gene pat-2 de parthenocarpie, dans trois types varietaux, en culture de printemps, sous serre plastique tres peu chauffee</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Softening of kiwifruit in storage. Effects of intermittent high CO2 treatments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Philouze</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michel Buret</w:t>
+                <w:t xml:space="preserve">Christophe Rothan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Duprat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Nicolas-Grotte</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J. Nicolas</w:t>
+                <w:t xml:space="preserve">Frederic Gauillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1988, 8 (9), pp.817-828</w:t>
+              <w:t xml:space="preserve">Sciences des aliments = Food science : an international journal of food science and technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1988, 8, pp.245-258</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02724630v1</w:t>
+                <w:t xml:space="preserve">hal-02724624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transferts de chaleur et de matiere lors du blanchiment des vegetaux. Modelisation mathematique, par la methode des elements finis, de l'elimination des nitrates de la carotte</w:t>
               </w:r>
@@ -9480,269 +9480,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02779224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acoustic transmission velocity on the apple surface and its relation to fruit firmness</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Medida de la firmeza de las manzanas por sonometria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Duprat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Grotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Benitez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Piétri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Loonis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. International Symposium of the European Concerted Action. Program COST94</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 1994, Ossterbeek, Netherlands</w:t>
+              <w:t xml:space="preserve">17. Congreso Argentino de Horticultura</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1994, Huerta Grande, Cordoba, Argentina</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02778148v1</w:t>
+                <w:t xml:space="preserve">hal-02774841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Medida de la firmeza de las manzanas por sonometria</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Acoustic transmission velocity on the apple surface and its relation to fruit firmness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Duprat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Grotte</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Benitez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Piétri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Loonis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17. Congreso Argentino de Horticultura</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 1994, Huerta Grande, Cordoba, Argentina</w:t>
+              <w:t xml:space="preserve">6. International Symposium of the European Concerted Action. Program COST94</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 1994, Ossterbeek, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02774841v1</w:t>
+                <w:t xml:space="preserve">hal-02778148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A graphical model to simulate the mechanical behavior of apple flesh</w:t>
               </w:r>
@@ -10013,51 +10013,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Softening of kiwifruit in storage. Effects of intermittent high CO2 treatments.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rothan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Duprat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10272,51 +10272,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Duprat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rothan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17. Congres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 1987, Vienne, Austria</w:t>
@@ -10339,269 +10339,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02783170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A methodology of fruit analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Some physicochemical fruit characteristics of nearly isogenic parthenocarpic and normal tomato lines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Philouze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Buret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Duprat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel Buret</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Nicolas-Grotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Nicolas</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">. Laboratoire de Methodes Physiques d'Etude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. Europeen Conference on Food Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 1987, Loen, Norway</w:t>
+              <w:t xml:space="preserve">EUCARPIA Tomate</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1987, Salerno, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02783105v1</w:t>
+                <w:t xml:space="preserve">hal-02781383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Some physicochemical fruit characteristics of nearly isogenic parthenocarpic and normal tomato lines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Philouze</w:t>
+                <w:t xml:space="preserve">A methodology of fruit analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Duprat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Buret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">. Laboratoire de Methodes Physiques d'Etude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUCARPIA Tomate</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 1987, Salerno, Italy</w:t>
+              <w:t xml:space="preserve">4. Europeen Conference on Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 1987, Loen, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02781383v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02783105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of different conditions of cold storage upon physicochemical changes of kiwi fruit</w:t>
               </w:r>
@@ -10639,51 +10639,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Duprat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rothan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Fruit and Vegetables for Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 1985, Cape Town, South Africa</w:t>
@@ -12017,51 +12017,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amelioration de la qualite de la tomate pour le marche de frais. Rapport final 1986</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Philouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Buret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12401,51 +12401,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04615233v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Shehada" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Ilyes Djama&#239;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Duprat" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2024.2340634" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04615244v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2024.118108" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04530526v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Tarifa" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Ilyes Djamai" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2023.108334" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04107943v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Soula" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14359/51737143" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04378896v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2023.2276132" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03628100v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Antelme Kouassi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dauxois" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas de Larrard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Deby" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2022.2036244" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03333655v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet Duc Ngo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Tan Nguyen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Tru Vu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet Phuong Nguyen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su13115994" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913829v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndrianary Rakotovao Ravahatra" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Bastidas-Arteaga" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Schoefs" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2020/3286721" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02278758v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/maco.201910962" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087289v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2019.1591307" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146486v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2019.1620133" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490886v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbuil.2017.00001" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01847523v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rashid Hameed" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sellier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anaclet Turatsinze" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12205-016-1397-1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01850780v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2014.05.103" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009950v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10286608.2014.913033" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01850830v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12205-013-1240-x" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01850809v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2013.791071" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01850838v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2012.11.022" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RFL8C64B-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091208v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alloui" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Zimmermann" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mamet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. No&#235;l" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091097v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chemin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. J. Patel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zanzouri" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lazdunski" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091091v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Girard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jarretou" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091084v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Lauritzen" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266418v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Heurteaux" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Guy" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Laigle" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Blondeau" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.emboj.7600234" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091042v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lesage" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Romey" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090980v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Honore" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.U. Ehrengruber" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672806v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Grotte" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pi&#233;tri" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Loonis" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674833v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680201v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Cadot" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Poussier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699253v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691072v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cornillon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aug&#233;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694216v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687287v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695935v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Roudot" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. Grotte" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694899v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Yuwana" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693570v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690100v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687843v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Benitez" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Insua" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694459v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chen" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708360v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Goupy" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jos&#232;phe Amiot" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Richard-Forget" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aubert" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02714536v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. Studman" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704754v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711690v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. O'Lidha" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02714594v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Wenian" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711227v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sesterce" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703301v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707197v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Roudot" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Grotte-Nicolas" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711660v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699331v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique V. Cheynier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Rigaud" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Souquet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moutonnet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02727742v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02728034v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Arakelian" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02718625v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nicolas" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02725719v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fils-Lycaon" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Buret" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adele Drouet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hartmann" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02724624v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rothan" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Gauillard" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02724630v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Philouze" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nicolas-Grotte" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02724856v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nicolas" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Betton" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Chambarel" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02724851v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Szot" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02720461v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Buleon" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.P. Booy" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chanzy" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02726527v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. Nicolas" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313082v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abayomi Owoeye" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Djamai" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04971789v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abayomi P. Owoeye" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912732v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Ang Keo" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Geoffroy" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544618v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04971437v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544627v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01873868v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy-De-Patience Ftatsi Mbetmi" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Multon" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Tieudjo" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01874010v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167692v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01874069v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167590v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Talon" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bigaud" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Sauce" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100768v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100765v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Bastidas-Arteaga" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601223v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carvajal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gu&#233;rin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100573v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008107v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440405v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008106v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008380v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Baroth" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Breysse" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Berveiller" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Capra" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760679v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Guez" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Suchail" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.P. Belzunces" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839078v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771872v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766434v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776511v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777119v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02779224v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02778148v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774841v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774621v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772689v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02783245v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Audergon" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Souty" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02782703v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02782605v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02783170v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02783105v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Laboratoire de Methodes Physiques d'Etude" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02781383v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02855918v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833036v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02853441v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769776v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Andrade" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apostolidi Eftychia" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Chatzi" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Kessler" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35789/fib.BULL.0109.Ch01" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01738408v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.D. Ngo" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007519v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Sudret" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007518v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02857541v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544167v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544179v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02856603v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Bayle" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02855574v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02852920v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02857955v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Andre" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04615233v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Shehada" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Ilyes Djama&#239;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Duprat" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2024.2340634" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04615244v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2024.118108" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04530526v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Tarifa" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Ilyes Djamai" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2023.108334" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04107943v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Soula" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14359/51737143" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04378896v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2023.2276132" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03628100v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Antelme Kouassi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dauxois" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas de Larrard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Deby" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2022.2036244" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03333655v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet Duc Ngo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Tan Nguyen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Tru Vu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet Phuong Nguyen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su13115994" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913829v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndrianary Rakotovao Ravahatra" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Bastidas-Arteaga" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Schoefs" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2020/3286721" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02278758v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/maco.201910962" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087289v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2019.1591307" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146486v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2019.1620133" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490886v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbuil.2017.00001" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01847523v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rashid Hameed" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sellier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anaclet Turatsinze" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12205-016-1397-1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01850780v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2014.05.103" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009950v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10286608.2014.913033" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01850830v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12205-013-1240-x" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01850809v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2013.791071" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01850838v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2012.11.022" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RFL8C64B-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091208v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alloui" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Zimmermann" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mamet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. No&#235;l" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091097v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chemin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. J. Patel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zanzouri" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lazdunski" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091091v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Girard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jarretou" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091084v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Lauritzen" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266418v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Heurteaux" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Guy" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Laigle" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Blondeau" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.emboj.7600234" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091042v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lesage" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Romey" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090980v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Honore" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.U. Ehrengruber" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672806v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Grotte" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pi&#233;tri" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Loonis" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674833v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680201v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Cadot" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Poussier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699253v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691072v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cornillon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aug&#233;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694216v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687287v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695935v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Roudot" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. Grotte" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694899v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Yuwana" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693570v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690100v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687843v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Benitez" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Insua" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694459v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chen" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708360v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Goupy" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jos&#232;phe Amiot" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Richard-Forget" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aubert" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02714536v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. Studman" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704754v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711690v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. O'Lidha" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02714594v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Wenian" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711227v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sesterce" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703301v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707197v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Roudot" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Grotte-Nicolas" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711660v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699331v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique V. Cheynier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Rigaud" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Souquet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moutonnet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02727742v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02728034v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Arakelian" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02718625v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nicolas" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02725719v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fils-Lycaon" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Buret" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adele Drouet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hartmann" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02724630v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Philouze" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nicolas-Grotte" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02724624v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rothan" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Gauillard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02724856v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nicolas" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Betton" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Chambarel" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02724851v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Szot" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02720461v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Buleon" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.P. Booy" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chanzy" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02726527v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. Nicolas" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313082v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abayomi Owoeye" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Djamai" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04971789v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abayomi P. Owoeye" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912732v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Ang Keo" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Geoffroy" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544618v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04971437v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544627v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01873868v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy-De-Patience Ftatsi Mbetmi" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Multon" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Tieudjo" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01874010v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167692v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01874069v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167590v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Talon" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bigaud" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Sauce" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100768v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100765v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Bastidas-Arteaga" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601223v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carvajal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gu&#233;rin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100573v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008107v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440405v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008106v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008380v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Baroth" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Breysse" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Berveiller" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Capra" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760679v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Guez" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Suchail" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.P. Belzunces" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839078v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771872v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766434v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776511v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777119v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02779224v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774841v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02778148v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774621v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772689v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02783245v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Audergon" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Souty" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02782703v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02782605v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02783170v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02781383v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02783105v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Laboratoire de Methodes Physiques d'Etude" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02855918v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833036v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02853441v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769776v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Andrade" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apostolidi Eftychia" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Chatzi" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Kessler" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35789/fib.BULL.0109.Ch01" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01738408v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.D. Ngo" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007519v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Sudret" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007518v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02857541v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544167v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544179v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02856603v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Bayle" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02855574v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02852920v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02857955v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Andre" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>