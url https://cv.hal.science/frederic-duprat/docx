--- v1 (2026-04-04)
+++ v2 (2026-05-03)
@@ -1656,248 +1656,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01847523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accelerated carbonation tests for the probabilistic prediction of the durability of concrete structures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of Climate Variations and Global Warming on the Durability of RC Structures Subjected to Carbonation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas de Larrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilio Bastidas-Arteaga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Duprat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alain Sellier</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Schoefs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 66, pp.597--605. </w:t>
+              <w:t xml:space="preserve">Civil Engineering and Environmental Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 31 (2), pp.153-164. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2014.05.103⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/10286608.2014.913033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01850780v1</w:t>
+                <w:t xml:space="preserve">hal-01009950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Climate Variations and Global Warming on the Durability of RC Structures Subjected to Carbonation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Accelerated carbonation tests for the probabilistic prediction of the durability of concrete structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Duprat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Franck Schoefs</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ngoc Tru Vu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Sellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Civil Engineering and Environmental Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 31 (2), pp.153-164. </w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 66, pp.597--605. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/10286608.2014.913033⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2014.05.103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01009950v1</w:t>
+                <w:t xml:space="preserve">hal-01850780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bond stress-slip behaviour of steel reinforcing bar embedded in hybrid fiber-reinforced concrete</w:t>
               </w:r>
@@ -2464,260 +2464,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00091097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pancreatic two P domain K+ channels TALS-1 and TALK-2 are activated by nitric oxide and reactive oxygen species</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A phospholipid sensor controls mechanogating of the K+ channel TREK</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Chemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. J. Patel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Duprat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Girard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">G. Jarretou</w:t>
+                <w:t xml:space="preserve">I. Lauritzen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lazdunski</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 562, pp.235-244</w:t>
+              <w:t xml:space="preserve">EMBO Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 24, pp.44-53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00091091v1</w:t>
+                <w:t xml:space="preserve">hal-00091084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A phospholipid sensor controls mechanogating of the K+ channel TREK</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pancreatic two P domain K+ channels TALS-1 and TALK-2 are activated by nitric oxide and reactive oxygen species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Duprat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Lauritzen</w:t>
+                <w:t xml:space="preserve">G. Jarretou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lazdunski</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 24, pp.44-53</w:t>
+              <w:t xml:space="preserve">The Journal of Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 562, pp.235-244</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00091084v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00091091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TREK-1, a K+ channel involved in neuroprotection and general anesthesia</w:t>
               </w:r>
@@ -2850,51 +2850,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanisms underlying excitatory effects of group I metabotropic glutamate receptors via inhibition of 2P domain K+ channels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Chemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Duprat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2962,51 +2962,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K+-dependent cerebellar granule neuron apoptosis : role of TASK leak K+ channels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Lauritzen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Zanzouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3189,260 +3189,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02672806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical properties of the skin and the flesh of apples</w:t>
+                <w:t xml:space="preserve">Détermination du degré de maturité des baies de raisin par des mesures physiques : aspects méthodologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Grotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frederic Duprat</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Cadot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Poussier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Loonis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Piétri</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Food Properties</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 4 (1), pp.149-161</w:t>
+              <w:t xml:space="preserve">Journal International des Sciences de la Vigne et du Vin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 35 (2), pp.87-98</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02674833v1</w:t>
+                <w:t xml:space="preserve">hal-02680201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détermination du degré de maturité des baies de raisin par des mesures physiques : aspects méthodologiques</w:t>
+                <w:t xml:space="preserve">Mechanical properties of the skin and the flesh of apples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Grotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">A. Poussier</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Duprat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Loonis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Piétri</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal International des Sciences de la Vigne et du Vin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 35 (2), pp.87-98</w:t>
+              <w:t xml:space="preserve">International Journal of Food Properties</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 4 (1), pp.149-161</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02680201v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02674833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aspects des meurtrissures des pommes : paramètres impliqués</w:t>
               </w:r>
@@ -3759,312 +3759,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02694216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Portable device (&amp;quot;Tonimètre&amp;quot;) and card board designed for fast estimation of fruit firmness by sonometry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prediction of apple bruising based on the instantaneous impact shear stress and energy absorbed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Yuwana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Duprat</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Dominique Loonis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences des aliments = Food science : an international journal of food science and technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 18, pp.3-12</w:t>
+              <w:t xml:space="preserve">International Agrophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 12, pp.133-140</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02687287v1</w:t>
+                <w:t xml:space="preserve">hal-02694899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the inner structure of tomato fruit by numerical imaging</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Portable device (&amp;quot;Tonimètre&amp;quot;) and card board designed for fast estimation of fruit firmness by sonometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Duprat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M.G. Grotte</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Piétri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Grotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Loonis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Higher Institute of Food and Flavour Industries Scientific Works</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 43 (3), pp.265-270</w:t>
+              <w:t xml:space="preserve">Sciences des aliments = Food science : an international journal of food science and technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 18, pp.3-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02695935v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02687287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of apple bruising based on the instantaneous impact shear stress and energy absorbed</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization of the inner structure of tomato fruit by numerical imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.C. Roudot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Duprat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Yuwana</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frederic Duprat</w:t>
+                <w:t xml:space="preserve">M.G. Grotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Agrophysics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 12, pp.133-140</w:t>
+              <w:t xml:space="preserve">Higher Institute of Food and Flavour Industries Scientific Works</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 43 (3), pp.265-270</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02694899v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02695935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The acoustic impulse response method for measuring the overall firmness of fruit</w:t>
               </w:r>
@@ -4152,325 +4152,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02693570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Postharvest of impact bruising of apple as related to the modulus of elasticity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Y. Yuwana</w:t>
+                <w:t xml:space="preserve">Almacenamiento de peras y manzanas en atmosfera controlada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Benitez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Duprat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Insua</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Agrophysics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, 10, pp.131-138</w:t>
+              <w:t xml:space="preserve">Alimentación Latinoamericana</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 210, pp.27-33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02690100v1</w:t>
+                <w:t xml:space="preserve">hal-02687843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Almacenamiento de peras y manzanas en atmosfera controlada</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Benitez</w:t>
+                <w:t xml:space="preserve">Relationship of impact transmission wave to apple texture during ripening</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Duprat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">E. Insua</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Grotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Loonis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Piétri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Alimentación Latinoamericana</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, 210, pp.27-33</w:t>
+              <w:t xml:space="preserve">Journal of Texture Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 27, pp.123-141</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02687843v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02694459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationship of impact transmission wave to apple texture during ripening</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">H. Chen</w:t>
+                <w:t xml:space="preserve">Postharvest of impact bruising of apple as related to the modulus of elasticity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Yuwana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Duprat</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Eric Piétri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Texture Studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, 27, pp.123-141</w:t>
+              <w:t xml:space="preserve">International Agrophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 10, pp.131-138</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02694459v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02690100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enzymatic browning of model solutions and apple phenolic extracts by apple polyphenoloxidase</w:t>
               </w:r>
@@ -4594,51 +4594,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multi-purpose firmness tester for fruits and vegetables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Duprat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.G. Grotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Piétri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4689,51 +4689,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the apple defect on the frequency response spectra during nondestructive acoustic sensing of fruit firmness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Duprat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4810,77 +4810,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Objective measurement of the visual aspect of dry sausage slices by image analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.C. Roudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Duprat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.G. Grotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. O'Lidha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4912,152 +4912,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02711690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation de l'importance de la geometrie du tissu cellulaire dans les deformations observees sur les pommes apres une compression ou un choc</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modelling the response of apples to loads</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.C. Roudot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Duprat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Wenian</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A.C. Roudot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences des aliments = Food science : an international journal of food science and technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1991, 11, pp.99-110</w:t>
+              <w:t xml:space="preserve">Journal of Agricultural Engineering Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1991, 48 (4), pp.249-259</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02714594v1</w:t>
+                <w:t xml:space="preserve">hal-02703301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La modelisation histologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.C. Roudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Sesterce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5128,260 +5128,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02711227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the response of apples to loads</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+                <w:t xml:space="preserve">De l'heterogeneite des fruits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Duprat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Roudot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Grotte-Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.C. Roudot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C. Wenian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural Engineering Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1991, 48 (4), pp.249-259</w:t>
+              <w:t xml:space="preserve">Sciences des aliments = Food science : an international journal of food science and technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1991, 11, pp.613-626</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02703301v1</w:t>
+                <w:t xml:space="preserve">hal-02707197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l'heterogeneite des fruits</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation de l'importance de la geometrie du tissu cellulaire dans les deformations observees sur les pommes apres une compression ou un choc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Wenian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Duprat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.C. Roudot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences des aliments = Food science : an international journal of food science and technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1991, 11, pp.613-626</w:t>
+              <w:t xml:space="preserve">, 1991, 11, pp.99-110</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02707197v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02714594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation of a penetrometric test on apples using Voronoi-Delaunay tessellation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.C. Roudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Duprat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5547,247 +5547,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02699331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Image...vous avez dit image ? Premisses a l'analyse d'images au laboratoire</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+                <w:t xml:space="preserve">Comparaison de la resistance aux chocs et de la fermete de deux varietes de pommes au cours de l'entreposage au froid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.C. Roudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Grotte-Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Duprat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Arakelian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1989, 21, pp.51-58</w:t>
+              <w:t xml:space="preserve">Sciences des aliments = Food science : an international journal of food science and technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1989, 9, pp.319-333</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02727742v1</w:t>
+                <w:t xml:space="preserve">hal-02728034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison de la resistance aux chocs et de la fermete de deux varietes de pommes au cours de l'entreposage au froid</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+                <w:t xml:space="preserve">Image...vous avez dit image ? Premisses a l'analyse d'images au laboratoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.C. Roudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Duprat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Arakelian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences des aliments = Food science : an international journal of food science and technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1989, 9, pp.319-333</w:t>
+              <w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1989, 21, pp.51-58</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02728034v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02727742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slice imaging to quantify kiwifruit storage defects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.C. Roudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Duprat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5953,256 +5953,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02725719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caracteristiques agronomiques et physico-chimiques de lignees de tomate isogeniques, sauf pour le gene pat-2 de parthenocarpie, dans trois types varietaux, en culture de printemps, sous serre plastique tres peu chauffee</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Softening of kiwifruit in storage. Effects of intermittent high CO2 treatments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Philouze</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michel Buret</w:t>
+                <w:t xml:space="preserve">Christophe Rothan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Duprat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Nicolas-Grotte</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J. Nicolas</w:t>
+                <w:t xml:space="preserve">Frederic Gauillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1988, 8 (9), pp.817-828</w:t>
+              <w:t xml:space="preserve">Sciences des aliments = Food science : an international journal of food science and technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1988, 8, pp.245-258</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02724630v1</w:t>
+                <w:t xml:space="preserve">hal-02724624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Softening of kiwifruit in storage. Effects of intermittent high CO2 treatments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Caracteristiques agronomiques et physico-chimiques de lignees de tomate isogeniques, sauf pour le gene pat-2 de parthenocarpie, dans trois types varietaux, en culture de printemps, sous serre plastique tres peu chauffee</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Philouze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Buret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Duprat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Nicolas-Grotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Nicolas</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frederic Gauillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences des aliments = Food science : an international journal of food science and technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1988, 8, pp.245-258</w:t>
+              <w:t xml:space="preserve">Agronomie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1988, 8 (9), pp.817-828</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02724624v1</w:t>
+                <w:t xml:space="preserve">hal-02724630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transferts de chaleur et de matiere lors du blanchiment des vegetaux. Modelisation mathematique, par la methode des elements finis, de l'elimination des nitrates de la carotte</w:t>
               </w:r>
@@ -7039,51 +7039,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05544618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A bayesian Network for the deduction of corrosion level based on NDT inspection data</w:t>
+                <w:t xml:space="preserve">A Bayesian network for the deduction of corrosion level based on NDT inspection data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sam Ang Keo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas de Larrard</w:t>
@@ -7105,93 +7105,93 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Geoffroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUROCORR 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2019, Seville (Spain), Spain</w:t>
+              <w:t xml:space="preserve">, Sep 2019, Séville, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04971437v1</w:t>
+                <w:t xml:space="preserve">hal-05544627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Bayesian network for the deduction of corrosion level based on NDT inspection data</w:t>
+                <w:t xml:space="preserve">A bayesian Network for the deduction of corrosion level based on NDT inspection data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sam Ang Keo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas de Larrard</w:t>
@@ -7213,69 +7213,69 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Geoffroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUROCORR 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2019, Séville, Spain</w:t>
+              <w:t xml:space="preserve">, Sep 2019, Seville (Spain), Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05544627v1</w:t>
+                <w:t xml:space="preserve">hal-04971437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D'un modèle à l'échelle microscopique à la détermination à l'échelle de la structure de la fiabilité d'un barrage atteint de réaction alcali-granulats</w:t>
               </w:r>
@@ -7475,796 +7475,796 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01874010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodologie de sélection de modèles simplifiés de carbonatation du béton pour la maintenance des ouvrages</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ndrianary Rakotovao Ravahatra</w:t>
+                <w:t xml:space="preserve">Structural damage prediction of an AAR affected dam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy-De-Patience Ftatsi Mbetmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas de Larrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Duprat</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Franck Schoefs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Universitaires de Génie Civil</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Bayonne, France</w:t>
+              <w:t xml:space="preserve">CIGOS (Congrès International de Géotechnique - Ouvrages - Structures)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01167692v1</w:t>
+                <w:t xml:space="preserve">hal-01874069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural damage prediction of an AAR affected dam</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Projet UNIT GIMIROB : Gestion Immobilière, Maintenance, Inspection pouR les Ouvrages et les Bâtiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Duprat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Talon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Sauce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIGOS (Congrès International de Géotechnique - Ouvrages - Structures)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">Rencontres Universitaires de Génie Civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Bayonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01874069v1</w:t>
+                <w:t xml:space="preserve">hal-01167590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet UNIT GIMIROB : Gestion Immobilière, Maintenance, Inspection pouR les Ouvrages et les Bâtiments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Méthodologie de sélection de modèles simplifiés de carbonatation du béton pour la maintenance des ouvrages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ndrianary Rakotovao Ravahatra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Duprat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Gérard Sauce</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas de Larrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilio Bastidas-Arteaga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Schoefs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres Universitaires de Génie Civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Bayonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01167590v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01167692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensibilités des modèles de carbonatation vis-à-vis de leur capacité à propager des incertitudes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Carbonatation sous température variable : effet du réchauffement climatique sur la fiabilité des structures en Béton Armé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas de Larrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Duprat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emilio Bastidas-Arteaga</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Bastidas-Arteaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Schoefs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8èmes Journées Fiabilité des Matériaux et des Structures</w:t>
+              <w:t xml:space="preserve">8 èmes Journées Fiabilité des Matériaux et des Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01100768v1</w:t>
+                <w:t xml:space="preserve">hal-01100765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbonatation sous température variable : effet du réchauffement climatique sur la fiabilité des structures en Béton Armé</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas de Larrard</w:t>
+                <w:t xml:space="preserve">Modèles probabilistes de la dégradation des matériaux, structures et ouvrages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Carvajal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Duprat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Franck Schoefs</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Guérin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8 èmes Journées Fiabilité des Matériaux et des Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">8èmes Journées Fiabilité des Matériaux et des Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Aix-en-Provence, France. pp.263-272</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01100765v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02601223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèles probabilistes de la dégradation des matériaux, structures et ouvrages</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Carvajal</w:t>
+                <w:t xml:space="preserve">Sensitivity analysis of simplified models of carbonation - extension in spatial variability -updating through Bayesian network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ndrianary Rakotovao Ravahatra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas de Larrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Duprat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fabien Guérin</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Bastidas-Arteaga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Schoefs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8èmes Journées Fiabilité des Matériaux et des Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Aix-en-Provence, France. pp.263-272</w:t>
+              <w:t xml:space="preserve">Proceedings of the 2nd International Symposium on Uncertainty Quantification and Stochastic Modeling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02601223v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01100573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity analysis of simplified models of carbonation - extension in spatial variability -updating through Bayesian network</w:t>
+                <w:t xml:space="preserve">Sensibilités des modèles de carbonatation vis-à-vis de leur capacité à propager des incertitudes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ndrianary Rakotovao Ravahatra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas de Larrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Duprat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">E Bastidas-Arteaga</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilio Bastidas-Arteaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Schoefs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 2nd International Symposium on Uncertainty Quantification and Stochastic Modeling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Rouen, France</w:t>
+              <w:t xml:space="preserve">8èmes Journées Fiabilité des Matériaux et des Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01100573v1</w:t>
+                <w:t xml:space="preserve">hal-01100768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of Climate Variations and Global Warming on the Durability of RC Structures Subjected to Carbonation</w:t>
               </w:r>
@@ -8312,51 +8312,51 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Schoefs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31es Rencontres Universitaires de l'AUGC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Cachan, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/10286608.2014.913033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01008107v1</w:t>
@@ -8550,51 +8550,51 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Schoefs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Conference on Structural Safety &amp; Reliability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, New York, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/10286608.2014.913033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01008106v1</w:t>
@@ -8838,77 +8838,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of the inner structure of tomato fruit by numerical imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.C. Roudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Duprat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.G. Grotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jubilee Scientific Conference DFSTT-98</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, Plovdiv, Bulgaria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8959,51 +8959,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Duprat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Grotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Benitez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Piétri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9054,51 +9054,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using acoustic impulse response technique to measure and monitor nondestructively the apple quality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Duprat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9169,273 +9169,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02766434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Almacenamiento de peras y manzanas en atmosfera controlada</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laser light based machine vision system for nondestructive ripeness sensing of golden apples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Duprat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">E. Insua</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Grotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Loonis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Piétri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Jornada de Actualizacion en tecnologia de CAP-MAP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 1995, Buenos Aires, Argentina</w:t>
+              <w:t xml:space="preserve">1. IFAC/CIGR/EURAGEN/ISHS Workshop. Control applications in post-harvest and processing technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 1995, Oostend, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02776511v1</w:t>
+                <w:t xml:space="preserve">hal-02777119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser light based machine vision system for nondestructive ripeness sensing of golden apples</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Almacenamiento de peras y manzanas en atmosfera controlada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Benitez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Duprat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Eric Piétri</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Insua</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. IFAC/CIGR/EURAGEN/ISHS Workshop. Control applications in post-harvest and processing technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 1995, Oostend, Belgium</w:t>
+              <w:t xml:space="preserve">Jornada de Actualizacion en tecnologia de CAP-MAP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 1995, Buenos Aires, Argentina</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02777119v1</w:t>
+                <w:t xml:space="preserve">hal-02776511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphogenese et fermete de la pomme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.C. Roudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.J. Studman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9480,299 +9480,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02779224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Medida de la firmeza de las manzanas por sonometria</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Acoustic transmission velocity on the apple surface and its relation to fruit firmness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Duprat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Grotte</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Benitez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Piétri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Loonis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17. Congreso Argentino de Horticultura</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 1994, Huerta Grande, Cordoba, Argentina</w:t>
+              <w:t xml:space="preserve">6. International Symposium of the European Concerted Action. Program COST94</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 1994, Ossterbeek, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02774841v1</w:t>
+                <w:t xml:space="preserve">hal-02778148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acoustic transmission velocity on the apple surface and its relation to fruit firmness</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Medida de la firmeza de las manzanas por sonometria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Duprat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Grotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Benitez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Piétri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Loonis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. International Symposium of the European Concerted Action. Program COST94</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 1994, Ossterbeek, Netherlands</w:t>
+              <w:t xml:space="preserve">17. Congreso Argentino de Horticultura</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1994, Huerta Grande, Cordoba, Argentina</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02778148v1</w:t>
+                <w:t xml:space="preserve">hal-02774841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A graphical model to simulate the mechanical behavior of apple flesh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.C. Roudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Duprat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9899,709 +9899,709 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02772689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical and biochemical criteria for apricot varieties characterization</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Souty</w:t>
+                <w:t xml:space="preserve">Softening of kiwifruit in storage. Effects of intermittent high CO2 treatments.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rothan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Duprat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. International Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 1989, Caserta, Italy</w:t>
+              <w:t xml:space="preserve">International Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 1988, Leuven, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02783245v1</w:t>
+                <w:t xml:space="preserve">hal-02782703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Softening of kiwifruit in storage. Effects of intermittent high CO2 treatments.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Rothan</w:t>
+                <w:t xml:space="preserve">Physical and biochemical criteria for apricot varieties characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Audergon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Souty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Duprat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 1988, Leuven, Belgium</w:t>
+              <w:t xml:space="preserve">9. International Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 1989, Caserta, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02782703v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02783245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etudes sur le kiwi francais: modifications physicochimiques survenant lors des derniers stades de developpement des fruits dans le verger</w:t>
+                <w:t xml:space="preserve">Development of a non destructive test for firmness measurement during cool storage of kiwifruit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Buret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Duprat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">S. Aubert</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rothan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. Colloque</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 1986, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">17. Congres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 1987, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02782605v1</w:t>
+                <w:t xml:space="preserve">hal-02783170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a non destructive test for firmness measurement during cool storage of kiwifruit</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A methodology of fruit analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Duprat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Buret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">. Laboratoire de Methodes Physiques d'Etude</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17. Congres</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 1987, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">4. Europeen Conference on Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 1987, Loen, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02783170v1</w:t>
+                <w:t xml:space="preserve">hal-02783105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Some physicochemical fruit characteristics of nearly isogenic parthenocarpic and normal tomato lines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Philouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Buret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Duprat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Nicolas-Grotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUCARPIA Tomate</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1987, Salerno, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02781383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A methodology of fruit analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Etudes sur le kiwi francais: modifications physicochimiques survenant lors des derniers stades de developpement des fruits dans le verger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Duprat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Buret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. Europeen Conference on Food Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 1987, Loen, Norway</w:t>
+              <w:t xml:space="preserve">6. Colloque</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 1986, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02783105v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02782605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of different conditions of cold storage upon physicochemical changes of kiwi fruit</w:t>
               </w:r>
@@ -10639,51 +10639,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Duprat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rothan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Fruit and Vegetables for Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 1985, Cape Town, South Africa</w:t>
@@ -10757,64 +10757,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise au point d'un protocole d'étude pour caractériser rhéologiquement la véraison d'un cépage rouge. Exemple du cabernet franc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Grotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Poussier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Cadot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Loonis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11565,51 +11565,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation du réseau bayésien pour la durabilité des structures de génie civil (Etudes bibliographiques)</w:t>
+                <w:t xml:space="preserve">Modèle de prévision du risque de corrosion des armatures dans des structures en béton et métalliques en utilisant le réseau bayésien et l’outil BNT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sam Ang Keo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas de Larrard</w:t>
@@ -11646,75 +11646,75 @@
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">LMDC - Laboratoire Matériaux et Durabilité des Constructions de Toulouse. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05544167v1</w:t>
+                <w:t xml:space="preserve">hal-05544179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèle de prévision du risque de corrosion des armatures dans des structures en béton et métalliques en utilisant le réseau bayésien et l’outil BNT</w:t>
+                <w:t xml:space="preserve">Utilisation du réseau bayésien pour la durabilité des structures de génie civil (Etudes bibliographiques)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sam Ang Keo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas de Larrard</w:t>
@@ -11751,51 +11751,51 @@
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">LMDC - Laboratoire Matériaux et Durabilité des Constructions de Toulouse. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05544179v1</w:t>
+                <w:t xml:space="preserve">hal-05544167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence des facteurs du milieu (climat, nutrition minerale) et du greffage sur la production et la qualite du melon. Rapport final 1989</w:t>
               </w:r>
@@ -12017,51 +12017,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amelioration de la qualite de la tomate pour le marche de frais. Rapport final 1986</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Philouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Buret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12401,51 +12401,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04615233v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Shehada" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Ilyes Djama&#239;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Duprat" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2024.2340634" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04615244v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2024.118108" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04530526v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Tarifa" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Ilyes Djamai" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2023.108334" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04107943v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Soula" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14359/51737143" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04378896v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2023.2276132" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03628100v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Antelme Kouassi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dauxois" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas de Larrard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Deby" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2022.2036244" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03333655v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet Duc Ngo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Tan Nguyen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Tru Vu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet Phuong Nguyen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su13115994" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913829v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndrianary Rakotovao Ravahatra" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Bastidas-Arteaga" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Schoefs" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2020/3286721" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02278758v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/maco.201910962" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087289v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2019.1591307" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146486v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2019.1620133" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490886v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbuil.2017.00001" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01847523v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rashid Hameed" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sellier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anaclet Turatsinze" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12205-016-1397-1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01850780v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2014.05.103" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009950v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10286608.2014.913033" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01850830v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12205-013-1240-x" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01850809v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2013.791071" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01850838v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2012.11.022" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RFL8C64B-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091208v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alloui" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Zimmermann" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mamet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. No&#235;l" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091097v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chemin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. J. Patel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zanzouri" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lazdunski" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091091v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Girard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jarretou" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091084v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Lauritzen" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266418v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Heurteaux" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Guy" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Laigle" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Blondeau" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.emboj.7600234" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091042v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lesage" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Romey" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090980v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Honore" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.U. Ehrengruber" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672806v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Grotte" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pi&#233;tri" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Loonis" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674833v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680201v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Cadot" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Poussier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699253v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691072v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cornillon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aug&#233;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694216v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687287v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695935v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Roudot" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. Grotte" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694899v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Yuwana" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693570v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690100v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687843v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Benitez" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Insua" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694459v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chen" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708360v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Goupy" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jos&#232;phe Amiot" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Richard-Forget" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aubert" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02714536v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. Studman" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704754v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711690v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. O'Lidha" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02714594v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Wenian" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711227v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sesterce" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703301v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707197v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Roudot" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Grotte-Nicolas" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711660v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699331v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique V. Cheynier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Rigaud" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Souquet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moutonnet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02727742v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02728034v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Arakelian" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02718625v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nicolas" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02725719v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fils-Lycaon" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Buret" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adele Drouet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hartmann" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02724630v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Philouze" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nicolas-Grotte" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02724624v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rothan" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Gauillard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02724856v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nicolas" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Betton" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Chambarel" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02724851v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Szot" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02720461v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Buleon" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.P. Booy" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chanzy" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02726527v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. Nicolas" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313082v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abayomi Owoeye" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Djamai" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04971789v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abayomi P. Owoeye" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912732v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Ang Keo" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Geoffroy" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544618v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04971437v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544627v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01873868v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy-De-Patience Ftatsi Mbetmi" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Multon" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Tieudjo" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01874010v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167692v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01874069v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167590v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Talon" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bigaud" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Sauce" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100768v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100765v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Bastidas-Arteaga" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601223v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carvajal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gu&#233;rin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100573v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008107v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440405v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008106v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008380v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Baroth" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Breysse" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Berveiller" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Capra" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760679v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Guez" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Suchail" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.P. Belzunces" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839078v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771872v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766434v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776511v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777119v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02779224v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774841v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02778148v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774621v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772689v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02783245v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Audergon" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Souty" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02782703v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02782605v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02783170v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02781383v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02783105v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Laboratoire de Methodes Physiques d'Etude" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02855918v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833036v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02853441v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769776v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Andrade" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apostolidi Eftychia" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Chatzi" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Kessler" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35789/fib.BULL.0109.Ch01" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01738408v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.D. Ngo" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007519v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Sudret" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007518v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02857541v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544167v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544179v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02856603v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Bayle" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02855574v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02852920v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02857955v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Andre" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04615233v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Shehada" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Ilyes Djama&#239;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Duprat" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2024.2340634" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04615244v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2024.118108" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04530526v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Tarifa" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Ilyes Djamai" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2023.108334" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04107943v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Soula" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14359/51737143" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04378896v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2023.2276132" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03628100v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Antelme Kouassi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dauxois" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas de Larrard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Deby" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2022.2036244" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03333655v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet Duc Ngo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Tan Nguyen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Tru Vu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet Phuong Nguyen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su13115994" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913829v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndrianary Rakotovao Ravahatra" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Bastidas-Arteaga" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Schoefs" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2020/3286721" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02278758v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/maco.201910962" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087289v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2019.1591307" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146486v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2019.1620133" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490886v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbuil.2017.00001" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01847523v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rashid Hameed" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sellier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anaclet Turatsinze" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12205-016-1397-1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009950v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10286608.2014.913033" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01850780v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2014.05.103" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01850830v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12205-013-1240-x" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01850809v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2013.791071" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01850838v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2012.11.022" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RFL8C64B-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091208v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alloui" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Zimmermann" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mamet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. No&#235;l" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091097v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chemin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. J. Patel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zanzouri" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lazdunski" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091084v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Lauritzen" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091091v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Girard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jarretou" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266418v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Heurteaux" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Guy" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Laigle" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Blondeau" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.emboj.7600234" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091042v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lesage" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Romey" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090980v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Honore" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.U. Ehrengruber" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672806v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Grotte" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pi&#233;tri" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Loonis" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680201v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Cadot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Poussier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674833v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699253v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691072v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cornillon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aug&#233;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694216v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694899v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Yuwana" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687287v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695935v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Roudot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. Grotte" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693570v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687843v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Benitez" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Insua" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694459v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chen" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690100v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708360v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Goupy" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jos&#232;phe Amiot" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Richard-Forget" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aubert" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02714536v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. Studman" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704754v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711690v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. O'Lidha" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703301v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Wenian" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711227v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sesterce" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707197v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Roudot" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Grotte-Nicolas" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02714594v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711660v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699331v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique V. Cheynier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Rigaud" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Souquet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moutonnet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02728034v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Arakelian" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02727742v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02718625v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nicolas" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02725719v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fils-Lycaon" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Buret" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adele Drouet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hartmann" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02724624v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rothan" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Gauillard" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02724630v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Philouze" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nicolas-Grotte" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02724856v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nicolas" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Betton" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Chambarel" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02724851v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Szot" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02720461v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Buleon" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.P. Booy" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chanzy" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02726527v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. Nicolas" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313082v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abayomi Owoeye" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Djamai" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04971789v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abayomi P. Owoeye" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912732v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Ang Keo" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Geoffroy" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544618v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544627v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04971437v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01873868v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy-De-Patience Ftatsi Mbetmi" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Multon" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Tieudjo" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01874010v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01874069v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167590v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Talon" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bigaud" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Sauce" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167692v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100765v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Bastidas-Arteaga" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601223v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carvajal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gu&#233;rin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100573v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100768v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008107v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440405v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008106v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008380v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Baroth" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Breysse" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Berveiller" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Capra" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760679v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Guez" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Suchail" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.P. Belzunces" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839078v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771872v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766434v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777119v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776511v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02779224v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02778148v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774841v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774621v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772689v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02782703v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02783245v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Audergon" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Souty" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02783170v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02783105v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Laboratoire de Methodes Physiques d'Etude" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02781383v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02782605v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02855918v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833036v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02853441v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769776v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Andrade" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apostolidi Eftychia" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Chatzi" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Kessler" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35789/fib.BULL.0109.Ch01" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01738408v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.D. Ngo" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007519v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Sudret" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007518v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02857541v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544179v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544167v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02856603v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Bayle" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02855574v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02852920v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02857955v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Andre" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>