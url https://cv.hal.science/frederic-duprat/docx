--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -1656,248 +1656,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01847523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Climate Variations and Global Warming on the Durability of RC Structures Subjected to Carbonation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Accelerated carbonation tests for the probabilistic prediction of the durability of concrete structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Duprat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Franck Schoefs</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ngoc Tru Vu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Sellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Civil Engineering and Environmental Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 31 (2), pp.153-164. </w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 66, pp.597--605. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/10286608.2014.913033⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2014.05.103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01009950v1</w:t>
+                <w:t xml:space="preserve">hal-01850780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accelerated carbonation tests for the probabilistic prediction of the durability of concrete structures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of Climate Variations and Global Warming on the Durability of RC Structures Subjected to Carbonation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas de Larrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilio Bastidas-Arteaga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Duprat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alain Sellier</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Schoefs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 66, pp.597--605. </w:t>
+              <w:t xml:space="preserve">Civil Engineering and Environmental Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 31 (2), pp.153-164. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2014.05.103⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/10286608.2014.913033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01850780v1</w:t>
+                <w:t xml:space="preserve">hal-01009950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bond stress-slip behaviour of steel reinforcing bar embedded in hybrid fiber-reinforced concrete</w:t>
               </w:r>
@@ -3189,260 +3189,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02672806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détermination du degré de maturité des baies de raisin par des mesures physiques : aspects méthodologiques</w:t>
+                <w:t xml:space="preserve">Mechanical properties of the skin and the flesh of apples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Grotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">A. Poussier</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Duprat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Loonis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Piétri</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal International des Sciences de la Vigne et du Vin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 35 (2), pp.87-98</w:t>
+              <w:t xml:space="preserve">International Journal of Food Properties</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 4 (1), pp.149-161</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02680201v1</w:t>
+                <w:t xml:space="preserve">hal-02674833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical properties of the skin and the flesh of apples</w:t>
+                <w:t xml:space="preserve">Détermination du degré de maturité des baies de raisin par des mesures physiques : aspects méthodologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Grotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frederic Duprat</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Cadot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Poussier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Loonis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Piétri</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Food Properties</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 4 (1), pp.149-161</w:t>
+              <w:t xml:space="preserve">Journal International des Sciences de la Vigne et du Vin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 35 (2), pp.87-98</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02674833v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02680201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aspects des meurtrissures des pommes : paramètres impliqués</w:t>
               </w:r>
@@ -3759,312 +3759,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02694216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of apple bruising based on the instantaneous impact shear stress and energy absorbed</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Portable device (&amp;quot;Tonimètre&amp;quot;) and card board designed for fast estimation of fruit firmness by sonometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Duprat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Piétri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Grotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Loonis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Agrophysics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 12, pp.133-140</w:t>
+              <w:t xml:space="preserve">Sciences des aliments = Food science : an international journal of food science and technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 18, pp.3-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02694899v1</w:t>
+                <w:t xml:space="preserve">hal-02687287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Portable device (&amp;quot;Tonimètre&amp;quot;) and card board designed for fast estimation of fruit firmness by sonometry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization of the inner structure of tomato fruit by numerical imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.C. Roudot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Duprat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Dominique Loonis</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.G. Grotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences des aliments = Food science : an international journal of food science and technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 18, pp.3-12</w:t>
+              <w:t xml:space="preserve">Higher Institute of Food and Flavour Industries Scientific Works</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 43 (3), pp.265-270</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02687287v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02695935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the inner structure of tomato fruit by numerical imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A.C. Roudot</w:t>
+                <w:t xml:space="preserve">Prediction of apple bruising based on the instantaneous impact shear stress and energy absorbed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Yuwana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Duprat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M.G. Grotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Higher Institute of Food and Flavour Industries Scientific Works</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 43 (3), pp.265-270</w:t>
+              <w:t xml:space="preserve">International Agrophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 12, pp.133-140</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02695935v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02694899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The acoustic impulse response method for measuring the overall firmness of fruit</w:t>
               </w:r>
@@ -4152,325 +4152,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02693570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Almacenamiento de peras y manzanas en atmosfera controlada</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Benitez</w:t>
+                <w:t xml:space="preserve">Postharvest of impact bruising of apple as related to the modulus of elasticity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Yuwana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Duprat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E. Insua</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Alimentación Latinoamericana</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, 210, pp.27-33</w:t>
+              <w:t xml:space="preserve">International Agrophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 10, pp.131-138</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02687843v1</w:t>
+                <w:t xml:space="preserve">hal-02690100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationship of impact transmission wave to apple texture during ripening</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">H. Chen</w:t>
+                <w:t xml:space="preserve">Almacenamiento de peras y manzanas en atmosfera controlada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Benitez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Duprat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Eric Piétri</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Insua</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Texture Studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, 27, pp.123-141</w:t>
+              <w:t xml:space="preserve">Alimentación Latinoamericana</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 210, pp.27-33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02694459v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02687843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Postharvest of impact bruising of apple as related to the modulus of elasticity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Y. Yuwana</w:t>
+                <w:t xml:space="preserve">Relationship of impact transmission wave to apple texture during ripening</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Duprat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Grotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Loonis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Piétri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Agrophysics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, 10, pp.131-138</w:t>
+              <w:t xml:space="preserve">Journal of Texture Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 27, pp.123-141</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02690100v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02694459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enzymatic browning of model solutions and apple phenolic extracts by apple polyphenoloxidase</w:t>
               </w:r>
@@ -4594,51 +4594,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multi-purpose firmness tester for fruits and vegetables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Duprat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.G. Grotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Piétri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4689,51 +4689,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the apple defect on the frequency response spectra during nondestructive acoustic sensing of fruit firmness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Duprat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4810,77 +4810,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Objective measurement of the visual aspect of dry sausage slices by image analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.C. Roudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Duprat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.G. Grotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. O'Lidha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4912,152 +4912,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02711690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the response of apples to loads</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
+                <w:t xml:space="preserve">Evaluation de l'importance de la geometrie du tissu cellulaire dans les deformations observees sur les pommes apres une compression ou un choc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Wenian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Duprat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.C. Roudot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C. Wenian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural Engineering Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1991, 48 (4), pp.249-259</w:t>
+              <w:t xml:space="preserve">Sciences des aliments = Food science : an international journal of food science and technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1991, 11, pp.99-110</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02703301v1</w:t>
+                <w:t xml:space="preserve">hal-02714594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La modelisation histologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.C. Roudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Sesterce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5128,260 +5128,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02711227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l'heterogeneite des fruits</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modelling the response of apples to loads</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.C. Roudot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Duprat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">A.C. Roudot</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Wenian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences des aliments = Food science : an international journal of food science and technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1991, 11, pp.613-626</w:t>
+              <w:t xml:space="preserve">Journal of Agricultural Engineering Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1991, 48 (4), pp.249-259</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02707197v1</w:t>
+                <w:t xml:space="preserve">hal-02703301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation de l'importance de la geometrie du tissu cellulaire dans les deformations observees sur les pommes apres une compression ou un choc</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">De l'heterogeneite des fruits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Duprat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Roudot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Grotte-Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.C. Roudot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences des aliments = Food science : an international journal of food science and technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1991, 11, pp.99-110</w:t>
+              <w:t xml:space="preserve">, 1991, 11, pp.613-626</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02714594v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02707197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation of a penetrometric test on apples using Voronoi-Delaunay tessellation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.C. Roudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Duprat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5553,64 +5553,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparaison de la resistance aux chocs et de la fermete de deux varietes de pommes au cours de l'entreposage au froid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.C. Roudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Grotte-Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Duprat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5661,51 +5661,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Image...vous avez dit image ? Premisses a l'analyse d'images au laboratoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.C. Roudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Duprat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5743,51 +5743,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slice imaging to quantify kiwifruit storage defects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.C. Roudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Duprat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7039,51 +7039,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05544618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Bayesian network for the deduction of corrosion level based on NDT inspection data</w:t>
+                <w:t xml:space="preserve">A bayesian Network for the deduction of corrosion level based on NDT inspection data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sam Ang Keo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas de Larrard</w:t>
@@ -7105,93 +7105,93 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Geoffroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUROCORR 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2019, Séville, Spain</w:t>
+              <w:t xml:space="preserve">, Sep 2019, Seville (Spain), Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05544627v1</w:t>
+                <w:t xml:space="preserve">hal-04971437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A bayesian Network for the deduction of corrosion level based on NDT inspection data</w:t>
+                <w:t xml:space="preserve">A Bayesian network for the deduction of corrosion level based on NDT inspection data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sam Ang Keo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas de Larrard</w:t>
@@ -7213,69 +7213,69 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Geoffroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUROCORR 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2019, Seville (Spain), Spain</w:t>
+              <w:t xml:space="preserve">, Sep 2019, Séville, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04971437v1</w:t>
+                <w:t xml:space="preserve">hal-05544627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D'un modèle à l'échelle microscopique à la détermination à l'échelle de la structure de la fiabilité d'un barrage atteint de réaction alcali-granulats</w:t>
               </w:r>
@@ -7475,796 +7475,796 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01874010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural damage prediction of an AAR affected dam</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guy-De-Patience Ftatsi Mbetmi</w:t>
+                <w:t xml:space="preserve">Méthodologie de sélection de modèles simplifiés de carbonatation du béton pour la maintenance des ouvrages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ndrianary Rakotovao Ravahatra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Duprat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas de Larrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frederic Duprat</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilio Bastidas-Arteaga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Schoefs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIGOS (Congrès International de Géotechnique - Ouvrages - Structures)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">Rencontres Universitaires de Génie Civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Bayonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01874069v1</w:t>
+                <w:t xml:space="preserve">hal-01167692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet UNIT GIMIROB : Gestion Immobilière, Maintenance, Inspection pouR les Ouvrages et les Bâtiments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structural damage prediction of an AAR affected dam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy-De-Patience Ftatsi Mbetmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas de Larrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Duprat</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gérard Sauce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Universitaires de Génie Civil</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Bayonne, France</w:t>
+              <w:t xml:space="preserve">CIGOS (Congrès International de Géotechnique - Ouvrages - Structures)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01167590v1</w:t>
+                <w:t xml:space="preserve">hal-01874069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodologie de sélection de modèles simplifiés de carbonatation du béton pour la maintenance des ouvrages</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Projet UNIT GIMIROB : Gestion Immobilière, Maintenance, Inspection pouR les Ouvrages et les Bâtiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Duprat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Franck Schoefs</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Talon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Sauce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres Universitaires de Génie Civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Bayonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01167692v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01167590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbonatation sous température variable : effet du réchauffement climatique sur la fiabilité des structures en Béton Armé</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sensibilités des modèles de carbonatation vis-à-vis de leur capacité à propager des incertitudes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ndrianary Rakotovao Ravahatra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas de Larrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Duprat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">E Bastidas-Arteaga</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilio Bastidas-Arteaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Schoefs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8 èmes Journées Fiabilité des Matériaux et des Structures</w:t>
+              <w:t xml:space="preserve">8èmes Journées Fiabilité des Matériaux et des Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01100765v1</w:t>
+                <w:t xml:space="preserve">hal-01100768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèles probabilistes de la dégradation des matériaux, structures et ouvrages</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Carvajal</w:t>
+                <w:t xml:space="preserve">Carbonatation sous température variable : effet du réchauffement climatique sur la fiabilité des structures en Béton Armé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas de Larrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Duprat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fabien Guérin</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Bastidas-Arteaga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Schoefs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8èmes Journées Fiabilité des Matériaux et des Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Aix-en-Provence, France. pp.263-272</w:t>
+              <w:t xml:space="preserve">8 èmes Journées Fiabilité des Matériaux et des Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02601223v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01100765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity analysis of simplified models of carbonation - extension in spatial variability -updating through Bayesian network</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thomas de Larrard</w:t>
+                <w:t xml:space="preserve">Modèles probabilistes de la dégradation des matériaux, structures et ouvrages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Carvajal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Duprat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Franck Schoefs</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Guérin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 2nd International Symposium on Uncertainty Quantification and Stochastic Modeling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Rouen, France</w:t>
+              <w:t xml:space="preserve">8èmes Journées Fiabilité des Matériaux et des Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Aix-en-Provence, France. pp.263-272</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01100573v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02601223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensibilités des modèles de carbonatation vis-à-vis de leur capacité à propager des incertitudes</w:t>
+                <w:t xml:space="preserve">Sensitivity analysis of simplified models of carbonation - extension in spatial variability -updating through Bayesian network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ndrianary Rakotovao Ravahatra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas de Larrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Duprat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emilio Bastidas-Arteaga</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Bastidas-Arteaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Schoefs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8èmes Journées Fiabilité des Matériaux et des Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">Proceedings of the 2nd International Symposium on Uncertainty Quantification and Stochastic Modeling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01100768v1</w:t>
+                <w:t xml:space="preserve">hal-01100573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of Climate Variations and Global Warming on the Durability of RC Structures Subjected to Carbonation</w:t>
               </w:r>
@@ -8312,51 +8312,51 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Schoefs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31es Rencontres Universitaires de l'AUGC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Cachan, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/10286608.2014.913033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01008107v1</w:t>
@@ -8550,51 +8550,51 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Schoefs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Conference on Structural Safety &amp; Reliability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, New York, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/10286608.2014.913033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01008106v1</w:t>
@@ -8838,77 +8838,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of the inner structure of tomato fruit by numerical imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.C. Roudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Duprat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.G. Grotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jubilee Scientific Conference DFSTT-98</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, Plovdiv, Bulgaria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8959,51 +8959,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Duprat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Grotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Benitez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Piétri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9054,51 +9054,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using acoustic impulse response technique to measure and monitor nondestructively the apple quality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Duprat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9169,273 +9169,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02766434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser light based machine vision system for nondestructive ripeness sensing of golden apples</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Almacenamiento de peras y manzanas en atmosfera controlada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Benitez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Duprat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Eric Piétri</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Insua</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. IFAC/CIGR/EURAGEN/ISHS Workshop. Control applications in post-harvest and processing technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 1995, Oostend, Belgium</w:t>
+              <w:t xml:space="preserve">Jornada de Actualizacion en tecnologia de CAP-MAP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 1995, Buenos Aires, Argentina</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02777119v1</w:t>
+                <w:t xml:space="preserve">hal-02776511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Almacenamiento de peras y manzanas en atmosfera controlada</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laser light based machine vision system for nondestructive ripeness sensing of golden apples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Duprat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">E. Insua</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Grotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Loonis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Piétri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Jornada de Actualizacion en tecnologia de CAP-MAP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 1995, Buenos Aires, Argentina</w:t>
+              <w:t xml:space="preserve">1. IFAC/CIGR/EURAGEN/ISHS Workshop. Control applications in post-harvest and processing technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 1995, Oostend, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02776511v1</w:t>
+                <w:t xml:space="preserve">hal-02777119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphogenese et fermete de la pomme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.C. Roudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.J. Studman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9486,51 +9486,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acoustic transmission velocity on the apple surface and its relation to fruit firmness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Duprat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9633,51 +9633,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Duprat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Grotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Benitez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Piétri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9728,51 +9728,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A graphical model to simulate the mechanical behavior of apple flesh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.C. Roudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Duprat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9899,709 +9899,709 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02772689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Softening of kiwifruit in storage. Effects of intermittent high CO2 treatments.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Rothan</w:t>
+                <w:t xml:space="preserve">Physical and biochemical criteria for apricot varieties characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Audergon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Souty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Duprat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 1988, Leuven, Belgium</w:t>
+              <w:t xml:space="preserve">9. International Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 1989, Caserta, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02782703v1</w:t>
+                <w:t xml:space="preserve">hal-02783245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical and biochemical criteria for apricot varieties characterization</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Souty</w:t>
+                <w:t xml:space="preserve">Softening of kiwifruit in storage. Effects of intermittent high CO2 treatments.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rothan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Duprat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. International Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 1989, Caserta, Italy</w:t>
+              <w:t xml:space="preserve">International Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 1988, Leuven, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02783245v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02782703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a non destructive test for firmness measurement during cool storage of kiwifruit</w:t>
+                <w:t xml:space="preserve">Etudes sur le kiwi francais: modifications physicochimiques survenant lors des derniers stades de developpement des fruits dans le verger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Duprat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Buret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Christophe Rothan</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17. Congres</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 1987, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">6. Colloque</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 1986, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02783170v1</w:t>
+                <w:t xml:space="preserve">hal-02782605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A methodology of fruit analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development of a non destructive test for firmness measurement during cool storage of kiwifruit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Buret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Duprat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rothan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. Europeen Conference on Food Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 1987, Loen, Norway</w:t>
+              <w:t xml:space="preserve">17. Congres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 1987, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02783105v1</w:t>
+                <w:t xml:space="preserve">hal-02783170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Some physicochemical fruit characteristics of nearly isogenic parthenocarpic and normal tomato lines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Philouze</w:t>
+                <w:t xml:space="preserve">A methodology of fruit analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Duprat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Buret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">. Laboratoire de Methodes Physiques d'Etude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUCARPIA Tomate</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 1987, Salerno, Italy</w:t>
+              <w:t xml:space="preserve">4. Europeen Conference on Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 1987, Loen, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02781383v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02783105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etudes sur le kiwi francais: modifications physicochimiques survenant lors des derniers stades de developpement des fruits dans le verger</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Some physicochemical fruit characteristics of nearly isogenic parthenocarpic and normal tomato lines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Philouze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Buret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Duprat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Nicolas-Grotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Nicolas</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. Colloque</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 1986, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">EUCARPIA Tomate</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1987, Salerno, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02782605v1</w:t>
+                <w:t xml:space="preserve">hal-02781383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of different conditions of cold storage upon physicochemical changes of kiwi fruit</w:t>
               </w:r>
@@ -10757,64 +10757,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise au point d'un protocole d'étude pour caractériser rhéologiquement la véraison d'un cépage rouge. Exemple du cabernet franc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Grotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Poussier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Cadot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Loonis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11565,51 +11565,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèle de prévision du risque de corrosion des armatures dans des structures en béton et métalliques en utilisant le réseau bayésien et l’outil BNT</w:t>
+                <w:t xml:space="preserve">Utilisation du réseau bayésien pour la durabilité des structures de génie civil (Etudes bibliographiques)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sam Ang Keo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas de Larrard</w:t>
@@ -11646,75 +11646,75 @@
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">LMDC - Laboratoire Matériaux et Durabilité des Constructions de Toulouse. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05544179v1</w:t>
+                <w:t xml:space="preserve">hal-05544167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation du réseau bayésien pour la durabilité des structures de génie civil (Etudes bibliographiques)</w:t>
+                <w:t xml:space="preserve">Modèle de prévision du risque de corrosion des armatures dans des structures en béton et métalliques en utilisant le réseau bayésien et l’outil BNT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sam Ang Keo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas de Larrard</w:t>
@@ -11751,51 +11751,51 @@
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">LMDC - Laboratoire Matériaux et Durabilité des Constructions de Toulouse. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05544167v1</w:t>
+                <w:t xml:space="preserve">hal-05544179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence des facteurs du milieu (climat, nutrition minerale) et du greffage sur la production et la qualite du melon. Rapport final 1989</w:t>
               </w:r>
@@ -12401,51 +12401,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04615233v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Shehada" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Ilyes Djama&#239;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Duprat" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2024.2340634" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04615244v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2024.118108" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04530526v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Tarifa" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Ilyes Djamai" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2023.108334" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04107943v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Soula" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14359/51737143" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04378896v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2023.2276132" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03628100v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Antelme Kouassi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dauxois" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas de Larrard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Deby" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2022.2036244" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03333655v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet Duc Ngo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Tan Nguyen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Tru Vu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet Phuong Nguyen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su13115994" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913829v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndrianary Rakotovao Ravahatra" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Bastidas-Arteaga" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Schoefs" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2020/3286721" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02278758v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/maco.201910962" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087289v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2019.1591307" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146486v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2019.1620133" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490886v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbuil.2017.00001" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01847523v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rashid Hameed" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sellier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anaclet Turatsinze" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12205-016-1397-1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009950v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10286608.2014.913033" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01850780v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2014.05.103" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01850830v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12205-013-1240-x" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01850809v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2013.791071" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01850838v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2012.11.022" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RFL8C64B-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091208v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alloui" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Zimmermann" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mamet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. No&#235;l" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091097v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chemin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. J. Patel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zanzouri" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lazdunski" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091084v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Lauritzen" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091091v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Girard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jarretou" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266418v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Heurteaux" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Guy" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Laigle" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Blondeau" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.emboj.7600234" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091042v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lesage" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Romey" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090980v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Honore" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.U. Ehrengruber" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672806v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Grotte" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pi&#233;tri" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Loonis" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680201v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Cadot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Poussier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674833v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699253v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691072v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cornillon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aug&#233;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694216v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694899v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Yuwana" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687287v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695935v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Roudot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. Grotte" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693570v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687843v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Benitez" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Insua" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694459v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chen" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690100v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708360v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Goupy" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jos&#232;phe Amiot" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Richard-Forget" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aubert" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02714536v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. Studman" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704754v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711690v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. O'Lidha" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703301v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Wenian" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711227v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sesterce" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707197v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Roudot" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Grotte-Nicolas" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02714594v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711660v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699331v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique V. Cheynier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Rigaud" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Souquet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moutonnet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02728034v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Arakelian" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02727742v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02718625v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nicolas" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02725719v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fils-Lycaon" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Buret" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adele Drouet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hartmann" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02724624v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rothan" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Gauillard" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02724630v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Philouze" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nicolas-Grotte" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02724856v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nicolas" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Betton" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Chambarel" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02724851v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Szot" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02720461v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Buleon" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.P. Booy" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chanzy" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02726527v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. Nicolas" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313082v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abayomi Owoeye" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Djamai" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04971789v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abayomi P. Owoeye" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912732v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Ang Keo" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Geoffroy" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544618v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544627v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04971437v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01873868v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy-De-Patience Ftatsi Mbetmi" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Multon" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Tieudjo" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01874010v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01874069v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167590v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Talon" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bigaud" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Sauce" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167692v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100765v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Bastidas-Arteaga" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601223v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carvajal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gu&#233;rin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100573v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100768v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008107v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440405v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008106v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008380v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Baroth" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Breysse" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Berveiller" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Capra" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760679v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Guez" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Suchail" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.P. Belzunces" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839078v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771872v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766434v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777119v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776511v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02779224v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02778148v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774841v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774621v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772689v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02782703v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02783245v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Audergon" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Souty" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02783170v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02783105v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Laboratoire de Methodes Physiques d'Etude" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02781383v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02782605v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02855918v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833036v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02853441v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769776v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Andrade" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apostolidi Eftychia" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Chatzi" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Kessler" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35789/fib.BULL.0109.Ch01" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01738408v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.D. Ngo" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007519v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Sudret" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007518v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02857541v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544179v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544167v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02856603v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Bayle" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02855574v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02852920v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02857955v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Andre" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04615233v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Shehada" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Ilyes Djama&#239;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Duprat" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2024.2340634" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04615244v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2024.118108" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04530526v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Tarifa" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Ilyes Djamai" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2023.108334" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04107943v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Soula" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14359/51737143" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04378896v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2023.2276132" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03628100v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Antelme Kouassi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dauxois" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas de Larrard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Deby" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2022.2036244" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03333655v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet Duc Ngo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Tan Nguyen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Tru Vu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet Phuong Nguyen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su13115994" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913829v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndrianary Rakotovao Ravahatra" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Bastidas-Arteaga" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Schoefs" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2020/3286721" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02278758v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/maco.201910962" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087289v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2019.1591307" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146486v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2019.1620133" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490886v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbuil.2017.00001" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01847523v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rashid Hameed" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sellier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anaclet Turatsinze" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12205-016-1397-1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01850780v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2014.05.103" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009950v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10286608.2014.913033" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01850830v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12205-013-1240-x" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01850809v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2013.791071" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01850838v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2012.11.022" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RFL8C64B-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091208v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alloui" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Zimmermann" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mamet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. No&#235;l" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091097v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chemin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. J. Patel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zanzouri" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lazdunski" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091084v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Lauritzen" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091091v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Girard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jarretou" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266418v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Heurteaux" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Guy" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Laigle" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Blondeau" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.emboj.7600234" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091042v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lesage" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Romey" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090980v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Honore" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.U. Ehrengruber" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672806v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Grotte" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pi&#233;tri" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Loonis" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674833v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680201v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Cadot" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Poussier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699253v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691072v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cornillon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aug&#233;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694216v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687287v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695935v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Roudot" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. Grotte" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694899v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Yuwana" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693570v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690100v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687843v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Benitez" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Insua" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694459v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chen" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708360v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Goupy" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jos&#232;phe Amiot" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Richard-Forget" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aubert" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02714536v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. Studman" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704754v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711690v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. O'Lidha" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02714594v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Wenian" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711227v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sesterce" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703301v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707197v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Roudot" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Grotte-Nicolas" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711660v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699331v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique V. Cheynier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Rigaud" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Souquet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moutonnet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02728034v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Arakelian" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02727742v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02718625v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nicolas" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02725719v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fils-Lycaon" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Buret" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adele Drouet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hartmann" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02724624v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rothan" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Gauillard" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02724630v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Philouze" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nicolas-Grotte" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02724856v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nicolas" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Betton" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Chambarel" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02724851v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Szot" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02720461v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Buleon" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.P. Booy" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chanzy" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02726527v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. Nicolas" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313082v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abayomi Owoeye" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Djamai" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04971789v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abayomi P. Owoeye" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912732v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Ang Keo" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Geoffroy" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544618v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04971437v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544627v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01873868v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy-De-Patience Ftatsi Mbetmi" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Multon" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Tieudjo" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01874010v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167692v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01874069v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167590v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Talon" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bigaud" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Sauce" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100768v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100765v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Bastidas-Arteaga" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601223v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carvajal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gu&#233;rin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100573v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008107v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440405v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008106v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008380v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Baroth" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Breysse" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Berveiller" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Capra" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760679v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Guez" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Suchail" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.P. Belzunces" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839078v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771872v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766434v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776511v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777119v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02779224v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02778148v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774841v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774621v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772689v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02783245v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Audergon" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Souty" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02782703v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02782605v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02783170v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02783105v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Laboratoire de Methodes Physiques d'Etude" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02781383v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02855918v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833036v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02853441v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769776v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Andrade" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apostolidi Eftychia" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Chatzi" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Kessler" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35789/fib.BULL.0109.Ch01" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01738408v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.D. Ngo" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007519v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Sudret" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007518v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02857541v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544167v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544179v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02856603v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Bayle" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02855574v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02852920v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02857955v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Andre" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>