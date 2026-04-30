--- v0 (2026-03-17)
+++ v1 (2026-04-30)
@@ -338,783 +338,783 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05523426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Opportunities and Challenges in Combining Optical Sensing and Epidemiological Modelling</w:t>
+                <w:t xml:space="preserve">Protecting crops with plant diversity: Agroecological promises, socioeconomic lock-in, and political levers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexey Mikaberidze</w:t>
+                <w:t xml:space="preserve">Aude Vialatte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. D. Cruz</w:t>
+                <w:t xml:space="preserve">Anaïs Tibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ayalsew Zerihun</w:t>
+                <w:t xml:space="preserve">Audrey Alignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abel Barreto</w:t>
+                <w:t xml:space="preserve">Valérie Angeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pieter Beck</w:t>
+                <w:t xml:space="preserve">Laurent Bedoussac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytopathology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 115 (10), pp.1260-1285. </w:t>
+              <w:t xml:space="preserve">One Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Food systems, 8 (7), pp.101309. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1094/phyto-11-24-0359-fi⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.oneear.2025.101309⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05100639v1</w:t>
+                <w:t xml:space="preserve">hal-05079011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protecting crops with plant diversity: Agroecological promises, socioeconomic lock-in, and political levers</w:t>
+                <w:t xml:space="preserve">Opportunities and Challenges in Combining Optical Sensing and Epidemiological Modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aude Vialatte</w:t>
+                <w:t xml:space="preserve">Alexey Mikaberidze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaïs Tibi</w:t>
+                <w:t xml:space="preserve">C. D. Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Alignier</w:t>
+                <w:t xml:space="preserve">Ayalsew Zerihun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Angeon</w:t>
+                <w:t xml:space="preserve">Abel Barreto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Bedoussac</w:t>
+                <w:t xml:space="preserve">Pieter Beck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">One Earth</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, Food systems, 8 (7), pp.101309. </w:t>
+              <w:t xml:space="preserve">Phytopathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 115 (10), pp.1260-1285. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.oneear.2025.101309⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1094/phyto-11-24-0359-fi⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05079011v1</w:t>
+                <w:t xml:space="preserve">hal-05100639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Within-plant genetic drift to control virus adaptation to host-resistance genes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vers des mosaïques agricoles économes en pesticides : de la modélisation à la concertation territoriale pour le déploiement des cépages résistants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Tamisier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Fabre</w:t>
+                <w:t xml:space="preserve">Anne-Sophie Miclot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Szadkowski</w:t>
+                <w:t xml:space="preserve">Loup Rimbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lola Chateau</w:t>
+                <w:t xml:space="preserve">Marta Zaffaroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ghislaine Nemouchi</w:t>
+                <w:t xml:space="preserve">Julien Papaïx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Pathogens</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 20 (8), pp.e1012424. </w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 96, pp.58-73. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1012424⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17180/ciag-2024-vol96-art05⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04670293v1</w:t>
+                <w:t xml:space="preserve">hal-04728109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards pesticide-sparing agricultural mosaics: from modelling to regional consultation for the deployment of resistant grape cultivars</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Within-plant genetic drift to control virus adaptation to host-resistance genes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Tamisier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loup Rimbaud</w:t>
+                <w:t xml:space="preserve">Marion Szadkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marta Zaffaroni</w:t>
+                <w:t xml:space="preserve">Lola Chateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Papaïx</w:t>
+                <w:t xml:space="preserve">Ghislaine Nemouchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 96, pp.55-69. </w:t>
+              <w:t xml:space="preserve">PLoS Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 20 (8), pp.e1012424. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17180/ciag-2024-Vol96-art04-GB⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1012424⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04811507v1</w:t>
+                <w:t xml:space="preserve">hal-04670293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers des mosaïques agricoles économes en pesticides : de la modélisation à la concertation territoriale pour le déploiement des cépages résistants</w:t>
+                <w:t xml:space="preserve">Towards pesticide-sparing agricultural mosaics: from modelling to regional consultation for the deployment of resistant grape cultivars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Miclot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loup Rimbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Zaffaroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Papaïx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations Agronomiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 96, pp.58-73. </w:t>
+              <w:t xml:space="preserve">, 2024, 96, pp.55-69. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17180/ciag-2024-vol96-art05⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17180/ciag-2024-Vol96-art04-GB⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04728109v1</w:t>
+                <w:t xml:space="preserve">hal-04811507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining single-gene-resistant and pyramided cultivars of perennial crops in agricultural landscapes compromises pyramiding benefits in most production situations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Zaffaroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Papaïx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abebayehu Geffersa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loup Rimbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phytopathology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 114 (10), pp.2310-2321. </w:t>
@@ -1152,90 +1152,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of pathogen reproduction system on the evolutionary and epidemiological control provided by deployment strategies for two major resistance genes in agricultural landscapes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Zaffaroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loup Rimbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐françois Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Papaïx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Fabre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1276,295 +1276,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03984706v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A mechanistic-statistical approach to infer dispersal and demography from invasion dynamics, applied to a plant pathogen</w:t>
+                <w:t xml:space="preserve">Multiple deletions of candidate effector genes lead to the breakdown of partial grapevine resistance to downy mildew</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méline Saubin</w:t>
+                <w:t xml:space="preserve">Manon Paineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Coville</w:t>
+                <w:t xml:space="preserve">Andrea Minio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constance Xhaard</w:t>
+                <w:t xml:space="preserve">Pere Mestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Frey</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Samuel Soubeyrand</w:t>
+                <w:t xml:space="preserve">Isabelle D Mazet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peer Community Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.24072/pcjournal.356⟩</w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 243 (4), pp.1490-1505. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nph.19861⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04430456v1</w:t>
+                <w:t xml:space="preserve">hal-04633322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple deletions of candidate effector genes lead to the breakdown of partial grapevine resistance to downy mildew</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A mechanistic-statistical approach to infer dispersal and demography from invasion dynamics, applied to a plant pathogen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Méline Saubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Paineau</w:t>
+                <w:t xml:space="preserve">Jérôme Coville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Minio</w:t>
+                <w:t xml:space="preserve">Constance Xhaard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pere Mestre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Fabre</w:t>
+                <w:t xml:space="preserve">Pascal Frey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle D Mazet</w:t>
+                <w:t xml:space="preserve">Samuel Soubeyrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 243 (4), pp.1490-1505. </w:t>
+              <w:t xml:space="preserve">Peer Community Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 4, pp.e9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/nph.19861⟩</w:t>
+                <w:t xml:space="preserve">⟨10.24072/pcjournal.356⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04633322v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04430456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the role of cultivar, year and plot age in the incidence of esca and Eutypa dieback: Insights from 20 years of regional surveys in France</w:t>
               </w:r>
@@ -1822,51 +1822,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving sustainable crop protection using population genetics concepts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méline Saubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Louet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1874,51 +1874,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Bousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Frey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 32 (10), pp.2461-2471. </w:t>
@@ -2084,291 +2084,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04216679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Field and Landscape Risk Factors Impacting Flavescence Dorée Infection: Insights from Spatial Bayesian Modeling in the Bordeaux Vineyards</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The characterization of pathotypes in grapevine downy mildew provides insights into the breakdown of Rpv3, Rpv10 and Rpv12 factors in grapevines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Paineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hola Kwame Adrakey</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Malembic-Maher</w:t>
+                <w:t xml:space="preserve">Isabelle D. Mazet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Rusch</w:t>
+                <w:t xml:space="preserve">Sabine Wiedemann-Merdinoglu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Sauveur Ay</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">François Delmotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phytopathology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1094/PHYTO-10-21-0449-R⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 112 (11), pp.2329-2340. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1094/PHYTO-11-21-0458-R⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03727199v1</w:t>
+                <w:t xml:space="preserve">hal-03831436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The characterization of pathotypes in grapevine downy mildew provides insights into the breakdown of Rpv3, Rpv10 and Rpv12 factors in grapevines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Manon Paineau</w:t>
+                <w:t xml:space="preserve">Field and Landscape Risk Factors Impacting Flavescence Dorée Infection: Insights from Spatial Bayesian Modeling in the Bordeaux Vineyards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hola Kwame Adrakey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Malembic-Maher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle D. Mazet</w:t>
+                <w:t xml:space="preserve">Adrien Rusch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabine Wiedemann-Merdinoglu</w:t>
+                <w:t xml:space="preserve">Jean-Sauveur Ay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Delmotte</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Luke Riley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phytopathology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 112 (11), pp.2329-2340. </w:t>
+              <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1094/PHYTO-11-21-0458-R⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1094/PHYTO-10-21-0449-R⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03831436v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03727199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An epi‐evolutionary model for predicting the adaptation of spore‐producing pathogens to quantitative resistance in heterogeneous environments</w:t>
               </w:r>
@@ -2488,77 +2488,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Models of plant resistance deployment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loup Rimbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Papaïx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Moury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2639,77 +2639,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Promoting crop pest control by plant diversification in agricultural landscapes: A conceptual framework for analysing feedback loops between agro-ecological and socio-economic effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Vialatte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Tibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Angeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bedoussac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2888,1498 +2888,1498 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03461843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sustainable management of grapevine resistance. Detect the emergence of breakdown, of new diseases and adapt crop systems.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Virus epidemics, plant-controlled population bottlenecks and the durability of plant resistance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soizic Guimier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">François Delmotte</w:t>
+                <w:t xml:space="preserve">Elsa Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Bonneault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mazet I.</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Moury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Mailleret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15454/8bbz-t493⟩</w:t>
+              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 374 (1775), pp.20180263. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rstb.2018.0263⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02885315v1</w:t>
+                <w:t xml:space="preserve">hal-02149025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virus epidemics, plant-controlled population bottlenecks and the durability of plant resistance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elsa Rousseau</w:t>
+                <w:t xml:space="preserve">Sustainable management of grapevine resistance. Detect the emergence of breakdown, of new diseases and adapt crop systems.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Miclot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Bonneault</w:t>
+                <w:t xml:space="preserve">Soizic Guimier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Delmotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Mailleret</w:t>
+                <w:t xml:space="preserve">Mazet I.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 374 (1775), pp.20180263. </w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 77, pp.19-30. </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rstb.2018.0263⟩</w:t>
+                <w:t xml:space="preserve">⟨10.15454/8bbz-t493⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02149025v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02885315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of genetic drift, selection and accumulation level on virus adaptation to its host plants</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lucie Tamisier</w:t>
+                <w:t xml:space="preserve">Small bottleneck size in a highly multipartite virus during a complete infection cycle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Gallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marion Szadkowski</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Thébaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mircea T Sofonea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Plant Pathology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/mpp.12730⟩</w:t>
+              <w:t xml:space="preserve">Journal of Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 92 (14), pp.e00139-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/JVI.00139-18⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01953902v1</w:t>
+                <w:t xml:space="preserve">hal-01847886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Small bottleneck size in a highly multipartite virus during a complete infection cycle</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Gallet</w:t>
+                <w:t xml:space="preserve">Impact of genetic drift, selection and accumulation level on virus adaptation to its host plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Tamisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Sicard</w:t>
+                <w:t xml:space="preserve">Vincent Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Szadkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Virology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 92 (14), pp.e00139-18. </w:t>
+              <w:t xml:space="preserve">Molecular Plant Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 19 (12), pp.2575-2589. </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/JVI.00139-18⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/mpp.12730⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01847886v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01953902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steady state concentration for a phenotypic structured problem modeling the evolutionary epidemiology of spore producing pathogens</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The number of target molecules of the amplification step limits accuracy and sensitivity in ultradeep-sequencing viral population studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Gallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ramsès Djidjou Demasse</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Fabre</w:t>
+                <w:t xml:space="preserve">Yannis Michalakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Models and Methods in Applied Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1142/S0218202517500051⟩</w:t>
+              <w:t xml:space="preserve">Journal of Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 91 (16), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/JVI.00561-17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01604796v1</w:t>
+                <w:t xml:space="preserve">hal-01604518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular and biological characterization of two potyviruses infecting lettuce in southeastern France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cecile Desbiez</w:t>
+                <w:t xml:space="preserve">Estimating virus effective population size and selection without neutral markers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Moury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Mailleret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Schoeny</w:t>
+                <w:t xml:space="preserve">Rachid Senoussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brigitte Maisonneuve</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Bornard</w:t>
+                <w:t xml:space="preserve">Alain Palloix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Pathology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ppa.12651⟩</w:t>
+              <w:t xml:space="preserve">PLoS Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 13 (11), pp.e1006702. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1006702⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01533923v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01658535v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The number of target molecules of the amplification step limits accuracy and sensitivity in ultradeep-sequencing viral population studies</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vectors as motors (of virus evolution)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Blanc</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Moury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Virology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/JVI.00561-17⟩</w:t>
+              <w:t xml:space="preserve">Peer Community In Evolutionary Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp.100021. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24072/pci.evolbiol.100021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01604518v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01507124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating virus effective population size and selection without neutral markers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId124" w:history="1">
+                <w:t xml:space="preserve">Quantitative trait loci in pepper control the effective population size of two RNA viruses at inoculation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Tamisier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Alain Palloix</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Barraillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Nemouchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Szadkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Pathogens</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1006702⟩</w:t>
+              <w:t xml:space="preserve">Journal of General Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 98 (7), pp.1923 - 1931. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1099/jgv.0.000835⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01658535v2</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01571391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vectors as motors (of virus evolution)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mosaics often outperform pyramids: insights from a model comparing strategies for the deployment of plant resistance genes against viruses in agricultural landscapes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramsès Emeric Djidjou Demasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Moury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Fabre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoît Moury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peer Community In Evolutionary Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.24072/pci.evolbiol.100021⟩</w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 216 (1), pp.239-253. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nph.14701⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01507124v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01604528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative trait loci in pepper control the effective population size of two RNA viruses at inoculation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Determinants of host species range in plant viruses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Moury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugénie Hébrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Froissart</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of General Virology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 98 (7), pp.1923 - 1931. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1099/jgv.0.000835⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 98 (4), pp.862-873. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1099/jgv.0.000742⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01571391v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01522298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mosaics often outperform pyramids: insights from a model comparing strategies for the deployment of plant resistance genes against viruses in agricultural landscapes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benoît Moury</w:t>
+                <w:t xml:space="preserve">Steady state concentration for a phenotypic structured problem modeling the evolutionary epidemiology of spore producing pathogens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramsès Djidjou Demasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Fabre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/nph.14701⟩</w:t>
+              <w:t xml:space="preserve">Mathematical Models and Methods in Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 27 (2), pp.385-426. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S0218202517500051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01604528v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01604796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determinants of host species range in plant viruses</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Fabre</w:t>
+                <w:t xml:space="preserve">Molecular and biological characterization of two potyviruses infecting lettuce in southeastern France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Desbiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Schoeny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Maisonneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eugénie Hébrard</w:t>
+                <w:t xml:space="preserve">Karine Berthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémy Froissart</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Isabelle Bornard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of General Virology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 98 (4), pp.862-873. </w:t>
+              <w:t xml:space="preserve">Plant Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 66 (6), pp.970-979. </w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1099/jgv.0.000742⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/ppa.12651⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01522298v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01533923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temporal niche differentiation of parasites sharing the same plant host: oak powdery mildew as a case study</w:t>
               </w:r>
@@ -4417,51 +4417,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Desprez Loustau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Mailleret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 7 (11), pp.e01517. </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4534,51 +4534,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle D. Mazet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Richart Cervera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4642,64 +4642,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epidemiological and evolutionary management of plant resistance: optimizing the deployment of cultivar mixtures in time and space in agricultural landscapes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Mailleret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Moury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4785,51 +4785,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Moury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Ida Johansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Jacquemond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4919,51 +4919,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérenger Janzac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youna Ruellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mekki Ben Khalifa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5174,77 +5174,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Montarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Coville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Senoussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Pathogens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 8 (4), pp.e1002654. </w:t>
@@ -5295,64 +5295,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Durable strategies to deploy plant resistance in agricultural landscapes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Mailleret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Moury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5661,1223 +5661,1223 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01000474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’adaptation des virus de plantes aux résistances variétales</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hierarchical Bayesian Modelling of plant colonisation by winged aphids: Inferring dispersal processes by linking aerial and field count data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Ayme</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">F. Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.A. Dedryver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Plantegenest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Rivot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1684/vir.2010.0311⟩</w:t>
+              <w:t xml:space="preserve">Ecological Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 221 (15), pp.1770-1778. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2010.04.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02669234v1</w:t>
+                <w:t xml:space="preserve">hal-00729526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hierarchical Bayesian Modelling of plant colonisation by winged aphids: Inferring dispersal processes by linking aerial and field count data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Fabre</w:t>
+                <w:t xml:space="preserve">Prévoir les pucerons : un modèle et des pièges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Antoine Dedryver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Hullé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C.A. Dedryver</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId218" w:history="1">
+                <w:t xml:space="preserve">Etienne Rivot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Plantegenest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Etienne Rivot</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Fabre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Modelling</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Phytoma la Défense des Végétaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 638, pp.50-54</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00729526v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01453789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prévoir les pucerons : un modèle et des pièges</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The conflicting relationships between aphids and men: a review of aphid damage and control strategies.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Antoine Dedryver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles-Antoine Dedryver</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Manuel Plantegenest</w:t>
+                <w:t xml:space="preserve">Anne Le Ralec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Fabre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytoma la Défense des Végétaux</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 333 (6-7), pp.539-53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crvi.2010.03.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01453789v1</w:t>
+                <w:t xml:space="preserve">hal-00729628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The conflicting relationships between aphids and men: a review of aphid damage and control strategies.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Asymmetrical over-infection as a process of plant virus emergence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Chadœuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Lecoq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Desbiez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crvi.2010.03.009⟩</w:t>
+              <w:t xml:space="preserve">Journal of Theoretical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 265 (3), pp.377. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jtbi.2010.04.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00729628v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00608417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymmetrical over-infection as a process of plant virus emergence</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Joël Chadœuf</w:t>
+                <w:t xml:space="preserve">L’adaptation des virus de plantes aux résistances variétales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Moury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Montarry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérenger Janzac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Costa</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Valérie Ayme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Theoretical Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 265 (3), pp.377. </w:t>
+              <w:t xml:space="preserve">Virologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 14 (4), pp.227-239. </w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jtbi.2010.04.027⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1684/vir.2010.0311⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00608417v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02669234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Key determinants of resistance durability to plant viruses: insights from a model linking within- and between-host dynamics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Constraints on evolution of virus avirulence factors predict the durability of corresponding plant resistances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérenger Janzac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Palloix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Moury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virus Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.virusres.2008.11.021⟩</w:t>
+              <w:t xml:space="preserve">Molecular Plant Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 10 (5), pp.599-610. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1364-3703.2009.00554.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02666453v1</w:t>
+                <w:t xml:space="preserve">hal-02666562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constraints on evolution of virus avirulence factors predict the durability of corresponding plant resistances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bérenger Janzac</w:t>
+                <w:t xml:space="preserve">Molecular epidemiology of Zucchini yellow mosaic virus in France: an historical overview</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Lecoq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Wipf-Scheibel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Chandeysson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Le Van</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Plant Pathology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 10 (5), pp.599-610. </w:t>
+              <w:t xml:space="preserve">Virus Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 141 (2), pp.190-200. </w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1364-3703.2009.00554.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.virusres.2008.11.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02666562v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02661966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular epidemiology of Zucchini yellow mosaic virus in France: an historical overview</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparative whitefly transmission of tomato chlorosis virus and tomato infectious chlorosis virus from single or mixed infections.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Dalmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guilbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Lecoq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Jacquemond</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virus Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.virusres.2008.11.020⟩</w:t>
+              <w:t xml:space="preserve">Plant Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 58 (2), pp.221-227. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-3059.2008.01958.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02661966v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02658666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative whitefly transmission of tomato chlorosis virus and tomato infectious chlorosis virus from single or mixed infections.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Key determinants of resistance durability to plant viruses: insights from a model linking within- and between-host dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Guilbaud</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mireille Jacquemond</w:t>
+                <w:t xml:space="preserve">Claude Bruchou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Palloix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Moury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Pathology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 58 (2), pp.221-227. </w:t>
+              <w:t xml:space="preserve">Virus Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 141 (2), pp.140-149. </w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-3059.2008.01958.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.virusres.2008.11.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02658666v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02666453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular, biological and serological variability of Zucchini yellow mosaic virus in Tunisia.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soumaya Yakoubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Desbiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Fakhfakh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6954,51 +6954,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Landscape epidemiology of plant diseases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Plantegenest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Le May</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7071,51 +7071,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Financial benefit of using crop protection decision rules over systematic spraying strategies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Plantegenest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Yuen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7175,51 +7175,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biological properties and relative fitness of inter-subgroup cucumber mosaic virus RNA 3 recombinants produced in vitro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pierrugues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fernandez-Delmond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7426,64 +7426,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.S. Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Antoine Dedryver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Plantegenest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Modelling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 193, pp.457-466. </w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7517,103 +7517,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tracing individual movements of aphids reveals preferential routes of population transfers in agroecosystems.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Vialatte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Antoine Dedryver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Plantegenest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 16(3), pp.839-844</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7651,77 +7651,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of climate and land use on the occurrence of viruliferous aphids and the epidemiology of barley yellow dwarf disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Plantegenest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Mieuzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Antoine Dedryver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Leterrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7811,51 +7811,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Rousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ryckewaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Quilici</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7896,408 +7896,408 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03206901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aphid abundance on cereals in autumn predicts yield losses caused by barley yellow dwarf virus</w:t>
+                <w:t xml:space="preserve">Improvement of Barley yellow dwarf virus-PAV detection in single aphids using a fluorescent real time RT-PCR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Kervarrec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Mieuzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard Riault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Vialatte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytopathology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1094/PHYTO.2003.93.10.1217⟩</w:t>
+              <w:t xml:space="preserve">Journal of Virological Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 110 (1), pp.51-60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0166-0934(03)00097-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02677211v1</w:t>
+                <w:t xml:space="preserve">hal-02681094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement of Barley yellow dwarf virus-PAV detection in single aphids using a fluorescent real time RT-PCR</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparison of the Efficacy of Different Food Attractants and Their Concentration for Melon Fly (Diptera: Tephritidae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ryckewaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Duyck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Chiroleu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Quilici</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Virological Methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0166-0934(03)00097-1⟩</w:t>
+              <w:t xml:space="preserve">Journal of Economic Entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 96 (1), pp.231-238. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jee/96.1.231⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02681094v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03206895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of the Efficacy of Different Food Attractants and Their Concentration for Melon Fly (Diptera: Tephritidae)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Quilici</w:t>
+                <w:t xml:space="preserve">Aphid abundance on cereals in autumn predicts yield losses caused by barley yellow dwarf virus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Antoine Dedryver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Leterrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Plantegenest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Economic Entomology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 96 (1), pp.231-238. </w:t>
+              <w:t xml:space="preserve">Phytopathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 93 (10), pp.1217-1222. </w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jee/96.1.231⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1094/PHYTO.2003.93.10.1217⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03206895v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02677211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -8328,90 +8328,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les résistantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Plantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Miclot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Papaïx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loup Rimbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">pp.106, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
@@ -8433,103 +8433,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protéger les cultures par la diversité végétale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Tibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Martinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Vialatte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Alignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Angeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">éditions Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
@@ -8758,51 +8758,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro-Felipe Mestre Artigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Merdinoglu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Delmotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Fabre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8844,64 +8844,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Écologie des interactions plante-bioagresseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Papaïx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Berthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8995,77 +8995,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peut-on prédire la durabilité des résistances ? Le cas des virus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Moury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Tamisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loup Rimbaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'immunité des plantes. Pour des cultures résistantes aux maladies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9129,77 +9129,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence F. Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Papaïx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Boixel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Berthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'immunité des plantes. Pour des cultures résistantes aux maladies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9237,90 +9237,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des vignes, des invasions et des résistances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Delmotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Miclot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Paineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9362,64 +9362,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stratégies paysagères pour déployer efficacement et durablement la résistance : modèles et prédictions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loup Rimbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Papaïx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Fabre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9625,51 +9625,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimising reactive disease management using spatially explicit models at the landscape scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Coville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nik Cunniffe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9988,51 +9988,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decision Support Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Antoine Dedryver</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aphids as Crop Pests</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CABI Press, 2017, 9781845932022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10070,51 +10070,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'émergence de maladies virales chez les plantes: des situations variées et des causes multiples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Lecoq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Desbiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10476,77 +10476,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Moury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Quenouille-Lederer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Tamisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Nemouchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017, pp.63-74</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
@@ -10581,51 +10581,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérer les épidémies virales en combinant résistances aux virus et résistances aux pucerons : quel intérêt ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Boissot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Schoeny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Millot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10828,103 +10828,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protéger les cultures en augmentant la diversité végétale des espaces agricoles. Rapport scientifique de l’Expertise scientifique collective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Vialatte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Martinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Tibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Alignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Angeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE. 2023, 954 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -10950,103 +10950,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protéger les cultures en augmentant la diversité végétale des espaces agricoles. Synthèse de l’expertise scientifique collective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Tibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Martinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Vialatte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Alignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Angeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE. 2022, 86 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -11890,51 +11890,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3914A2F5"/>
+    <w:nsid w:val="8F494641"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12121,51 +12121,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/frederic-fabre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8271-7678" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/083686339" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523426v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Roussel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Alleaume" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Billotte" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fabre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dino Ienco" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17538947.2026.2634468" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100639v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Mikaberidze" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. D. Cruz" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayalsew Zerihun" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Barreto" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter Beck" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/phyto-11-24-0359-fi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05079011v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Vialatte" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Tibi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Alignier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Angeon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bedoussac" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oneear.2025.101309" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04670293v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Tamisier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Szadkowski" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Chateau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Nemouchi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1012424" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04811507v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Miclot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loup Rimbaud" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Zaffaroni" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Papa&#239;x" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-Vol96-art04-GB" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04728109v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol96-art05" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04655429v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abebayehu Geffersa" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Rey" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-02-24-0075-R" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03984706v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois Rey" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.13627" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04430456v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;line Saubin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Coville" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Xhaard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Frey" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Soubeyrand" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.356" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04633322v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Paineau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Minio" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Mestre" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle D Mazet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.19861" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04768645v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Etienne" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Martinetti" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Frank" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Michel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.13975" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04672656v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Soubeyrand" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Estoup" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Cruaud" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Malembic-Maher" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Meynard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s43170-024-00273-8" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03394837v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Louet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Bousset" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16634" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04216679v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hola K Adrakey" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gavin J Gibson" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Eveillard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Fabre" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1011399" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03727199v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hola Kwame Adrakey" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Rusch" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sauveur Ay" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Riley" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-10-21-0449-R" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831436v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle D. Mazet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Wiedemann-Merdinoglu" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delmotte" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-11-21-0458-R" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465168v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Burie" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Ducrot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lion" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Richard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.13328" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220213v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Moury" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lannou" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-phyto-020620-122134" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03477116v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vialatte" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aecr.2021.10.004" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03461843v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Audergon" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Baudracco-Arnas" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safa Ben Krima" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bertrand" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.51" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02885315v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Guimier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazet I." TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/8bbz-t493" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02149025v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Rousseau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bonneault" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Mailleret" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2018.0263" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01953902v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Simon" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mpp.12730" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01847886v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gallet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Th&#233;baud" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mircea T Sofonea" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sicard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00139-18" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604796v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rams&#232;s Djidjou Demasse" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218202517500051" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533923v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Desbiez" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Schoeny" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Maisonneuve" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Berthier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bornard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.12651" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604518v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Michalakis" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blanc" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00561-17" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01658535v2" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Senoussi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Palloix" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1006702" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507124v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pci.evolbiol.100021" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01571391v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Barraill&#233;" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jgv.0.000835" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604528v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rams&#232;s Emeric Djidjou Demasse" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.14701" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522298v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie H&#233;brard" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Froissart" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jgv.0.000742" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402248v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marie Hamelin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bisson" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Desprez Loustau" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecs2.1517" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633839v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; E. L. Delmas" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Jolivet" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Richart Cervera" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12368" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01239676v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12304" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637733v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Ida Johansen" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Jacquemond" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1003833" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631938v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;renger Janzac" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youna Ruellan" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mekki Ben Khalifa" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00930-14" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00837088v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rousseau" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Belin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Bove" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rousseau" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1746-4811-9-17" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208592v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Montarry" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1002654" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00848412v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2011.04019.x" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652326v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lecoq" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Joannon" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Wipf-Scheibel" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Chandeysson" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virusres.2011.05.004" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000474v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakhr Ajouz" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sophie A. S. Walker" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric F. Fabre" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Leroux" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe C. Nicot" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10526-010-9333-7" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669234v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Ayme" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/vir.2010.0311" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729526v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fabre" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A. Dedryver" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Plantegenest" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hulle" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Rivot" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2010.04.006" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-75H7KXQZ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453789v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Antoine Dedryver" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Hull&#233;" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729628v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Le Ralec" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2010.03.009" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8R06PWST-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608417v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Chad&#339;uf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Costa" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2010.04.027" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666453v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bruchou" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virusres.2008.11.021" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666562v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1364-3703.2009.00554.x" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661966v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Le Van" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virusres.2008.11.020" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6LPVRJR2-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658666v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dalmon" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guilbaud" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3059.2008.01958.x" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660034v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Yakoubi" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Fakhfakh" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3059.2008.01934.x" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663091v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le May" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2007.1114" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663102v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Yuen" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-97-11-1484" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663058v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pierrugues" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fernandez-Delmond" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Tepfer" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/vir.0.83077-0" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664983v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid R. Senoussi" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0702739104" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656750v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Pierre" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2005.08.021" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086283v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Simon" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682393v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Mieuzet" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Leterrier" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2004.07.004" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206901v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Duyck" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rousse" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ryckewaert" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Quilici" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jee/97.3.1137" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677211v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO.2003.93.10.1217" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681094v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Kervarrec" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Riault" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0166-0934(03)00097-1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206895v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chiroleu" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jee/96.1.231" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04604456v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Plantin" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04191565v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Martinet" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/223/9782759237333/proteger-les-cultures-par-la-diversite-vegetale?utm_source=dialoginsight&amp;amp;utm_medium=email&amp;amp;utm_campaign=B5532" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3733-3" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791366v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Andrivon" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bardin" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bertrand" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brun" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Daire" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1563/9782759229987/peut-on-se-passer-du-cuivre-en-protection-des-cultures-biologiques" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05263701v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro-Felipe Mestre Artigues" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Merdinoglu" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03131072v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ravign&#233;" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03131044v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03130984v2" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence F. Carpentier" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Boixel" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03206064v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Schneider" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03131097v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929956v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gascuel" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Lescourret" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Monod" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Roques" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bohan" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1620/9782759231300/agroecologie-des-recherches-pour-la-transition-des-filieres-et-des-territoires" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375867v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nik Cunniffe" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-57899-2_4" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790217v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Barbu" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Papaix" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Aviron" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lavigne" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1576/9782759230136/paysage-biodiversite-fonctionnelle-et-sante-des-plantes" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788787v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Boussard" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788952v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823657v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620628v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hugueney" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Duch&#234;ne" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Audeguin" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624596v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deliere" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Le Cunff" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Cailliatte" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03553131v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Quenouille-Lederer" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02995948v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boissot" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Millot" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Nozeran" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.462267742270331E12" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651057v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Milou" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brault" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jacquot" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04127709v4" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03852213v3" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04428002v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Yobr&#233;gat" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fr&#233;d&#233;rique Sevin" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bentejac" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Streito" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02944797v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791118v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790342v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791535v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02944872v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/frederic-fabre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8271-7678" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/083686339" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523426v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Roussel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Alleaume" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Billotte" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fabre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dino Ienco" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17538947.2026.2634468" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05079011v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Vialatte" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Tibi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Alignier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Angeon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bedoussac" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oneear.2025.101309" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100639v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Mikaberidze" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. D. Cruz" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayalsew Zerihun" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Barreto" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter Beck" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/phyto-11-24-0359-fi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04728109v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Miclot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loup Rimbaud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Zaffaroni" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Papa&#239;x" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol96-art05" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04670293v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Tamisier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Szadkowski" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Chateau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Nemouchi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1012424" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04811507v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-Vol96-art04-GB" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04655429v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abebayehu Geffersa" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Rey" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-02-24-0075-R" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03984706v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois Rey" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.13627" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04633322v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Paineau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Minio" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Mestre" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle D Mazet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.19861" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04430456v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;line Saubin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Coville" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Xhaard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Frey" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Soubeyrand" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.356" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04768645v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Etienne" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Martinetti" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Frank" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Michel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.13975" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04672656v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Soubeyrand" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Estoup" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Cruaud" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Malembic-Maher" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Meynard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s43170-024-00273-8" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03394837v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Louet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Bousset" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16634" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04216679v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hola K Adrakey" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gavin J Gibson" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Eveillard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Fabre" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1011399" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831436v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle D. Mazet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Wiedemann-Merdinoglu" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delmotte" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-11-21-0458-R" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03727199v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hola Kwame Adrakey" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Rusch" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sauveur Ay" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Riley" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-10-21-0449-R" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465168v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Burie" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Ducrot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lion" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Richard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.13328" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220213v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Moury" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lannou" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-phyto-020620-122134" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03477116v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vialatte" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aecr.2021.10.004" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03461843v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Audergon" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Baudracco-Arnas" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safa Ben Krima" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bertrand" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.51" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02149025v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Rousseau" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bonneault" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Mailleret" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2018.0263" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02885315v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Guimier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazet I." TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/8bbz-t493" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01847886v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gallet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Th&#233;baud" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mircea T Sofonea" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sicard" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00139-18" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01953902v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Simon" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mpp.12730" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604518v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Michalakis" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blanc" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00561-17" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01658535v2" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Senoussi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Palloix" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1006702" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507124v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pci.evolbiol.100021" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01571391v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Barraill&#233;" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jgv.0.000835" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604528v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rams&#232;s Emeric Djidjou Demasse" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.14701" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522298v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie H&#233;brard" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Froissart" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jgv.0.000742" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604796v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rams&#232;s Djidjou Demasse" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218202517500051" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533923v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Desbiez" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Schoeny" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Maisonneuve" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Berthier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bornard" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.12651" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402248v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marie Hamelin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bisson" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Desprez Loustau" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecs2.1517" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633839v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; E. L. Delmas" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Jolivet" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Richart Cervera" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12368" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01239676v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12304" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637733v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Ida Johansen" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Jacquemond" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1003833" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631938v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;renger Janzac" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youna Ruellan" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mekki Ben Khalifa" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00930-14" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00837088v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rousseau" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Belin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Bove" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rousseau" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1746-4811-9-17" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208592v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Montarry" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1002654" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00848412v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2011.04019.x" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652326v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lecoq" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Joannon" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Wipf-Scheibel" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Chandeysson" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virusres.2011.05.004" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000474v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakhr Ajouz" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sophie A. S. Walker" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric F. Fabre" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Leroux" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe C. Nicot" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10526-010-9333-7" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729526v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fabre" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A. Dedryver" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Plantegenest" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hulle" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Rivot" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2010.04.006" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-75H7KXQZ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453789v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Antoine Dedryver" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Hull&#233;" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729628v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Le Ralec" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2010.03.009" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8R06PWST-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608417v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Chad&#339;uf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Costa" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2010.04.027" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669234v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Ayme" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/vir.2010.0311" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666562v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1364-3703.2009.00554.x" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661966v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Le Van" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virusres.2008.11.020" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6LPVRJR2-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658666v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dalmon" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guilbaud" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3059.2008.01958.x" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666453v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bruchou" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virusres.2008.11.021" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660034v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Yakoubi" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Fakhfakh" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3059.2008.01934.x" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663091v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le May" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2007.1114" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663102v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Yuen" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-97-11-1484" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663058v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pierrugues" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fernandez-Delmond" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Tepfer" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/vir.0.83077-0" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664983v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid R. Senoussi" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0702739104" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656750v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Pierre" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2005.08.021" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086283v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Simon" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682393v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Mieuzet" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Leterrier" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2004.07.004" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206901v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Duyck" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rousse" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ryckewaert" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Quilici" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jee/97.3.1137" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681094v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Kervarrec" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Riault" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0166-0934(03)00097-1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206895v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chiroleu" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jee/96.1.231" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677211v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO.2003.93.10.1217" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04604456v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Plantin" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04191565v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Martinet" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/223/9782759237333/proteger-les-cultures-par-la-diversite-vegetale?utm_source=dialoginsight&amp;amp;utm_medium=email&amp;amp;utm_campaign=B5532" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3733-3" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791366v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Andrivon" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bardin" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bertrand" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brun" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Daire" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1563/9782759229987/peut-on-se-passer-du-cuivre-en-protection-des-cultures-biologiques" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05263701v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro-Felipe Mestre Artigues" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Merdinoglu" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03131072v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ravign&#233;" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03131044v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03130984v2" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence F. Carpentier" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Boixel" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03206064v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Schneider" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03131097v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929956v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gascuel" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Lescourret" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Monod" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Roques" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bohan" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1620/9782759231300/agroecologie-des-recherches-pour-la-transition-des-filieres-et-des-territoires" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375867v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nik Cunniffe" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-57899-2_4" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790217v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Barbu" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Papaix" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Aviron" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lavigne" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1576/9782759230136/paysage-biodiversite-fonctionnelle-et-sante-des-plantes" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788787v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Boussard" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788952v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823657v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620628v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hugueney" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Duch&#234;ne" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Audeguin" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624596v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deliere" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Le Cunff" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Cailliatte" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03553131v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Quenouille-Lederer" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02995948v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boissot" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Millot" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Nozeran" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.462267742270331E12" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651057v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Milou" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brault" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jacquot" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04127709v4" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03852213v3" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04428002v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Yobr&#233;gat" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fr&#233;d&#233;rique Sevin" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bentejac" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Streito" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02944797v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791118v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790342v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791535v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02944872v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>