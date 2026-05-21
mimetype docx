--- v1 (2026-04-30)
+++ v2 (2026-05-21)
@@ -1,11835 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...11783 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:66.145833333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Frédéric Fabre </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">frederic-fabre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-8271-7678</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">083686339</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.com/citations?user=eqCh7YEAAAAJ&hl=fr&authuser=1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (63)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Out-of-year parcel identification using adversarial domain adaptation and multi-temporal satellite imagery to enhance vineyard health monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Billotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dino Ienco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Digital Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 19 (1), </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17538947.2026.2634468⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05523426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protecting crops with plant diversity: Agroecological promises, socioeconomic lock-in, and political levers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Vialatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Tibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Alignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bedoussac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">One Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Food systems, 8 (7), pp.101309. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.oneear.2025.101309⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05079011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opportunities and Challenges in Combining Optical Sensing and Epidemiological Modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexey Mikaberidze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. D. Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayalsew Zerihun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abel Barreto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pieter Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytopathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 115 (10), pp.1260-1285. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/phyto-11-24-0359-fi⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05100639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers des mosaïques agricoles économes en pesticides : de la modélisation à la concertation territoriale pour le déploiement des cépages résistants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Miclot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loup Rimbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Zaffaroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Papaïx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 96, pp.58-73. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2024-vol96-art05⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04728109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Within-plant genetic drift to control virus adaptation to host-resistance genes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Tamisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Szadkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lola Chateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Nemouchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Pathogens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 20 (8), pp.e1012424. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.ppat.1012424⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04670293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards pesticide-sparing agricultural mosaics: from modelling to regional consultation for the deployment of resistant grape cultivars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Miclot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loup Rimbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Zaffaroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Papaïx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 96, pp.55-69. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2024-Vol96-art04-GB⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04811507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining single-gene-resistant and pyramided cultivars of perennial crops in agricultural landscapes compromises pyramiding benefits in most production situations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Zaffaroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Papaïx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abebayehu Geffersa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loup Rimbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytopathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 114 (10), pp.2310-2321. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/PHYTO-02-24-0075-R⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04655429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of pathogen reproduction system on the evolutionary and epidemiological control provided by deployment strategies for two major resistance genes in agricultural landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Zaffaroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loup Rimbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐françois Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Papaïx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolutionary Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 17 (1), pp.e13627. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/eva.13627⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03984706v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple deletions of candidate effector genes lead to the breakdown of partial grapevine resistance to downy mildew</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Paineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Minio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pere Mestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle D Mazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 243 (4), pp.1490-1505. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.19861⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04633322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A mechanistic-statistical approach to infer dispersal and demography from invasion dynamics, applied to a plant pathogen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méline Saubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Coville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constance Xhaard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Soubeyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer Community Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 4, pp.e9. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24072/pcjournal.356⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04430456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the role of cultivar, year and plot age in the incidence of esca and Eutypa dieback: Insights from 20 years of regional surveys in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Martinetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Frank</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ppa.13975⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04768645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building integrated plant health surveillance: a proactive research agenda for anticipating and mitigating disease and pest emergence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Soubeyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Estoup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Cruaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Malembic-Maher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CABI Agriculture and Bioscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 5, pp.72. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s43170-024-00273-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04672656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving sustainable crop protection using population genetics concepts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méline Saubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Louet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Bousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 32 (10), pp.2461-2471. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mec.16634⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03394837v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian inference for spatio-temporal stochastic transmission of plant disease in the presence of roguing: A case study to characterise the dispersal of Flavescence dorée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hola K Adrakey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gavin J Gibson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Eveillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Malembic-Maher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Fabre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 19 (9), pp.e1011399. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pcbi.1011399⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The characterization of pathotypes in grapevine downy mildew provides insights into the breakdown of Rpv3, Rpv10 and Rpv12 factors in grapevines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Paineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle D. Mazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Wiedemann-Merdinoglu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytopathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 112 (11), pp.2329-2340. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/PHYTO-11-21-0458-R⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03831436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Field and Landscape Risk Factors Impacting Flavescence Dorée Infection: Insights from Spatial Bayesian Modeling in the Bordeaux Vineyards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hola Kwame Adrakey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Malembic-Maher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sauveur Ay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luke Riley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytopathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/PHYTO-10-21-0449-R⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03727199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An epi‐evolutionary model for predicting the adaptation of spore‐producing pathogens to quantitative resistance in heterogeneous environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Burie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolutionary Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.95-110. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/eva.13328⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03465168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Models of plant resistance deployment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loup Rimbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Papaïx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Moury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Lannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Review of Phytopathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 59, pp.125-152. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1146/annurev-phyto-020620-122134⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03220213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promoting crop pest control by plant diversification in agricultural landscapes: A conceptual framework for analysing feedback loops between agro-ecological and socio-economic effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vialatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Tibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bedoussac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Ecological Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Advances in Ecological Research,, 65, pp.133-165. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/bs.aecr.2021.10.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03477116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The quasi-universality of nestedness in the structure of quantitative plant-parasite interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Moury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Audergon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Baudracco-Arnas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safa Ben Krima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer Community Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 1, pp.e44. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24072/pcjournal.51⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03461843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virus epidemics, plant-controlled population bottlenecks and the durability of plant resistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bonneault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Moury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Mailleret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 374 (1775), pp.20180263. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rstb.2018.0263⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02149025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable management of grapevine resistance. Detect the emergence of breakdown, of new diseases and adapt crop systems.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Miclot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizic Guimier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazet I.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 77, pp.19-30. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/8bbz-t493⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02885315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Small bottleneck size in a highly multipartite virus during a complete infection cycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Gallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Thébaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mircea T Sofonea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 92 (14), pp.e00139-18. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JVI.00139-18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01847886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of genetic drift, selection and accumulation level on virus adaptation to its host plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Tamisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Szadkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 19 (12), pp.2575-2589. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mpp.12730⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01953902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The number of target molecules of the amplification step limits accuracy and sensitivity in ultradeep-sequencing viral population studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Gallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannis Michalakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 91 (16), </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JVI.00561-17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating virus effective population size and selection without neutral markers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Moury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Mailleret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Senoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Palloix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Pathogens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 13 (11), pp.e1006702. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.ppat.1006702⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01658535v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vectors as motors (of virus evolution)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Moury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer Community In Evolutionary Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.100021. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24072/pci.evolbiol.100021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01507124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative trait loci in pepper control the effective population size of two RNA viruses at inoculation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Tamisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Barraillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Nemouchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Szadkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of General Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 98 (7), pp.1923 - 1931. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1099/jgv.0.000835⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01571391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mosaics often outperform pyramids: insights from a model comparing strategies for the deployment of plant resistance genes against viruses in agricultural landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramsès Emeric Djidjou Demasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Moury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 216 (1), pp.239-253. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.14701⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determinants of host species range in plant viruses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Moury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Froissart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of General Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 98 (4), pp.862-873. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1099/jgv.0.000742⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01522298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular and biological characterization of two potyviruses infecting lettuce in southeastern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Desbiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Schoeny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Maisonneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bornard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 66 (6), pp.970-979. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ppa.12651⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01533923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steady state concentration for a phenotypic structured problem modeling the evolutionary epidemiology of spore producing pathogens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramsès Djidjou Demasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Models and Methods in Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 27 (2), pp.385-426. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0218202517500051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal niche differentiation of parasites sharing the same plant host: oak powdery mildew as a case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marie Hamelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Desprez Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Mailleret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7 (11), pp.e01517. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ecs2.1517⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01402248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation of a plant pathogen to partial host resistance: selection for greater aggressiveness in grapevine downy mildew</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé E. L. Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle D. Mazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Richart Cervera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolutionary Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9 (5), pp.709-725. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/eva.12368⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02633839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epidemiological and evolutionary management of plant resistance: optimizing the deployment of cultivar mixtures in time and space in agricultural landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Mailleret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Moury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolutionary Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 8 (10), pp.919-932. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/eva.12304⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01239676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narrow bottlenecks affect pea seedborne mosaic virus populations during vertical seed transmission but not during leaf colonization.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Moury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Ida Johansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Jacquemond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Pathogens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10 (1), pp.e1003833. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.ppat.1003833⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction pattern between Potato virus Y and eIF4E-mediated recessive resistance in the Solanaceae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Moury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérenger Janzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youna Ruellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mekki Ben Khalifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 88 (17), pp.9799-9807. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JVI.00930-14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02631938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High throughput quantitative phenotyping of plant resistance using chlorophyll fluorescence image analysis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Belin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 9 (1), pp.17. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1746-4811-9-17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00837088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the evolutionary dynamics of viruses within their hosts: a case study using high-throughput sequencing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Montarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Coville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Senoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Pathogens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 8 (4), pp.e1002654. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.ppat.1002654⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01208592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Durable strategies to deploy plant resistance in agricultural landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Mailleret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Moury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 193 (4), pp.1064-1075. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1469-8137.2011.04019.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00848412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for factors involved in the rapid shift in watermelon mosaic virus (WMV) populations in south-eastern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lecoq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Joannon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Wipf-Scheibel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Chandeysson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virus Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 159 (2), pp.115-123. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.virusres.2011.05.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02652326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variability of Botrytis cinerea sensitivity to pyrrolnitrin, an antibiotic produced by biological control agents.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sakhr Ajouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie A. S. Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric F. Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioControl</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 56, pp.353-363. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10526-010-9333-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchical Bayesian Modelling of plant colonisation by winged aphids: Inferring dispersal processes by linking aerial and field count data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.A. Dedryver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Plantegenest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Rivot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 221 (15), pp.1770-1778. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2010.04.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prévoir les pucerons : un modèle et des pièges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Antoine Dedryver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Hullé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Rivot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Plantegenest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma la Défense des Végétaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 638, pp.50-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The conflicting relationships between aphids and men: a review of aphid damage and control strategies.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Antoine Dedryver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Le Ralec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Biologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 333 (6-7), pp.539-53. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crvi.2010.03.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymmetrical over-infection as a process of plant virus emergence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Chadœuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lecoq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Desbiez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Theoretical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 265 (3), pp.377. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jtbi.2010.04.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00608417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’adaptation des virus de plantes aux résistances variétales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Moury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Montarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérenger Janzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Ayme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 14 (4), pp.227-239. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/vir.2010.0311⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02669234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraints on evolution of virus avirulence factors predict the durability of corresponding plant resistances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérenger Janzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Palloix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Moury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 10 (5), pp.599-610. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1364-3703.2009.00554.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular epidemiology of Zucchini yellow mosaic virus in France: an historical overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lecoq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Wipf-Scheibel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Chandeysson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Le Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virus Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 141 (2), pp.190-200. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.virusres.2008.11.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative whitefly transmission of tomato chlorosis virus and tomato infectious chlorosis virus from single or mixed infections.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dalmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lecoq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Jacquemond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 58 (2), pp.221-227. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-3059.2008.01958.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Key determinants of resistance durability to plant viruses: insights from a model linking within- and between-host dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bruchou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Palloix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Moury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virus Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 141 (2), pp.140-149. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.virusres.2008.11.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular, biological and serological variability of Zucchini yellow mosaic virus in Tunisia.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumaya Yakoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Desbiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Fakhfakh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Wipf-Scheibel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 57 (6), pp.1146-1154. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-3059.2008.01934.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02660034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landscape epidemiology of plant diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Plantegenest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Le May</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Fabre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Royal Society Interface</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 4 (16), pp.963-972. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsif.2007.1114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02663091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Financial benefit of using crop protection decision rules over systematic spraying strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Plantegenest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Yuen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytopathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 97 (11), pp.1484-1490. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/PHYTO-97-11-1484⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02663102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biological properties and relative fitness of inter-subgroup cucumber mosaic virus RNA 3 recombinants produced in vitro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pierrugues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Fernandez-Delmond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Tepfer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of General Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 88 (10), pp.2852-2861. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1099/vir.0.83077-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02663058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of the number of virus particles transmitted by an insect vector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Moury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid R. Senoussi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 104 (45), pp.17891-17896. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.0702739104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barley yellow dwarf disease risk assessment based on Bayesian modelling of aphid population dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.S. Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Antoine Dedryver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Plantegenest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 193, pp.457-466. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2005.08.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02656750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracing individual movements of aphids reveals preferential routes of population transfers in agroecosystems.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Vialatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Antoine Dedryver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Plantegenest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 16(3), pp.839-844</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00086283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of climate and land use on the occurrence of viruliferous aphids and the epidemiology of barley yellow dwarf disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Plantegenest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Mieuzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Antoine Dedryver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Leterrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 106 (1), pp.49-55. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2004.07.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02682393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Adding Borax and Modifying pH on Effectiveness of Food Attractants for Melon Fly (Diptera: Tephritidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Duyck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ryckewaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Quilici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Economic Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 97 (3), pp.1137-1141. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jee/97.3.1137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03206901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of Barley yellow dwarf virus-PAV detection in single aphids using a fluorescent real time RT-PCR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Kervarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Mieuzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Riault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Vialatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Virological Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 110 (1), pp.51-60. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0166-0934(03)00097-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02681094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of the Efficacy of Different Food Attractants and Their Concentration for Melon Fly (Diptera: Tephritidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ryckewaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Duyck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Chiroleu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Quilici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Economic Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 96 (1), pp.231-238. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jee/96.1.231⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03206895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aphid abundance on cereals in autumn predicts yield losses caused by barley yellow dwarf virus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Antoine Dedryver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Leterrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Plantegenest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytopathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 93 (10), pp.1217-1222. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/PHYTO.2003.93.10.1217⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02677211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les résistantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Plantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Miclot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Papaïx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loup Rimbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">pp.106, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04604456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protéger les cultures par la diversité végétale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Tibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Vialatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Alignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">éditions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 132 p., 2023, Matière à débattre et décider, 978-2-7592-3732-6. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35690/978-2-7592-3733-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04191565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on se passer du cuivre en protection des cultures biologiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.126, 2019, Matière à Débattre et Décider, Andrivon, Didier; Savini, Isabelle, 9782759229970</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sources et mécanismes de résistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro-Felipe Mestre Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merdinoglu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent Torregrosa; Thierry Lacombe; Hernan Ojéda. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vignes tolérantes aux maladies fongiques : des variétés à fruits pour une viticulture en transition agroécologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, France Agricole, pp.4616, 2024, 978-2-85557-862-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05263701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écologie des interactions plante-bioagresseur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Papaïx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Moury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Ravigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'immunité des plantes. Pour des cultures résistantes aux maladies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.181-195, 2021, 9782759232338</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03131072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on prédire la durabilité des résistances ? Le cas des virus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Moury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Tamisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loup Rimbaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'immunité des plantes. Pour des cultures résistantes aux maladies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.297-307, 2021, 9782759232338</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03131044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversifier les paysages cultivés : état des connaissances et perspectives de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence F. Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Papaïx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Boixel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Berthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'immunité des plantes. Pour des cultures résistantes aux maladies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.209-220, 2021, 9782759232338</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03130984v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des vignes, des invasions et des résistances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Miclot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Paineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'immunité des plantes. Pour des cultures résistantes aux maladies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Livre papier : 9782759232338 ; EAN13 eBook [PDF] : 9782759232345 ; EAN13 eBook [ePub] : 9782759232352</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03206064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies paysagères pour déployer efficacement et durablement la résistance : modèles et prédictions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loup Rimbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Papaïx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'immunité des plantes. Pour des cultures résistantes aux maladies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.197-208, 2021, 9782759232338</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03131097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modéliser les interactions du vivant, en lien avec les milieux et les contextes socio-économiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Gascuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Lescourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Monod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bohan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Caquet, Thierry Gascuel, Chantal Tixier-Boichard, Michèle Coordination éditoriale. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’agroécologie : des recherches pour la transition des filières et des territoires. Collection Matière à débattre et décider</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collection Matière à débattre et décider (5), </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Quæ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.71-80, 2020, 978-2-7592-3129-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02929956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimising reactive disease management using spatially explicit models at the landscape scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Coville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nik Cunniffe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Diseases and Food Security in the 21st Century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 10, Springer International Publishing, pp.47-72, In press, Plant Pathology in the 21st Century, </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-57899-2_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02375867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyses statistiques des relations entre mosaïque paysagère et processus écologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Barbu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Papaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lavigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paysage, biodiversité fonctionnelle et santé des plantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae Educagri Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 304 p., 2019, Sciences en Partage (Quae), 9782759230136 9782759230143 9782759230150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aménagement de paysages pour la santé des plantes basé sur des modèles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Barbu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Boussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Papaix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paysage, biodiversité fonctionnelle et santé des plantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae; Educagri Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 304 p., 2019, 9782759230136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decision Support Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Antoine Dedryver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aphids as Crop Pests</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CABI Press, 2017, 9781845932022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'émergence de maladies virales chez les plantes: des situations variées et des causes multiples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lecoq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Desbiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Jacquemond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Moury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les maladies émergentes. Épidémiologie chez le végétal, l'animal et l'homme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Quae, 2010, 978-2-7592-0510-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02823657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variétés résistantes aux maladies. Le point sur les actions en cours du CIVB</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merdinoglu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hugueney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Duchêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Audeguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, pp.49-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cépages résistants : la vigne contre-attaque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Audeguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Le Cunff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Cailliatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, pp.34-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02624596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manipuler les forces évolutives exercées par les plantes sur les virus pour améliorer la durabilité des gènes de résistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Moury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Quenouille-Lederer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Tamisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Nemouchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, pp.63-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03553131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérer les épidémies virales en combinant résistances aux virus et résistances aux pucerons : quel intérêt ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boissot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Schoeny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Wipf-Scheibel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Nozeran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, pp.127-136. </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/1.462267742270331E12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02995948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des agents infiltrés qui parasitent le système</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Milou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Jacquot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011, pp.47-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02651057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protéger les cultures en augmentant la diversité végétale des espaces agricoles. Rapport scientifique de l’Expertise scientifique collective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Vialatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Tibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Alignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2023, 954 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04127709v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protéger les cultures en augmentant la diversité végétale des espaces agricoles. Synthèse de l’expertise scientifique collective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Tibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Vialatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Alignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2022, 86 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03852213v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commission d'expertise sur la sécurisation sanitaire du matériel végétal vigne et la protection du vignoble vis-à-vis de la Flavescence dorée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Yobrégat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Frédérique Sevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bentejac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Streito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Comité Scientifique et Technique de l'IFV. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04428002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can organic agriculture give up copper as a crop protection product? Summary of the scientific assessment report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Institut National de la Recherche Agronomique (INRA). 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02944797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on se passer du cuivre en protection des cultures biologiques ? Rapport d'expertise scientifique collective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Institut National de la Recherche Agronomique (INRA). 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on se passer du cuivre en protection des cultures biologiques ? Synthèse de l'expertise scientifique collective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Institut National de la Recherche Agronomique (INRA). 2018, 66 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on se passer du cuivre en protection des cultures biologiques ? Résumé de l'expertise scientifique collective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Institut National de la Recherche Agronomique (INRA). 2018, 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can organic agriculture give up copper as a crop protection product? Synthesis of the scientific assessment report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Institut National de la Recherche Agronomique (INRA). 2018, 64 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02944872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId367"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -11890,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8F494641"/>
+    <w:nsid w:val="7A3F2FB4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12121,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/frederic-fabre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8271-7678" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/083686339" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523426v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Roussel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Alleaume" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Billotte" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fabre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dino Ienco" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17538947.2026.2634468" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05079011v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Vialatte" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Tibi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Alignier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Angeon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bedoussac" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oneear.2025.101309" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100639v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Mikaberidze" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. D. Cruz" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayalsew Zerihun" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Barreto" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter Beck" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/phyto-11-24-0359-fi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04728109v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Miclot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loup Rimbaud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Zaffaroni" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Papa&#239;x" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol96-art05" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04670293v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Tamisier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Szadkowski" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Chateau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Nemouchi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1012424" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04811507v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-Vol96-art04-GB" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04655429v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abebayehu Geffersa" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Rey" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-02-24-0075-R" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03984706v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois Rey" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.13627" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04633322v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Paineau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Minio" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Mestre" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle D Mazet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.19861" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04430456v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;line Saubin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Coville" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Xhaard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Frey" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Soubeyrand" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.356" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04768645v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Etienne" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Martinetti" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Frank" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Michel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.13975" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04672656v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Soubeyrand" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Estoup" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Cruaud" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Malembic-Maher" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Meynard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s43170-024-00273-8" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03394837v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Louet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Bousset" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16634" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04216679v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hola K Adrakey" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gavin J Gibson" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Eveillard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Fabre" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1011399" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831436v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle D. Mazet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Wiedemann-Merdinoglu" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delmotte" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-11-21-0458-R" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03727199v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hola Kwame Adrakey" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Rusch" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sauveur Ay" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Riley" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-10-21-0449-R" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465168v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Burie" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Ducrot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lion" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Richard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.13328" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220213v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Moury" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lannou" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-phyto-020620-122134" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03477116v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vialatte" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aecr.2021.10.004" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03461843v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Audergon" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Baudracco-Arnas" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safa Ben Krima" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bertrand" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.51" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02149025v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Rousseau" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bonneault" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Mailleret" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2018.0263" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02885315v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Guimier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazet I." TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/8bbz-t493" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01847886v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gallet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Th&#233;baud" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mircea T Sofonea" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sicard" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00139-18" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01953902v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Simon" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mpp.12730" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604518v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Michalakis" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blanc" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00561-17" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01658535v2" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Senoussi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Palloix" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1006702" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507124v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pci.evolbiol.100021" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01571391v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Barraill&#233;" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jgv.0.000835" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604528v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rams&#232;s Emeric Djidjou Demasse" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.14701" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522298v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie H&#233;brard" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Froissart" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jgv.0.000742" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604796v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rams&#232;s Djidjou Demasse" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218202517500051" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533923v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Desbiez" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Schoeny" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Maisonneuve" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Berthier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bornard" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.12651" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402248v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marie Hamelin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bisson" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Desprez Loustau" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecs2.1517" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633839v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; E. L. Delmas" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Jolivet" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Richart Cervera" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12368" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01239676v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12304" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637733v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Ida Johansen" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Jacquemond" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1003833" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631938v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;renger Janzac" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youna Ruellan" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mekki Ben Khalifa" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00930-14" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00837088v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rousseau" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Belin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Bove" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rousseau" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1746-4811-9-17" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208592v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Montarry" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1002654" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00848412v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2011.04019.x" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652326v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lecoq" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Joannon" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Wipf-Scheibel" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Chandeysson" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virusres.2011.05.004" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000474v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakhr Ajouz" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sophie A. S. Walker" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric F. Fabre" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Leroux" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe C. Nicot" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10526-010-9333-7" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729526v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fabre" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A. Dedryver" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Plantegenest" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hulle" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Rivot" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2010.04.006" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-75H7KXQZ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453789v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Antoine Dedryver" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Hull&#233;" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729628v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Le Ralec" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2010.03.009" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8R06PWST-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608417v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Chad&#339;uf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Costa" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2010.04.027" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669234v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Ayme" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/vir.2010.0311" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666562v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1364-3703.2009.00554.x" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661966v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Le Van" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virusres.2008.11.020" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6LPVRJR2-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658666v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dalmon" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guilbaud" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3059.2008.01958.x" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666453v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bruchou" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virusres.2008.11.021" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660034v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Yakoubi" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Fakhfakh" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3059.2008.01934.x" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663091v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le May" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2007.1114" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663102v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Yuen" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-97-11-1484" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663058v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pierrugues" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fernandez-Delmond" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Tepfer" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/vir.0.83077-0" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664983v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid R. Senoussi" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0702739104" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656750v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Pierre" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2005.08.021" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086283v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Simon" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682393v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Mieuzet" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Leterrier" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2004.07.004" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206901v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Duyck" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rousse" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ryckewaert" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Quilici" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jee/97.3.1137" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681094v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Kervarrec" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Riault" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0166-0934(03)00097-1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206895v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chiroleu" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jee/96.1.231" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677211v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO.2003.93.10.1217" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04604456v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Plantin" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04191565v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Martinet" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/223/9782759237333/proteger-les-cultures-par-la-diversite-vegetale?utm_source=dialoginsight&amp;amp;utm_medium=email&amp;amp;utm_campaign=B5532" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3733-3" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791366v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Andrivon" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bardin" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bertrand" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brun" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Daire" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1563/9782759229987/peut-on-se-passer-du-cuivre-en-protection-des-cultures-biologiques" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05263701v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro-Felipe Mestre Artigues" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Merdinoglu" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03131072v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ravign&#233;" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03131044v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03130984v2" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence F. Carpentier" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Boixel" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03206064v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Schneider" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03131097v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929956v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gascuel" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Lescourret" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Monod" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Roques" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bohan" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1620/9782759231300/agroecologie-des-recherches-pour-la-transition-des-filieres-et-des-territoires" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375867v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nik Cunniffe" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-57899-2_4" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790217v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Barbu" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Papaix" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Aviron" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lavigne" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1576/9782759230136/paysage-biodiversite-fonctionnelle-et-sante-des-plantes" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788787v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Boussard" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788952v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823657v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620628v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hugueney" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Duch&#234;ne" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Audeguin" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624596v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deliere" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Le Cunff" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Cailliatte" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03553131v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Quenouille-Lederer" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02995948v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boissot" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Millot" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Nozeran" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.462267742270331E12" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651057v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Milou" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brault" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jacquot" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04127709v4" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03852213v3" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04428002v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Yobr&#233;gat" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fr&#233;d&#233;rique Sevin" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bentejac" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Streito" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02944797v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791118v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790342v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791535v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02944872v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/frederic-fabre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8271-7678" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/083686339" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.com/citations?user=eqCh7YEAAAAJ&amp;hl=fr&amp;authuser=1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523426v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Roussel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Alleaume" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Billotte" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fabre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dino Ienco" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17538947.2026.2634468" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05079011v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Vialatte" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Tibi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Alignier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Angeon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bedoussac" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oneear.2025.101309" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100639v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Mikaberidze" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. D. Cruz" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayalsew Zerihun" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Barreto" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter Beck" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/phyto-11-24-0359-fi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04728109v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Miclot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loup Rimbaud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Zaffaroni" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Papa&#239;x" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol96-art05" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04670293v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Tamisier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Szadkowski" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Chateau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Nemouchi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1012424" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04811507v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-Vol96-art04-GB" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04655429v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abebayehu Geffersa" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Rey" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-02-24-0075-R" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03984706v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois Rey" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.13627" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04633322v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Paineau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Minio" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Mestre" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle D Mazet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.19861" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04430456v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;line Saubin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Coville" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Xhaard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Frey" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Soubeyrand" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.356" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04768645v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Etienne" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Martinetti" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Frank" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Michel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.13975" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04672656v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Soubeyrand" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Estoup" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Cruaud" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Malembic-Maher" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Meynard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s43170-024-00273-8" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03394837v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Louet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Bousset" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16634" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04216679v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hola K Adrakey" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gavin J Gibson" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Eveillard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Fabre" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1011399" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831436v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle D. Mazet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Wiedemann-Merdinoglu" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delmotte" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-11-21-0458-R" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03727199v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hola Kwame Adrakey" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Rusch" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sauveur Ay" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Riley" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-10-21-0449-R" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465168v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Burie" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Ducrot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lion" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Richard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.13328" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220213v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Moury" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lannou" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-phyto-020620-122134" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03477116v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vialatte" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aecr.2021.10.004" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03461843v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Audergon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Baudracco-Arnas" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safa Ben Krima" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bertrand" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.51" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02149025v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Rousseau" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bonneault" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Mailleret" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2018.0263" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02885315v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Guimier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazet I." TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/8bbz-t493" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01847886v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gallet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Th&#233;baud" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mircea T Sofonea" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sicard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00139-18" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01953902v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Simon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mpp.12730" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604518v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Michalakis" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blanc" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00561-17" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01658535v2" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Senoussi" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Palloix" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1006702" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507124v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pci.evolbiol.100021" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01571391v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Barraill&#233;" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jgv.0.000835" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604528v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rams&#232;s Emeric Djidjou Demasse" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.14701" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522298v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie H&#233;brard" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Froissart" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jgv.0.000742" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533923v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Desbiez" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Schoeny" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Maisonneuve" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Berthier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bornard" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.12651" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604796v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rams&#232;s Djidjou Demasse" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218202517500051" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402248v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marie Hamelin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bisson" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Desprez Loustau" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecs2.1517" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633839v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; E. L. Delmas" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Jolivet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Richart Cervera" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12368" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01239676v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12304" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637733v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Ida Johansen" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Jacquemond" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1003833" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631938v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;renger Janzac" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youna Ruellan" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mekki Ben Khalifa" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00930-14" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00837088v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rousseau" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Belin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Bove" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rousseau" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1746-4811-9-17" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208592v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Montarry" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1002654" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00848412v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2011.04019.x" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652326v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lecoq" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Joannon" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Wipf-Scheibel" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Chandeysson" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virusres.2011.05.004" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000474v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakhr Ajouz" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sophie A. S. Walker" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric F. Fabre" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Leroux" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe C. Nicot" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10526-010-9333-7" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729526v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fabre" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A. Dedryver" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Plantegenest" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hulle" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Rivot" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2010.04.006" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-75H7KXQZ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453789v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Antoine Dedryver" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Hull&#233;" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729628v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Le Ralec" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2010.03.009" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8R06PWST-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608417v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Chad&#339;uf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Costa" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2010.04.027" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669234v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Ayme" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/vir.2010.0311" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666562v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1364-3703.2009.00554.x" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661966v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Le Van" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virusres.2008.11.020" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6LPVRJR2-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658666v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dalmon" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guilbaud" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3059.2008.01958.x" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666453v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bruchou" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virusres.2008.11.021" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660034v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Yakoubi" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Fakhfakh" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3059.2008.01934.x" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663091v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le May" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2007.1114" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663102v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Yuen" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-97-11-1484" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663058v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pierrugues" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fernandez-Delmond" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Tepfer" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/vir.0.83077-0" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664983v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid R. Senoussi" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0702739104" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656750v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Pierre" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2005.08.021" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086283v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Simon" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682393v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Mieuzet" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Leterrier" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2004.07.004" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206901v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Duyck" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rousse" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ryckewaert" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Quilici" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jee/97.3.1137" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681094v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Kervarrec" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Riault" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0166-0934(03)00097-1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206895v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chiroleu" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jee/96.1.231" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677211v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO.2003.93.10.1217" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04604456v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Plantin" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04191565v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Martinet" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/223/9782759237333/proteger-les-cultures-par-la-diversite-vegetale?utm_source=dialoginsight&amp;amp;utm_medium=email&amp;amp;utm_campaign=B5532" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3733-3" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791366v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Andrivon" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bardin" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bertrand" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brun" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Daire" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1563/9782759229987/peut-on-se-passer-du-cuivre-en-protection-des-cultures-biologiques" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05263701v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro-Felipe Mestre Artigues" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Merdinoglu" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03131072v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ravign&#233;" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03131044v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03130984v2" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence F. Carpentier" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Boixel" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03206064v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Schneider" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03131097v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929956v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gascuel" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Lescourret" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Monod" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Roques" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bohan" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1620/9782759231300/agroecologie-des-recherches-pour-la-transition-des-filieres-et-des-territoires" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375867v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nik Cunniffe" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-57899-2_4" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790217v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Barbu" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Papaix" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Aviron" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lavigne" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1576/9782759230136/paysage-biodiversite-fonctionnelle-et-sante-des-plantes" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788787v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Boussard" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788952v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823657v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620628v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hugueney" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Duch&#234;ne" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Audeguin" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624596v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deliere" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Le Cunff" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Cailliatte" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03553131v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Quenouille-Lederer" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02995948v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boissot" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Millot" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Nozeran" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.462267742270331E12" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651057v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Milou" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brault" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jacquot" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04127709v4" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03852213v3" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04428002v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Yobr&#233;gat" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fr&#233;d&#233;rique Sevin" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bentejac" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Streito" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02944797v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791118v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790342v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791535v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02944872v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>