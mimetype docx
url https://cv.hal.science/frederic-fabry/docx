--- v0 (2026-03-20)
+++ v1 (2026-05-03)
@@ -797,576 +797,576 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01337178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward the Design of Multi Asymmetric Surface Dielectric Barrier Discharge (ASDBD) Actuators</w:t>
+                <w:t xml:space="preserve">Three-Phase AC Arc Plasma Systems: A Review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Massiel Zadeh</w:t>
+                <w:t xml:space="preserve">Laurent Fulcheri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Fabry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabri Takali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vandad-Julien Rohani</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurent Fulcheri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1009-0630/17/1/11⟩</w:t>
+              <w:t xml:space="preserve">Plasma Chemistry and Plasma Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 35 (4), pp.565-585. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11090-015-9619-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01110679v1</w:t>
+                <w:t xml:space="preserve">hal-01139833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-Phase AC Arc Plasma Systems: A Review</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Toward the Design of Multi Asymmetric Surface Dielectric Barrier Discharge (ASDBD) Actuators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massiel Zadeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vandad-Julien Rohani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Cauneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Fabry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fulcheri</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Vandad-Julien Rohani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Chemistry and Plasma Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 35 (4), pp.565-585. </w:t>
+              <w:t xml:space="preserve">Plasma Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 17 (1), pp.56-63. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11090-015-9619-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1009-0630/17/1/11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01139833v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01110679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unsteady state analysis of free-burning arcs in a 3-Phase AC plasma torch: comparison between parallel and coplanar electrode configurations</w:t>
+                <w:t xml:space="preserve">Hydrocarbons synthesis from syngas by very high pressure plasma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Rehmet</w:t>
+                <w:t xml:space="preserve">Samuel Iwarere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vandad-Julien Rohani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deresh Ramjugernath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Fabry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fulcheri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Sources Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0963-0252/23/6/065011⟩</w:t>
+              <w:t xml:space="preserve">The Chemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 241, pp.1-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cej.2013.12.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01086921v1</w:t>
+                <w:t xml:space="preserve">hal-00932728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrocarbons synthesis from syngas by very high pressure plasma</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Samuel Iwarere</w:t>
+                <w:t xml:space="preserve">Unsteady state analysis of free-burning arcs in a 3-Phase AC plasma torch: comparison between parallel and coplanar electrode configurations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rehmet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Fabry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vandad-Julien Rohani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Cauneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fulcheri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Chemical Engineering Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cej.2013.12.003⟩</w:t>
+              <w:t xml:space="preserve">Plasma Sources Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 23 (6), pp.article 065011. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0963-0252/23/6/065011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00932728v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01086921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Comparison Between MHD Modeling and Experimental Results in a 3-Phase AC Arc Plasma Torch: Influence of the Electrode Tip Geometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rehmet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Fabry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1374,51 +1374,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vandad-Julien Rohani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cauneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fulcheri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plasma Chemistry and Plasma Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 34 (4), pp.975-996. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1504,51 +1504,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vandad-Julien Rohani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cauneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fulcheri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 13th High-Tech Plasma Processes Conference (HTPP-2014) 22–27 June 2014, Toulouse, France, 550 (1), pp.Article number 012018. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1582,51 +1582,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High Speed Video Camera and Electrical Signal Analyses of Arcs Behavior in a 3-Phase AC Arc Plasma Torch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rehmet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Fabry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1634,51 +1634,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vandad-Julien Rohani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cauneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fulcheri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plasma Chemistry and Plasma Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 33 (4), pp.779-796. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1737,77 +1737,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Waste Gasification by Thermal Plasma: A Review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Fabry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rehmet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vandad-Julien Rohani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fulcheri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Waste and Biomass Valorization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 4 (3), pp.421-439. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1841,51 +1841,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The influence of the carbon precursor, carbon feed rate and helium gas flow rate on the synthesis of fullerenes from carbon powder in an entrained flow 3-phase AC plasma reactor operating at atmospheric pressure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fulcheri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Fabry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2009,51 +2009,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ph Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Badie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fulcheri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">High Temperature Material Processes: An International Quarterly of High-Technology Plasma Processes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 15 (4), pp.283-291. </w:t>
@@ -2238,51 +2238,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental study of hydrocarbons synthesis from syngas by a tip-tip electrical discharge at very high pressure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vandad-Julien Rohani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Iwarere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Fabry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2371,51 +2371,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental electrical characterization of a low-current tip-tip arc discharge in helium atmosphere at very high pressure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fulcheri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vandad-Julien Rohani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2598,1779 +2598,1767 @@
               <w:t xml:space="preserve">Advances in Water Resources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 7 (32), pp 969-974. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.advwatres.2009.03.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00400641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Dryline on 22 May 2002 during IHOP_2002: Convective-Scale Measurements at the Profiling Site</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belay Demoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Belay Demoz</w:t>
+                <w:t xml:space="preserve">Cyrille Flamant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyrille Flamant</w:t>
+                <w:t xml:space="preserve">Tammy Weckwerth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tammy Weckwerth</w:t>
+                <w:t xml:space="preserve">David Whiteman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Keith Evans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Monthly Weather Review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 134, pp.294-310. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1175/MWR3054.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00068865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une nouvelle génération de noirs de carbone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Probst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Fabry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Probst</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Fabry</w:t>
+                <w:t xml:space="preserve">Eusebiu Grivei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gruenberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Actualité Chimique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 295-296 Mars-Avril, pp.Pages 28-32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00805912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tailor-made carbon nanomateriels for bulk applications via high-intensity arc plasma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gruenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Gonzalez-Aguilar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Fulcheri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José Gonzalez-Aguilar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Fulcheri</w:t>
+                <w:t xml:space="preserve">Hanako Okuno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Charlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fullerenes, Nanotubes and Carbon Nanostructures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 13 (Sup. 1), pp.67-75. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1081/FST-200039210⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00018567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of carbon nanotubes and nano-necklaces by thermal plasma process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanako Okuno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eusebiu Grivei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Fabry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eusebiu Grivei</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Thomas Gruenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Gonzalez-Aguilar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 42 (12-13), pp.2543-2549. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbon.2004.05.037⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.carbon.2004.05.037⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00528754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasma Processing of carbon nanomaterials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fulcheri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gruenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Gonzalez-Aguilar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Fabry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eusebiu Grivei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">High Technology Plasma Processes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 8 (1), pp.119-138. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1615/HighTempMatProc.v8.i1.70⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00528697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production of Carbon Nanotubes and Other Nanostructures Via Continuous 3‐Phase AC Plasma Processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas M. Gruenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Gonzalez-Aguilar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Fabry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fulcheri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eusebiu Grivei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fullerenes, Nanotubes and Carbon Nanostructures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 12 (3), pp.571-581. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1081/FST-200026940⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00528743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On-line temperature measurement in a plasma reactor for fullerene synthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Abanades</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Abanades</w:t>
+                <w:t xml:space="preserve">J.M. Badie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.M. Badie</w:t>
+                <w:t xml:space="preserve">Gilles Flamant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Fulcheri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Gonzales-Aguilar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">High Temperature Material Processes: An International Quarterly of High-Technology Plasma Processes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 7 (1), pp.43-49. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1615/HighTempMatProc.v7.i1.70⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00529673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D modelling of carbon black formation and particle radiation during methane cracking by thermal plasma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Gonzalez-Aguilar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Dème</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fulcheri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gruenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Fabry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">High Temperature Material Processes: An International Quarterly of High-Technology Plasma Processes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 7 (1), pp.51-56. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1615/HighTempMatProc.v7.i1.80⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00529703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasma processing: a step towards the production of new grades of carbon black</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fulcheri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Probst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Flamant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Fabry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eusebiu Grivei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 40 (2), pp.169-176. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0008-6223(01)00169-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0008-6223(01)00169-5⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00542338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carbon Black processing by thermal plasma. Analysis of the particle formation mechanism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Fabry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Flamant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fulcheri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 56, pp.2123-2132. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0009-2509(00)00486-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0009-2509(00)00486-3⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00536936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fullerene production in a 3-phase AC plasma process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fulcheri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Schwob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Fabry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Flamant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.F.P. Chibante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 38 (6), pp.797-803. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0008-6223(99)00153-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0008-6223(99)00153-0⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00538481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the electromagnetic forces on momentum and heat transfer in a 3-Phase ac Plasma Reactor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Ravary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fulcheri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jon Arne Bakken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Flamant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Fabry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plasma Chemistry and Plasma Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 19 (1), pp.69-89. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1023/A:1021855916566⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1023/A:1021855916566⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00542379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of a 3-Phase AC Plasma system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Ravary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fulcheri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Flamant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Fabry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">High Temperature Material Processes: An International Quarterly of High-Technology Plasma Processes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 2 (2), pp.245-260</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00545990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4380,51 +4368,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High yield direct synthesis of liquid organics from CO2 and CH4 in a plasma-catalysis packed bed reactor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Di Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4446,106 +4434,106 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Fabry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Sennour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fulcheri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th International Symposium on Plasma Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Naples, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02458205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental study on plasma-catalytic synthesis of hydrocarbons from syngas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Di Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4567,434 +4555,434 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Fabry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Sennour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fulcheri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th International Symposium on Plasma Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Naples, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02470318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of carbon blacks and fullerenes from carbonaceous wastes by 3-phase AC thermal plasma</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Radiation effects in a 3D stationary flow modelling of a three-phase AC plasma torch operating in air and devoted to biomass treatments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Cressault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabri Takali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vandad-Julien Rohani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Fabry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Cauneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conférence on Engineering for Waste and Biomass valorisation - WasteEng2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Albi, France</w:t>
+              <w:t xml:space="preserve">21st International Conference o Gas Discharge and Their Applications GD2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Nagoya, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01328472v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01381269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiation effects in a 3D stationary flow modelling of a three-phase AC plasma torch operating in air and devoted to biomass treatments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yann Cressault</w:t>
+                <w:t xml:space="preserve">A new electro-burner concept for biomass and waste combustion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Fulcheri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vandad-Julien Rohani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabri Takali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Fabry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cauneau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st International Conference o Gas Discharge and Their Applications GD2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Nagoya, Japan</w:t>
+              <w:t xml:space="preserve">6th International Conférence on Engineering for Waste and Biomass valorisation - WasteEng2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Albi, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01381269v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01328475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new electro-burner concept for biomass and waste combustion</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Synthesis of carbon blacks and fullerenes from carbonaceous wastes by 3-phase AC thermal plasma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Fabry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fulcheri</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">François Cauneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Conférence on Engineering for Waste and Biomass valorisation - WasteEng2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Albi, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01328475v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01328472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CFD flow modelling inside a three phase AC plasma torch working with air: influence of air radiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabri Takali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5053,597 +5041,597 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISPC 22 - 22nd International Symposium on Plasma Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Antwerp, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01159674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation CFD de l’écoulement dans une torche plasma triphasée de 100 Kw fonctionnant à l’air : influence du rayonnement de l’arc</w:t>
+                <w:t xml:space="preserve">Experimental investigation of plasma assisted combustion of low Heating Value biomass with a three phase AC plasma torch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabri Takali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Maxime Gautier</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Fabry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vandad-Julien Rohani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Cauneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Fulcheri</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CAE XI - 12ème Colloque sur les arcs électriques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire Arc Electrique et Plasmas Thermiques (LAEPT EA 4646) de l'Université Blaise Pascal et de l'Université d'Auvergne, Mar 2015, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">9th US combustion meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Central States Section of the Combustion Institute, May 2015, Cinicinnati, Ohio, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01144354v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01159351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigation of plasma assisted combustion of low Heating Value biomass with a three phase AC plasma torch</w:t>
+                <w:t xml:space="preserve">Modélisation CFD de l’écoulement dans une torche plasma triphasée de 100 Kw fonctionnant à l’air : influence du rayonnement de l’arc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabri Takali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Cressault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vandad-Julien Rohani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Fabry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th US combustion meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Central States Section of the Combustion Institute, May 2015, Cinicinnati, Ohio, United States</w:t>
+              <w:t xml:space="preserve">CAE XI - 12ème Colloque sur les arcs électriques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire Arc Electrique et Plasmas Thermiques (LAEPT EA 4646) de l'Université Blaise Pascal et de l'Université d'Auvergne, Mar 2015, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01159351v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01144354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 100 kW three-phase plasma torch for low LHV fuel valorisation and other applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sabri Takali</w:t>
+                <w:t xml:space="preserve">Toward the Design of Multi Asymmetric Surface Dielectric Barrier Discharge (ASDBD) Actuators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massiel Zadeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vandad-Julien Rohani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Cauneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Fabry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fulcheri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th High-Tech Plasma Processes Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2014, Toulouse, France. 7 p</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Jun 2014, Toulouse, France. pp.Article number 012041, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/550/1/012041⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01058084v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01058080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward the Design of Multi Asymmetric Surface Dielectric Barrier Discharge (ASDBD) Actuators</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A 100 kW three-phase plasma torch for low LHV fuel valorisation and other applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabri Takali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Fabry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vandad-Julien Rohani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Cauneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fulcheri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th High-Tech Plasma Processes Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2014, Toulouse, France. pp.Article number 012041, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, Jun 2014, Toulouse, France. 7 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01058080v1</w:t>
+                <w:t xml:space="preserve">hal-01058084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse statistique du mouvement des arcs dans une torche plasma triphasée à électrodes en graphite par camera rapide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabri Takali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fulcheri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Fabry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5658,87 +5646,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CAE XI - Colloque sur les Arcs Electriques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2013, Toulouse, France. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00804645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MHD modeling of a 3-phase plasma torch with parallel electrodes, comparison with coplanar electrodes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rehmet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Fabry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5746,120 +5734,120 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vandad-Julien Rohani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cauneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fulcheri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st International Symposium on Plasma Chemistry - ISPC21</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Cairns, Queensland, Australia. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00954917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse expérimentale du comportement des arcs dans une torche plasma triphasée à arcs avec des électrodes chaudes en graphite : comparaison avec les résultats issus de la modélisation MHD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rehmet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Fabry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5867,120 +5855,120 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vandad-Julien Rohani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cauneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fulcheri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CAE XI - Colloque sur les Arcs Electriques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2013, Toulouse, France. 1 page</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00804642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental analysis of arcs behavior in a 3-Phase AC arc plasma torch with hot graphite electrodes: comparison with MHD modeling results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rehmet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Fabry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5988,133 +5976,133 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vandad-Julien Rohani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cauneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fulcheri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st International Symposium on Plasma Chemistry - ISPC21</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Cairns, Queensland, Australia. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00954920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D MHD unsteady state modeling of a high voltage - low current plasma torch operating with air</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Lebouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Delalondre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Fresnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6146,73 +6134,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th International Symposium on Plasma Chemistry - ISPC20</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2011, Philadelphia, United States. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00617440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and theoretical study of exhaust gas fuel reforming of Diesel fuel by a non-thermal arc discharge for syngas production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Lebouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6271,3646 +6259,3646 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th International Symposium on Plasma Chemistry - ISPC20</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2011, Philadelphia, United States. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00617432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Technologie plasma triphasée pour la synthèse de fullerenes en continu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Fabry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Gonzales-Aguilar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fulcheri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Probst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9ème colloque sur les arcs électriques - CAE IX</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2009, Sophia Antipolis, France. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00805356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of carbon nanomaterials by thermal arc plasma.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fulcheri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gruenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Gonzalez-Aguilar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanako Okuno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Fabry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th International Symposium on Plasma Chemistry ISPC 17</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2005, Toronto, Canada. p. 784-785</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00022690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Continuous Mass Production of fullerenes and fullerenic nano particles by 3-phases AC plasma processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Fabry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gruenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gonzalez-Aguilar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Gonzalez-Aguilar</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">H. Okuno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eusebiu Grivei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2005 NSTI Nanotechnology Conference and Trade Show "Nanotech 2005"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2005, Anaheim, United States. p.201-204 - ISBN 0-976985-1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00527281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuous Mass Production of Carbon Nanotubes by 3-Phase AC Plasma Processing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Production of carbon nanostructures by thermal plasma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Fulcheri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Flamant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gruenberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Gonzales-Aguilar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Fabry</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Eusebiu Grivei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2004 NSTI Nanotechnology Conference and Trade Show, Nanotech</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2004, Boston, United States. p. 228-231</w:t>
+              <w:t xml:space="preserve">The 227th ACS National Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2004, Anaheim, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00805931v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00806892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tailor-made carbon nanomaterials for bulk applications via high intensity arc plasma</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+                <w:t xml:space="preserve">Continuous Mass Production of Carbon Nanotubes by 3-Phase AC Plasma Processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Fabry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gruenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Gonzalez-Aguilar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanako Okuno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eusebiu Grivei</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Probst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS 2004 Spring Meeting - European Materials Research Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2004, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">2004 NSTI Nanotechnology Conference and Trade Show, Nanotech</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2004, Boston, United States. p. 228-231</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00806865v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00805931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production of carbon nanostructures by thermal plasma</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+                <w:t xml:space="preserve">Tailor-made carbon nanomaterials for bulk applications via high intensity arc plasma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gruenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jose Gonzales-Aguilar</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Gonzalez-Aguilar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Fabry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eusebiu Grivei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Probst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 227th ACS National Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2004, Anaheim, United States</w:t>
+              <w:t xml:space="preserve">E-MRS 2004 Spring Meeting - European Materials Research Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2004, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00806892v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00806865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasma Processing of carbon nanomaterials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fulcheri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Flamant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gruenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Gonzalez-Aguilar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Fabry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-MRS 2004 Spring Meeting - European Materials Research Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2004, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00806879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On-line temperature measurement in a plasma reactor for fullerene synthesis</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">3D modelling of carbon black formation and particle radiation during methane cracking by three phase plasma processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Gonzalez-Aguilar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Dème</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fulcheri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">José Gonzalez-Aguilar</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gruenberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Fabry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th international Thermal Plasma Processes conference (TPP7)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">7th International Thermal Plasma Processes Conference TPP7</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2002, Strasbourg, France. p. 327-332 - ISBN 1-56700-192-0, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1615/HighTempMatProc.v7.i1.80⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00529785v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00805974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production of carbon nanostructures ranging from carbon black over fullrenes to nanotubes by thermal plasma</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Analysis of the motion of a Three-phase plasma arc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Gonzalez-Aguilar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gruenberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fulcheri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Fabry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">José Gonzalez-Aguilar</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Ravary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International symposium on plasma chemistry (ISPC 16)</w:t>
+              <w:t xml:space="preserve">16th International symposium on plasma Chemistry (ISPC-16)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2003, Taormina, Italy. pp.CD-ROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00529981v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00530057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D modelling of carbon black formation and particle radiation during methane cracking by three phase plasma processing</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+                <w:t xml:space="preserve">On-line temperature measurement in a plasma reactor for fullerene synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Abanades</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Badie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Flamant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Fulcheri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Gonzalez-Aguilar</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Fabry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Thermal Plasma Processes Conference TPP7</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">7th international Thermal Plasma Processes conference (TPP7)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2002, Strasbourg, France. p. 47-53 - ISBN 1-56700-192-0</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00805974v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00529785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the motion of a Three-phase plasma arc</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+                <w:t xml:space="preserve">Production of carbon nanostructures ranging from carbon black over fullrenes to nanotubes by thermal plasma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Fulcheri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Flamant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Fabry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gruenberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Gonzalez-Aguilar</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Ravary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International symposium on plasma Chemistry (ISPC-16)</w:t>
+              <w:t xml:space="preserve">16th International symposium on plasma chemistry (ISPC 16)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2003, Taormina, Italy. pp.CD-ROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00530057v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00529981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carbon black, fullerene and carbon nanotube production by thermal plamas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gruenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Gonzales-Aguilar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fulcheri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Fabry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eusebiu Grivei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop Gas phase formation and destruction of carbon based nanoparticles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2003, St Jacut de la mer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00806251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OES characterization of particulate plasma flow for nanotubes synthesis from powders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Badie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Fabry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fulcheri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gruenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Gonzalez-Aguilar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th International Symposium on plasma chemistry (ISPC-16)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2003, Taormina, Italy. pp.CD-ROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00529957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation d'un réacteur plasma pour la synthèse de nanotubes de carbone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Gonzalez-Aguilar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gruenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Fabry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fulcheri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Flamant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GDR Nanotubes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2003, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00806244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuous Production of Fullerenes and other carbon nanomaterials on a semi-industrial scale using plasma technology</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">New Forms of nanostructured carbon materials for hydrogen storage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Langohr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Berthon-Fabry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fulcheri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Achard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Fabry</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVI International Winter school on Electronic Properties of Novel Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2002, Kirchberg, Austria. p.7-11</w:t>
+              <w:t xml:space="preserve">14th World Hydrogen Energy Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2002, Montreal, Canada. 11 p. CD ROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00534060v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00534236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quality and performance of carbon black from plasma process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Probst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Probst</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Eusebiu Grivei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Fabry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fulcheri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Flamant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Chemical society, Rubber division meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2001, Cleveland - Ohio, United States. p.891-905</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00534278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production continue de nanotubes et autres nanostructures de carbone à une échelle semi-industrielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gruenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Fabry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Gonzales-Aguilar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fulcheri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eusebiu Grivei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Meeting GDR N°1752</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2002, La Grande Motte, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00806224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Forms of nanostructured carbon materials for hydrogen storage</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Continuous Production of Fullerenes and other carbon nanomaterials on a semi-industrial scale using plasma technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gruenberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Gonzalez-Aguilar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fulcheri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Fabry</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eusebiu Grivei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th World Hydrogen Energy Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2002, Montreal, Canada. 11 p. CD ROM</w:t>
+              <w:t xml:space="preserve">XVI International Winter school on Electronic Properties of Novel Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2002, Kirchberg, Austria. p.7-11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00534236v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00534060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noirs de carbone, fullerenes et nanotubes par un procédé plasma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eusebiu Grivei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Probst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Fabry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Fulcheri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gruenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Groupe français d'étude de carbone (GFEC 2002)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2002, Autrans, France. pp.GFEC 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00534037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrodynamic modelling of a plasma reactor for production of carbon nanostructures. Influenceof the absorption coefficient on the heat transfer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Dème</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fulcheri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Flamant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Fabry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2000 Thermal Plasma Processes Confernce (TPP6)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2000, Strasbourg, France. p.389-394 - ISBN 1-56700-165-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00537116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasma processing: a step towards the production of new grades of carbon black</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fulcheri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Probst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Flamant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Fabry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eusebiu Grivei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International conference on carbon black</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2000, Mulhouse, France. p.11-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00542343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasma processing: a step towards the production of new grades of carbon black</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fulcheri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Probst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Flamant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Fabry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eusebiu Grivei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Intertech Confernces, Carbon Black World 2000</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2000, San Antonio - Texas, United States. 11 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00542345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasma Carbon Black : a new carbon nanostructure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Fabry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fulcheri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Flamant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Badie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Berjoan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECCE 2 (2nd European Congress of Chemical Engineering)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 1999, Montpellier, France. pp.CD-ROM n°093-00004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00538960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advance in the 3-phase plasma technology for the production of carbon black and hydrogen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fulcheri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Flamant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Fabry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Probst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eusebiu Grivei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International Symposium on Plasma Chemistry (ISPC14)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 1999, Prague, Czech Republic. p.2161-2166</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00543983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the arc motion on the hydrodynamic flow in a three-phase AC plasma reactor</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Progress in the analysis of the 3-phase AC plasma reactor for carbon black production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Fabry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Flamant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Ravary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fulcheri</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gilles Flamant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIIIth ICPIG - International Conference on Phenomena in Ionized Gases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 1997, Toulouse, France. p. 124-125</w:t>
+              <w:t xml:space="preserve">13th International Symposium on Plasma Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 1997, Beijing, China. pp.Pages 1925-1930</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00806203v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00806195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude d'un procédé plasma pour la synthèse de carbones structurés par pyrolyse d'hydrocarbures à haute température</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of the arc motion on the hydrodynamic flow in a three-phase AC plasma reactor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Ravary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Fulcheri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Fabry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Flamant</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Procédés en Conditions Extrêmes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 1997, Paris, France. p. 13-18</w:t>
+              <w:t xml:space="preserve">XXIIIth ICPIG - International Conference on Phenomena in Ionized Gases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 1997, Toulouse, France. p. 124-125</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00806172v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00806203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Progress in the analysis of the 3-phase AC plasma reactor for carbon black production</w:t>
+                <w:t xml:space="preserve">Etude d'un procédé plasma pour la synthèse de carbones structurés par pyrolyse d'hydrocarbures à haute température</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Fabry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Flamant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Badie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Peroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fulcheri</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Symposium on Plasma Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 1997, Beijing, China. pp.Pages 1925-1930</w:t>
+              <w:t xml:space="preserve">Procédés en Conditions Extrêmes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1997, Paris, France. p. 13-18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00806195v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00806172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of the behavior of the arcs in a three phase AC plasma reactor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Ravary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fulcheri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Fabry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Flamant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISPC-13 - 13th International Symposium on Plasma Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 1997, Beijing, China. p. 219-225</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00806209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of a 3-phase A.C. plasma process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fulcheri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Flamant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Ravary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Fabry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Ménard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fourth International Thermal Plasma Processes Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 1996, Athens, Greece. pp.Pages 93-100</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00617095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heat and mass balance on a pilot plasma reactor for carbon compound synthesis from hydrocarbons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Fabry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fulcheri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Flamant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Badie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9919,70 +9907,70 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Ravary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fourth International Thermal Plasma Processes Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 1996, Athens, Greece. pp.Pages 317-324, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1615/ITPPC-1996.380⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00617094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9992,111 +9980,111 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of Carbon Blacks from HDPE plastic by 3-phase AC thermal plasma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Fabry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fulcheri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> 23rd International Symposium on Plasma Chemistry - ISPC 23</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01524628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10106,279 +10094,279 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Device and Method for Converting Carbon Containing Feedstock into Carbon Containing Materials Having a Defined Nanostructure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Fabry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eusebiu Grivei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Probst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Smet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Peroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : US2009142250. 2009, 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00802174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Processing of carbon-containing hydrogenated residue obtained during production of fullerene and carbon nanostructures, comprises functionalizing the residue by introducing chemical substituents during or following the production + Verfahren zur Weiterverarbeitung des bei der Fulleren- und Kohlenstoff-Nanostrukturen-Herstellung anfallenden Rückstandes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Probst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Fabry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Grunberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Probst</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Eusebiu Grivei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fulcheri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Germany, Patent n° : DE102005019301. 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00527165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId200"/>
+      <w:footerReference w:type="default" r:id="rId199"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10525,51 +10513,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02886661v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Di Li" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vandad Rohani" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fabry" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aravind Parakkulam Ramaswamy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sennour" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2019.118228" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02459265v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vandad-Julien Rohani" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2019.117269" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01445888v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabri Takali" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume G&#233;rard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cauneau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-017-9829-9" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01293204v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Besson" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Caumont" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Goulet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bastin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Menut" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.2799" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01337178v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Cressault" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2016.2556720" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01110679v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massiel Zadeh" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fulcheri" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1009-0630/17/1/11" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01139833v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11090-015-9619-8" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01086921v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rehmet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/23/6/065011" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00932728v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Iwarere" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deresh Ramjugernath" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2013.12.003" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7KHTSWL6-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00960102v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11090-014-9536-2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01116472v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/550/1/012018" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00827317v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11090-013-9458-4" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-G7NLVBPN-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00786123v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-013-9201-7" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00709895v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2012.05.036" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HDQHT5GN-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00720599v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ravary" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph Bertrand" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Badie" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/HighTempMatProc.v15.i4.40" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00617141v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lebouvier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fresnet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Boch" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ef101674r" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00648288v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Mourard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Izquierdo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11090-011-9316-1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-11JWQT66-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00506536v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Traisnel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/19/4/045010" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-JBH7FRZW-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400641v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Delrieu" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Berne" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Borga" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Boudevillain" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2009.03.006" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6G1RHQ78-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068865v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belay Demoz" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Flamant" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tammy Weckwerth" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Whiteman" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Evans" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/MWR3054.1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00805912v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Probst" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eusebiu Grivei" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gruenberger" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018567v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Gonzalez-Aguilar" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanako Okuno" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Charlier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1081/FST-200039210" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00528754v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2004.05.037" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L2KT0RT9-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00528697v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/HighTempMatProc.v8.i1.70" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00528743v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas M. Gruenberger" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1081/FST-200026940" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00529673v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Abanades" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Badie" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Flamant" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Gonzales-Aguilar" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/HighTempMatProc.v7.i1.70" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00529703v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel D&#232;me" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/HighTempMatProc.v7.i1.80" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00542338v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0008-6223(01)00169-5" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C5TXCFGD-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00536936v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2509(00)00486-3" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XQ8H21JS-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00538481v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Schwob" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.F.P. Chibante" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0008-6223(99)00153-0" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DPK9QD22-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00542379v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Arne Bakken" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1021855916566" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0BZVTW9Z-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00545990v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02458205v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02470318v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01328472v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01381269v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01328475v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01159674v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01144354v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gautier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01159351v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01058084v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01058080v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/550/1/012041" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00804645v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00954917v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00804642v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00954920v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00617440v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Delalondre" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00617432v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00805356v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022690v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00527281v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gonzalez-Aguilar" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Okuno" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00805931v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00806865v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Gonzalez-Aguilar" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00806892v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00806879v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00529785v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00529981v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Flamant" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00805974v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00530057v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00806251v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00529957v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00806244v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00534060v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00534278v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00806224v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00534236v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Langohr" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Berthon-Fabry" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Achard" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00534037v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00537116v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00542343v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00542345v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00538960v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Berjoan" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00543983v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00806203v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00806172v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Peroy" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00806195v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00806209v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00617095v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel M&#233;nard" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00617094v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/ITPPC-1996.380" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01524628v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00802174v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Smet" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00527165v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Grunberger" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02886661v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Di Li" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vandad Rohani" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fabry" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aravind Parakkulam Ramaswamy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sennour" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2019.118228" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02459265v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vandad-Julien Rohani" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2019.117269" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01445888v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabri Takali" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume G&#233;rard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cauneau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-017-9829-9" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01293204v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Besson" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Caumont" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Goulet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bastin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Menut" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.2799" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01337178v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Cressault" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2016.2556720" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01139833v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fulcheri" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11090-015-9619-8" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01110679v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massiel Zadeh" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1009-0630/17/1/11" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00932728v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Iwarere" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deresh Ramjugernath" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2013.12.003" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7KHTSWL6-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01086921v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rehmet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/23/6/065011" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00960102v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11090-014-9536-2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01116472v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/550/1/012018" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00827317v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11090-013-9458-4" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-G7NLVBPN-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00786123v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-013-9201-7" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00709895v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2012.05.036" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HDQHT5GN-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00720599v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ravary" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph Bertrand" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Badie" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/HighTempMatProc.v15.i4.40" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00617141v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lebouvier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fresnet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Boch" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ef101674r" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00648288v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Mourard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Izquierdo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11090-011-9316-1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-11JWQT66-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00506536v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Traisnel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/19/4/045010" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-JBH7FRZW-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400641v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Delrieu" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Berne" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Borga" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Boudevillain" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2009.03.006" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068865v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belay Demoz" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Flamant" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tammy Weckwerth" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Whiteman" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Evans" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/MWR3054.1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00805912v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Probst" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eusebiu Grivei" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gruenberger" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018567v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Gonzalez-Aguilar" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanako Okuno" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Charlier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1081/FST-200039210" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00528754v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2004.05.037" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L2KT0RT9-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00528697v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/HighTempMatProc.v8.i1.70" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00528743v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas M. Gruenberger" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1081/FST-200026940" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00529673v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Abanades" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Badie" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Flamant" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Gonzales-Aguilar" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/HighTempMatProc.v7.i1.70" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00529703v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel D&#232;me" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/HighTempMatProc.v7.i1.80" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00542338v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0008-6223(01)00169-5" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C5TXCFGD-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00536936v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2509(00)00486-3" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XQ8H21JS-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00538481v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Schwob" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.F.P. Chibante" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0008-6223(99)00153-0" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DPK9QD22-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00542379v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Arne Bakken" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1021855916566" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0BZVTW9Z-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00545990v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02458205v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02470318v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01381269v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01328475v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01328472v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01159674v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01159351v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01144354v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gautier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01058080v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/550/1/012041" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01058084v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00804645v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00954917v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00804642v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00954920v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00617440v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Delalondre" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00617432v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00805356v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022690v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00527281v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gonzalez-Aguilar" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Okuno" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00806892v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00805931v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00806865v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Gonzalez-Aguilar" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00806879v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00805974v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00530057v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00529785v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00529981v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Flamant" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00806251v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00529957v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00806244v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00534236v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Langohr" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Berthon-Fabry" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Achard" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00534278v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00806224v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00534060v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00534037v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00537116v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00542343v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00542345v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00538960v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Berjoan" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00543983v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00806195v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00806203v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00806172v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Peroy" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00806209v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00617095v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel M&#233;nard" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00617094v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/ITPPC-1996.380" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01524628v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00802174v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Smet" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00527165v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Grunberger" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>