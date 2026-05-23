--- v1 (2026-05-03)
+++ v2 (2026-05-23)
@@ -797,576 +797,576 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01337178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-Phase AC Arc Plasma Systems: A Review</w:t>
+                <w:t xml:space="preserve">Toward the Design of Multi Asymmetric Surface Dielectric Barrier Discharge (ASDBD) Actuators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Massiel Zadeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vandad-Julien Rohani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Cauneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Fabry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Laurent Fulcheri</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Vandad-Julien Rohani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Chemistry and Plasma Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11090-015-9619-8⟩</w:t>
+              <w:t xml:space="preserve">Plasma Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 17 (1), pp.56-63. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1009-0630/17/1/11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01139833v1</w:t>
+                <w:t xml:space="preserve">hal-01110679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward the Design of Multi Asymmetric Surface Dielectric Barrier Discharge (ASDBD) Actuators</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Massiel Zadeh</w:t>
+                <w:t xml:space="preserve">Three-Phase AC Arc Plasma Systems: A Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Fulcheri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Fabry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabri Takali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vandad-Julien Rohani</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurent Fulcheri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 17 (1), pp.56-63. </w:t>
+              <w:t xml:space="preserve">Plasma Chemistry and Plasma Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 35 (4), pp.565-585. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1009-0630/17/1/11⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11090-015-9619-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01110679v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01139833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrocarbons synthesis from syngas by very high pressure plasma</w:t>
+                <w:t xml:space="preserve">Unsteady state analysis of free-burning arcs in a 3-Phase AC plasma torch: comparison between parallel and coplanar electrode configurations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Iwarere</w:t>
+                <w:t xml:space="preserve">Christophe Rehmet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Fabry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vandad-Julien Rohani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Cauneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fulcheri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Chemical Engineering Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cej.2013.12.003⟩</w:t>
+              <w:t xml:space="preserve">Plasma Sources Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 23 (6), pp.article 065011. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0963-0252/23/6/065011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00932728v1</w:t>
+                <w:t xml:space="preserve">hal-01086921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unsteady state analysis of free-burning arcs in a 3-Phase AC plasma torch: comparison between parallel and coplanar electrode configurations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Rehmet</w:t>
+                <w:t xml:space="preserve">Hydrocarbons synthesis from syngas by very high pressure plasma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Iwarere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vandad-Julien Rohani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deresh Ramjugernath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Fabry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fulcheri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Sources Science and Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Chemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 241, pp.1-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cej.2013.12.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0963-0252/23/6/065011⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01086921v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00932728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Comparison Between MHD Modeling and Experimental Results in a 3-Phase AC Arc Plasma Torch: Influence of the Electrode Tip Geometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rehmet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Fabry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1374,51 +1374,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vandad-Julien Rohani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cauneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fulcheri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plasma Chemistry and Plasma Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 34 (4), pp.975-996. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1504,51 +1504,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vandad-Julien Rohani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cauneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fulcheri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 13th High-Tech Plasma Processes Conference (HTPP-2014) 22–27 June 2014, Toulouse, France, 550 (1), pp.Article number 012018. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1582,51 +1582,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High Speed Video Camera and Electrical Signal Analyses of Arcs Behavior in a 3-Phase AC Arc Plasma Torch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rehmet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Fabry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1634,51 +1634,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vandad-Julien Rohani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cauneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fulcheri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plasma Chemistry and Plasma Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 33 (4), pp.779-796. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1737,77 +1737,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Waste Gasification by Thermal Plasma: A Review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Fabry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rehmet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vandad-Julien Rohani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fulcheri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Waste and Biomass Valorization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 4 (3), pp.421-439. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1841,51 +1841,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The influence of the carbon precursor, carbon feed rate and helium gas flow rate on the synthesis of fullerenes from carbon powder in an entrained flow 3-phase AC plasma reactor operating at atmospheric pressure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fulcheri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Fabry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2009,51 +2009,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ph Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Badie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fulcheri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">High Temperature Material Processes: An International Quarterly of High-Technology Plasma Processes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 15 (4), pp.283-291. </w:t>
@@ -2238,51 +2238,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental study of hydrocarbons synthesis from syngas by a tip-tip electrical discharge at very high pressure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vandad-Julien Rohani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Iwarere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Fabry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2371,51 +2371,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental electrical characterization of a low-current tip-tip arc discharge in helium atmosphere at very high pressure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fulcheri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vandad-Julien Rohani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2902,51 +2902,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gruenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Gonzalez-Aguilar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fulcheri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanako Okuno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3156,51 +3156,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasma Processing of carbon nanomaterials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fulcheri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gruenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3329,51 +3329,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Gonzalez-Aguilar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Fabry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fulcheri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eusebiu Grivei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3463,51 +3463,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Badie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Flamant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fulcheri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Gonzales-Aguilar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3584,51 +3584,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Gonzalez-Aguilar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Dème</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fulcheri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gruenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3692,51 +3692,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasma processing: a step towards the production of new grades of carbon black</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fulcheri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Probst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3864,51 +3864,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Fabry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Flamant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fulcheri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 56, pp.2123-2132. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3954,51 +3954,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fullerene production in a 3-phase AC plasma process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fulcheri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Schwob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4113,51 +4113,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the electromagnetic forces on momentum and heat transfer in a 3-Phase ac Plasma Reactor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Ravary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fulcheri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jon Arne Bakken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4255,51 +4255,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of a 3-Phase AC Plasma system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Ravary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fulcheri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Flamant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4434,51 +4434,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Fabry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Sennour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fulcheri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th International Symposium on Plasma Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Naples, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4555,51 +4555,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Fabry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Sennour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fulcheri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th International Symposium on Plasma Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Naples, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4618,355 +4618,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02470318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiation effects in a 3D stationary flow modelling of a three-phase AC plasma torch operating in air and devoted to biomass treatments</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Synthesis of carbon blacks and fullerenes from carbonaceous wastes by 3-phase AC thermal plasma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Fabry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Fulcheri</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st International Conference o Gas Discharge and Their Applications GD2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Nagoya, Japan</w:t>
+              <w:t xml:space="preserve">6th International Conférence on Engineering for Waste and Biomass valorisation - WasteEng2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Albi, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01381269v1</w:t>
+                <w:t xml:space="preserve">hal-01328472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new electro-burner concept for biomass and waste combustion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Fulcheri</w:t>
+                <w:t xml:space="preserve">Radiation effects in a 3D stationary flow modelling of a three-phase AC plasma torch operating in air and devoted to biomass treatments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Cressault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabri Takali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vandad-Julien Rohani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Fabry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cauneau</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conférence on Engineering for Waste and Biomass valorisation - WasteEng2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Albi, France</w:t>
+              <w:t xml:space="preserve">21st International Conference o Gas Discharge and Their Applications GD2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Nagoya, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01328475v1</w:t>
+                <w:t xml:space="preserve">hal-01381269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of carbon blacks and fullerenes from carbonaceous wastes by 3-phase AC thermal plasma</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A new electro-burner concept for biomass and waste combustion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Fulcheri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vandad-Julien Rohani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabri Takali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Fabry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Fulcheri</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Cauneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Conférence on Engineering for Waste and Biomass valorisation - WasteEng2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Albi, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01328472v1</w:t>
+                <w:t xml:space="preserve">hal-01328475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CFD flow modelling inside a three phase AC plasma torch working with air: influence of air radiation</w:t>
               </w:r>
@@ -5071,567 +5071,567 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01159674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigation of plasma assisted combustion of low Heating Value biomass with a three phase AC plasma torch</w:t>
+                <w:t xml:space="preserve">Modélisation CFD de l’écoulement dans une torche plasma triphasée de 100 Kw fonctionnant à l’air : influence du rayonnement de l’arc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabri Takali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Cressault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vandad-Julien Rohani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Fabry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th US combustion meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Central States Section of the Combustion Institute, May 2015, Cinicinnati, Ohio, United States</w:t>
+              <w:t xml:space="preserve">CAE XI - 12ème Colloque sur les arcs électriques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire Arc Electrique et Plasmas Thermiques (LAEPT EA 4646) de l'Université Blaise Pascal et de l'Université d'Auvergne, Mar 2015, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01159351v1</w:t>
+                <w:t xml:space="preserve">hal-01144354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation CFD de l’écoulement dans une torche plasma triphasée de 100 Kw fonctionnant à l’air : influence du rayonnement de l’arc</w:t>
+                <w:t xml:space="preserve">Experimental investigation of plasma assisted combustion of low Heating Value biomass with a three phase AC plasma torch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabri Takali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Maxime Gautier</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Fabry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vandad-Julien Rohani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Cauneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Fulcheri</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CAE XI - 12ème Colloque sur les arcs électriques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire Arc Electrique et Plasmas Thermiques (LAEPT EA 4646) de l'Université Blaise Pascal et de l'Université d'Auvergne, Mar 2015, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">9th US combustion meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Central States Section of the Combustion Institute, May 2015, Cinicinnati, Ohio, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01144354v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01159351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward the Design of Multi Asymmetric Surface Dielectric Barrier Discharge (ASDBD) Actuators</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Massiel Zadeh</w:t>
+                <w:t xml:space="preserve">A 100 kW three-phase plasma torch for low LHV fuel valorisation and other applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabri Takali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Fabry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vandad-Julien Rohani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cauneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fulcheri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th High-Tech Plasma Processes Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2014, Toulouse, France. pp.Article number 012041, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, Jun 2014, Toulouse, France. 7 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01058080v1</w:t>
+                <w:t xml:space="preserve">hal-01058084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 100 kW three-phase plasma torch for low LHV fuel valorisation and other applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sabri Takali</w:t>
+                <w:t xml:space="preserve">Toward the Design of Multi Asymmetric Surface Dielectric Barrier Discharge (ASDBD) Actuators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massiel Zadeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vandad-Julien Rohani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Cauneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Fabry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fulcheri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th High-Tech Plasma Processes Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2014, Toulouse, France. 7 p</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Jun 2014, Toulouse, France. pp.Article number 012041, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/550/1/012041⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01058084v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01058080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse statistique du mouvement des arcs dans une torche plasma triphasée à électrodes en graphite par camera rapide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabri Takali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fulcheri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Fabry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5682,51 +5682,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MHD modeling of a 3-phase plasma torch with parallel electrodes, comparison with coplanar electrodes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rehmet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Fabry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5734,51 +5734,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vandad-Julien Rohani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cauneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fulcheri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st International Symposium on Plasma Chemistry - ISPC21</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Cairns, Queensland, Australia. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5803,51 +5803,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse expérimentale du comportement des arcs dans une torche plasma triphasée à arcs avec des électrodes chaudes en graphite : comparaison avec les résultats issus de la modélisation MHD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rehmet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Fabry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5855,51 +5855,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vandad-Julien Rohani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cauneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fulcheri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CAE XI - Colloque sur les Arcs Electriques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2013, Toulouse, France. 1 page</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5924,51 +5924,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental analysis of arcs behavior in a 3-Phase AC arc plasma torch with hot graphite electrodes: comparison with MHD modeling results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rehmet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Fabry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5976,51 +5976,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vandad-Julien Rohani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cauneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fulcheri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st International Symposium on Plasma Chemistry - ISPC21</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Cairns, Queensland, Australia. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6321,51 +6321,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Fabry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Gonzales-Aguilar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fulcheri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Probst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6403,51 +6403,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of carbon nanomaterials by thermal arc plasma.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fulcheri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gruenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6647,432 +6647,432 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00527281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production of carbon nanostructures by thermal plasma</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gilles Flamant</w:t>
+                <w:t xml:space="preserve">Continuous Mass Production of Carbon Nanotubes by 3-Phase AC Plasma Processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Fabry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gruenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Fabry</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Gonzalez-Aguilar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanako Okuno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eusebiu Grivei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 227th ACS National Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2004, Anaheim, United States</w:t>
+              <w:t xml:space="preserve">2004 NSTI Nanotechnology Conference and Trade Show, Nanotech</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2004, Boston, United States. p. 228-231</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00806892v1</w:t>
+                <w:t xml:space="preserve">hal-00805931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuous Mass Production of Carbon Nanotubes by 3-Phase AC Plasma Processing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tailor-made carbon nanomaterials for bulk applications via high intensity arc plasma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gruenberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Gonzalez-Aguilar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Fabry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eusebiu Grivei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Probst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2004 NSTI Nanotechnology Conference and Trade Show, Nanotech</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2004, Boston, United States. p. 228-231</w:t>
+              <w:t xml:space="preserve">E-MRS 2004 Spring Meeting - European Materials Research Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2004, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00805931v1</w:t>
+                <w:t xml:space="preserve">hal-00806865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tailor-made carbon nanomaterials for bulk applications via high intensity arc plasma</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Production of carbon nanostructures by thermal plasma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Fulcheri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Flamant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gruenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jose Gonzalez-Aguilar</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Gonzales-Aguilar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Fabry</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Probst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS 2004 Spring Meeting - European Materials Research Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2004, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">The 227th ACS National Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2004, Anaheim, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00806865v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00806892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasma Processing of carbon nanomaterials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fulcheri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Flamant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7147,536 +7147,536 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00806879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D modelling of carbon black formation and particle radiation during methane cracking by three phase plasma processing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On-line temperature measurement in a plasma reactor for fullerene synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Abanades</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Badie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Flamant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Fulcheri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Gonzalez-Aguilar</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Fabry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Thermal Plasma Processes Conference TPP7</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">7th international Thermal Plasma Processes conference (TPP7)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2002, Strasbourg, France. p. 47-53 - ISBN 1-56700-192-0</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00805974v1</w:t>
+                <w:t xml:space="preserve">hal-00529785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the motion of a Three-phase plasma arc</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Production of carbon nanostructures ranging from carbon black over fullrenes to nanotubes by thermal plasma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Fulcheri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Flamant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Fabry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gruenberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Gonzalez-Aguilar</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Ravary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International symposium on plasma Chemistry (ISPC-16)</w:t>
+              <w:t xml:space="preserve">16th International symposium on plasma chemistry (ISPC 16)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2003, Taormina, Italy. pp.CD-ROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00530057v1</w:t>
+                <w:t xml:space="preserve">hal-00529981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On-line temperature measurement in a plasma reactor for fullerene synthesis</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">3D modelling of carbon black formation and particle radiation during methane cracking by three phase plasma processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Gonzalez-Aguilar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Dème</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fulcheri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">José Gonzalez-Aguilar</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gruenberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Fabry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th international Thermal Plasma Processes conference (TPP7)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">7th International Thermal Plasma Processes Conference TPP7</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2002, Strasbourg, France. p. 327-332 - ISBN 1-56700-192-0, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1615/HighTempMatProc.v7.i1.80⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00529785v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00805974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production of carbon nanostructures ranging from carbon black over fullrenes to nanotubes by thermal plasma</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Analysis of the motion of a Three-phase plasma arc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Gonzalez-Aguilar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gruenberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fulcheri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Fabry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">José Gonzalez-Aguilar</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Ravary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International symposium on plasma chemistry (ISPC 16)</w:t>
+              <w:t xml:space="preserve">16th International symposium on plasma Chemistry (ISPC-16)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2003, Taormina, Italy. pp.CD-ROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00529981v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00530057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carbon black, fullerene and carbon nanotube production by thermal plamas</w:t>
               </w:r>
@@ -7688,51 +7688,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gruenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Gonzales-Aguilar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fulcheri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Fabry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7813,51 +7813,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Badie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Fabry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fulcheri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gruenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7951,51 +7951,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gruenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Fabry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fulcheri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Flamant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8031,523 +8031,523 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00806244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Forms of nanostructured carbon materials for hydrogen storage</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Quality and performance of carbon black from plasma process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Probst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eusebiu Grivei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Fabry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fulcheri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Flamant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th World Hydrogen Energy Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2002, Montreal, Canada. 11 p. CD ROM</w:t>
+              <w:t xml:space="preserve">American Chemical society, Rubber division meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2001, Cleveland - Ohio, United States. p.891-905</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00534236v1</w:t>
+                <w:t xml:space="preserve">hal-00534278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quality and performance of carbon black from plasma process</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Probst</w:t>
+                <w:t xml:space="preserve">Production continue de nanotubes et autres nanostructures de carbone à une échelle semi-industrielle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gruenberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Fabry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Gonzales-Aguilar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Fulcheri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eusebiu Grivei</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gilles Flamant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Chemical society, Rubber division meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2001, Cleveland - Ohio, United States. p.891-905</w:t>
+              <w:t xml:space="preserve">Meeting GDR N°1752</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2002, La Grande Motte, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00534278v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00806224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production continue de nanotubes et autres nanostructures de carbone à une échelle semi-industrielle</w:t>
+                <w:t xml:space="preserve">Continuous Production of Fullerenes and other carbon nanomaterials on a semi-industrial scale using plasma technology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gruenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Gonzalez-Aguilar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Fulcheri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Fabry</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Fulcheri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eusebiu Grivei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meeting GDR N°1752</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2002, La Grande Motte, France</w:t>
+              <w:t xml:space="preserve">XVI International Winter school on Electronic Properties of Novel Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2002, Kirchberg, Austria. p.7-11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00806224v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00534060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuous Production of Fullerenes and other carbon nanomaterials on a semi-industrial scale using plasma technology</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">New Forms of nanostructured carbon materials for hydrogen storage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Langohr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Berthon-Fabry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fulcheri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Achard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Fabry</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVI International Winter school on Electronic Properties of Novel Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2002, Kirchberg, Austria. p.7-11</w:t>
+              <w:t xml:space="preserve">14th World Hydrogen Energy Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2002, Montreal, Canada. 11 p. CD ROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00534060v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00534236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noirs de carbone, fullerenes et nanotubes par un procédé plasma</w:t>
               </w:r>
@@ -8572,51 +8572,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Probst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Fabry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fulcheri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gruenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8671,51 +8671,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrodynamic modelling of a plasma reactor for production of carbon nanostructures. Influenceof the absorption coefficient on the heat transfer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Dème</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fulcheri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Flamant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8766,51 +8766,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasma processing: a step towards the production of new grades of carbon black</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fulcheri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Probst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8887,51 +8887,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasma processing: a step towards the production of new grades of carbon black</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fulcheri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Probst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9021,51 +9021,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasma Carbon Black : a new carbon nanostructure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Fabry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fulcheri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Flamant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9133,51 +9133,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advance in the 3-phase plasma technology for the production of carbon black and hydrogen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fulcheri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Flamant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9252,411 +9252,411 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00543983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Progress in the analysis of the 3-phase AC plasma reactor for carbon black production</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of the arc motion on the hydrodynamic flow in a three-phase AC plasma reactor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Ravary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Fulcheri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Fabry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Flamant</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Fulcheri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Symposium on Plasma Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 1997, Beijing, China. pp.Pages 1925-1930</w:t>
+              <w:t xml:space="preserve">XXIIIth ICPIG - International Conference on Phenomena in Ionized Gases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 1997, Toulouse, France. p. 124-125</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00806195v1</w:t>
+                <w:t xml:space="preserve">hal-00806203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the arc motion on the hydrodynamic flow in a three-phase AC plasma reactor</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Etude d'un procédé plasma pour la synthèse de carbones structurés par pyrolyse d'hydrocarbures à haute température</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Fabry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Flamant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Badie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Peroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fulcheri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIIIth ICPIG - International Conference on Phenomena in Ionized Gases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 1997, Toulouse, France. p. 124-125</w:t>
+              <w:t xml:space="preserve">Procédés en Conditions Extrêmes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1997, Paris, France. p. 13-18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00806203v1</w:t>
+                <w:t xml:space="preserve">hal-00806172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude d'un procédé plasma pour la synthèse de carbones structurés par pyrolyse d'hydrocarbures à haute température</w:t>
+                <w:t xml:space="preserve">Progress in the analysis of the 3-phase AC plasma reactor for carbon black production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Fabry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Flamant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Ravary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fulcheri</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Procédés en Conditions Extrêmes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 1997, Paris, France. p. 13-18</w:t>
+              <w:t xml:space="preserve">13th International Symposium on Plasma Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 1997, Beijing, China. pp.Pages 1925-1930</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00806172v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00806195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of the behavior of the arcs in a three phase AC plasma reactor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Ravary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fulcheri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Fabry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9707,51 +9707,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of a 3-phase A.C. plasma process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fulcheri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Flamant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9841,51 +9841,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heat and mass balance on a pilot plasma reactor for carbon compound synthesis from hydrocarbons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Fabry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fulcheri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Flamant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10007,51 +10007,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of Carbon Blacks from HDPE plastic by 3-phase AC thermal plasma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Fabry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fulcheri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> 23rd International Symposium on Plasma Chemistry - ISPC 23</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10160,51 +10160,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Probst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Smet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Peroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : US2009142250. 2009, 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
@@ -10278,51 +10278,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Grunberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eusebiu Grivei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fulcheri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Germany, Patent n° : DE102005019301. 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
@@ -10513,51 +10513,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02886661v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Di Li" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vandad Rohani" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fabry" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aravind Parakkulam Ramaswamy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sennour" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2019.118228" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02459265v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vandad-Julien Rohani" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2019.117269" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01445888v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabri Takali" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume G&#233;rard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cauneau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-017-9829-9" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01293204v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Besson" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Caumont" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Goulet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bastin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Menut" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.2799" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01337178v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Cressault" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2016.2556720" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01139833v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fulcheri" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11090-015-9619-8" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01110679v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massiel Zadeh" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1009-0630/17/1/11" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00932728v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Iwarere" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deresh Ramjugernath" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2013.12.003" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7KHTSWL6-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01086921v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rehmet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/23/6/065011" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00960102v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11090-014-9536-2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01116472v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/550/1/012018" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00827317v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11090-013-9458-4" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-G7NLVBPN-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00786123v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-013-9201-7" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00709895v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2012.05.036" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HDQHT5GN-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00720599v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ravary" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph Bertrand" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Badie" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/HighTempMatProc.v15.i4.40" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00617141v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lebouvier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fresnet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Boch" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ef101674r" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00648288v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Mourard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Izquierdo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11090-011-9316-1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-11JWQT66-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00506536v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Traisnel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/19/4/045010" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-JBH7FRZW-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400641v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Delrieu" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Berne" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Borga" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Boudevillain" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2009.03.006" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068865v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belay Demoz" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Flamant" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tammy Weckwerth" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Whiteman" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Evans" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/MWR3054.1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00805912v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Probst" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eusebiu Grivei" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gruenberger" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018567v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Gonzalez-Aguilar" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanako Okuno" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Charlier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1081/FST-200039210" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00528754v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2004.05.037" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L2KT0RT9-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00528697v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/HighTempMatProc.v8.i1.70" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00528743v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas M. Gruenberger" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1081/FST-200026940" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00529673v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Abanades" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Badie" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Flamant" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Gonzales-Aguilar" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/HighTempMatProc.v7.i1.70" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00529703v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel D&#232;me" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/HighTempMatProc.v7.i1.80" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00542338v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0008-6223(01)00169-5" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C5TXCFGD-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00536936v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2509(00)00486-3" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XQ8H21JS-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00538481v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Schwob" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.F.P. Chibante" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0008-6223(99)00153-0" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DPK9QD22-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00542379v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Arne Bakken" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1021855916566" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0BZVTW9Z-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00545990v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02458205v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02470318v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01381269v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01328475v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01328472v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01159674v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01159351v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01144354v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gautier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01058080v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/550/1/012041" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01058084v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00804645v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00954917v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00804642v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00954920v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00617440v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Delalondre" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00617432v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00805356v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022690v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00527281v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gonzalez-Aguilar" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Okuno" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00806892v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00805931v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00806865v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Gonzalez-Aguilar" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00806879v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00805974v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00530057v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00529785v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00529981v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Flamant" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00806251v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00529957v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00806244v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00534236v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Langohr" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Berthon-Fabry" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Achard" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00534278v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00806224v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00534060v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00534037v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00537116v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00542343v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00542345v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00538960v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Berjoan" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00543983v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00806195v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00806203v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00806172v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Peroy" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00806209v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00617095v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel M&#233;nard" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00617094v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/ITPPC-1996.380" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01524628v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00802174v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Smet" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00527165v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Grunberger" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02886661v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Di Li" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vandad Rohani" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fabry" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aravind Parakkulam Ramaswamy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sennour" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2019.118228" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02459265v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vandad-Julien Rohani" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2019.117269" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01445888v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabri Takali" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume G&#233;rard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cauneau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-017-9829-9" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01293204v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Besson" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Caumont" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Goulet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bastin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Menut" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.2799" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01337178v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Cressault" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2016.2556720" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01110679v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massiel Zadeh" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fulcheri" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1009-0630/17/1/11" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01139833v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11090-015-9619-8" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01086921v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rehmet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/23/6/065011" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00932728v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Iwarere" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deresh Ramjugernath" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2013.12.003" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7KHTSWL6-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00960102v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11090-014-9536-2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01116472v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/550/1/012018" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00827317v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11090-013-9458-4" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-G7NLVBPN-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00786123v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-013-9201-7" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00709895v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2012.05.036" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HDQHT5GN-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00720599v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ravary" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph Bertrand" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Badie" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/HighTempMatProc.v15.i4.40" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00617141v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lebouvier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fresnet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Boch" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ef101674r" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00648288v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Mourard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Izquierdo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11090-011-9316-1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-11JWQT66-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00506536v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Traisnel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/19/4/045010" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-JBH7FRZW-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400641v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Delrieu" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Berne" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Borga" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Boudevillain" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2009.03.006" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068865v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belay Demoz" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Flamant" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tammy Weckwerth" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Whiteman" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Evans" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/MWR3054.1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00805912v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Probst" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eusebiu Grivei" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gruenberger" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018567v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Gonzalez-Aguilar" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanako Okuno" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Charlier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1081/FST-200039210" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00528754v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2004.05.037" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L2KT0RT9-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00528697v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/HighTempMatProc.v8.i1.70" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00528743v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas M. Gruenberger" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1081/FST-200026940" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00529673v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Abanades" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Badie" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Flamant" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Gonzales-Aguilar" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/HighTempMatProc.v7.i1.70" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00529703v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel D&#232;me" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/HighTempMatProc.v7.i1.80" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00542338v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0008-6223(01)00169-5" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C5TXCFGD-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00536936v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2509(00)00486-3" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XQ8H21JS-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00538481v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Schwob" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.F.P. Chibante" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0008-6223(99)00153-0" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DPK9QD22-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00542379v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Arne Bakken" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1021855916566" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0BZVTW9Z-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00545990v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02458205v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02470318v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01328472v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01381269v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01328475v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01159674v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01144354v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gautier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01159351v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01058084v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01058080v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/550/1/012041" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00804645v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00954917v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00804642v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00954920v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00617440v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Delalondre" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00617432v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00805356v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022690v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00527281v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gonzalez-Aguilar" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Okuno" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00805931v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00806865v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Gonzalez-Aguilar" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00806892v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00806879v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00529785v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00529981v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Flamant" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00805974v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00530057v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00806251v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00529957v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00806244v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00534278v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00806224v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00534060v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00534236v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Langohr" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Berthon-Fabry" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Achard" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00534037v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00537116v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00542343v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00542345v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00538960v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Berjoan" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00543983v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00806203v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00806172v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Peroy" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00806195v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00806209v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00617095v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel M&#233;nard" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00617094v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/ITPPC-1996.380" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01524628v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00802174v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Smet" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00527165v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Grunberger" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>