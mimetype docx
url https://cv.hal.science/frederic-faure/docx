--- v0 (2026-03-12)
+++ v1 (2026-04-12)
@@ -715,624 +715,624 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01851861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of the JMAK model for crystal dissolution kinetics in a borosilicate melt</w:t>
+                <w:t xml:space="preserve">Horocyclic invariance of Ruelle resonant states for contact Anosov flows in dimension $3$</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Fournier</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Colin Guillarmou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Faure</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2018.03.018⟩</w:t>
+              <w:t xml:space="preserve">Mathematical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 25 (5), pp.1405-1427. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4310/MRL.2018.v25.n5.a3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01991097v1</w:t>
+                <w:t xml:space="preserve">hal-04875363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of dissolution kinetics of rare earth crystals in a borosilicate glass melt</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Application of the JMAK model for crystal dissolution kinetics in a borosilicate melt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Régnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. F Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H.P. Brau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 481, pp.248-253. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2017.10.042⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 489, pp.77-83. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2018.03.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01991102v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01991097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Horocyclic invariance of Ruelle resonant states for contact Anosov flows in dimension $3$</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Modeling of dissolution kinetics of rare earth crystals in a borosilicate glass melt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Régnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. F Le Goff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.P. Brau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Research Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 25 (5), pp.1405-1427. </w:t>
+              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 481, pp.248-253. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4310/MRL.2018.v25.n5.a3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2017.10.042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04875363v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01991102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global Normal Form and Asymptotic Spectral Gap for Open Partially Expanding Maps</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Asymptotic spectral gap and Weyl law for Ruelle resonances of open partially expanding maps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Arnoldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tobias Weich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications in Mathematical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/S00220-017-3000-0⟩</w:t>
+              <w:t xml:space="preserve">Ergodic Theory and Dynamical Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 37 (1), pp.1-58. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/etds.2015.34⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01656370v1</w:t>
+                <w:t xml:space="preserve">hal-00787781v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymptotic spectral gap and Weyl law for Ruelle resonances of open partially expanding maps</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Global Normal Form and Asymptotic Spectral Gap for Open Partially Expanding Maps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tobias Weich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ergodic Theory and Dynamical Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 37 (1), pp.1-58. </w:t>
+              <w:t xml:space="preserve">Communications in Mathematical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 356 (3), pp.755 - 822. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/etds.2015.34⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/S00220-017-3000-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00787781v2</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01656370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global Normal Form and Asymptotic Spectral Gap for Open Partially Expanding Maps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tobias Weich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communications in Mathematical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 356 (3), pp.755-822. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1699,51 +1699,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semyon Dyatlov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin Guillarmou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analysis &amp; PDE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 8 (4), pp.923 - 1000. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1970,260 +1970,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00383044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prequantum chaos: Resonances of the prequantum cat map</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frederic Faure</w:t>
+                <w:t xml:space="preserve">Adiabatically coupled systems and fractional monodromy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M S Hansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Zhilinskii</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of modern dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 1 (2), pp.255-285</w:t>
+              <w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, pp.13075-13089</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00383049v1</w:t>
+                <w:t xml:space="preserve">hal-00383057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semi-classical formula beyond the Ehrenfest time in quantum chaos. (I) Trace formula</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Faure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de l'Institut Fourier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 57 (7), pp.2525-2599</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00383050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adiabatically coupled systems and fractional monodromy</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Boris Zhilinskii</w:t>
+                <w:t xml:space="preserve">Prequantum chaos: Resonances of the prequantum cat map</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Faure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, pp.13075-13089</w:t>
+              <w:t xml:space="preserve">Journal of modern dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 1 (2), pp.255-285</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00383057v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00383049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruelle-Pollicott resonances for real analytic hyperbolic map</w:t>
               </w:r>
@@ -2354,204 +2354,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00383052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scarred eigenstates for quantum cat maps of minimal periods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Faure</w:t>
+                <w:t xml:space="preserve">On the maximal scarring for quantum cat map eigenstates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Nonnenmacher</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stephan de Bievre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communications in Mathematical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 239, pp.449-492</w:t>
+              <w:t xml:space="preserve">, 2003, 245 (1), pp.201-214</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00383047v1</w:t>
+                <w:t xml:space="preserve">hal-00383048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the maximal scarring for quantum cat map eigenstates</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frederic Faure</w:t>
+                <w:t xml:space="preserve">Scarred eigenstates for quantum cat maps of minimal periods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Nonnenmacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan de Bievre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communications in Mathematical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 245 (1), pp.201-214</w:t>
+              <w:t xml:space="preserve">, 2003, 239, pp.449-492</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00383048v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00383047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propagating modes in a periodic wave guide in the semi-classical limit</w:t>
               </w:r>
@@ -2600,243 +2600,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00383045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qualitative features of intra-molecular dynamics. What can be learned from symmetry and topology</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">Topologically coupled energy bands in molecules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Zhilinskii</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Applicandae Mathematicae</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Physics Letters A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 302, pp.242-252</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00383055v1</w:t>
+                <w:t xml:space="preserve">hal-00383056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Topologically coupled energy bands in molecules</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">Qualitative features of intra-molecular dynamics. What can be learned from symmetry and topology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Zhilinskii</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Letters A</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Acta Applicandae Mathematicae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 70 (1-3), pp.265-282. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1023/A:1013986518747⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00383056v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00383055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Topological properties of the Born-Oppenheimer approximation and implications for the exact spectrum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Zhilinskii</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Letters in Mathematical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 55, pp.219-238</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2855,165 +2855,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00383054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Topological properties of quantum periodic Hamiltonians</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frederic Faure</w:t>
+                <w:t xml:space="preserve">Topological Chern indices in molecular spectra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Faure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, pp.531-555</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 85, pp.960-963</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00383061v1</w:t>
+                <w:t xml:space="preserve">hal-00383053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Topological Chern indices in molecular spectra</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Faure</w:t>
+                <w:t xml:space="preserve">Topological properties of quantum periodic Hamiltonians</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Faure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 85, pp.960-963</w:t>
+              <w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, pp.531-555</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00383053v1</w:t>
+                <w:t xml:space="preserve">hal-00383061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semi-classical study of the Quantum Hall conductivity</w:t>
               </w:r>
@@ -3881,51 +3881,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loss of quantum coherence in a system coupled to a zero-temperature environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ratchov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank. W. J. Hekking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4322,51 +4322,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www-fourier.ujf-grenoble.fr/~faure/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338177v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;on Monnier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Faure" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2510.25317" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875349v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masato Tsujii" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/cams/40" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875372v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/ahl.169" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875358v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/ahl.167" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04004542v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Catheline" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Delattre" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Laloy-Borgna" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Fink" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1119/10.0006612" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851861v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gou&#235;zel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Lanneau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/jep.107" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01991097v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fournier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. R&#233;gnier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Faure" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. F Le Goff" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.P. Brau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2018.03.018" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01991102v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2017.10.042" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875363v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Guillarmou" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/MRL.2018.v25.n5.a3" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656370v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Weich" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S00220-017-3000-0" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787781v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Arnoldi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/etds.2015.34" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875370v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00220-017-3000-0" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01802321v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Escabasse" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bequignon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L V&#233;rillaud" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Robard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Michel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anorl.2016.10.001" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655862v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00222-016-0701-5" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703234v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655898v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Semyon Dyatlov" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/apde.2015.8.923" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656346v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Barkhofen" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Weich" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0951-7715/27/8/1829" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383044v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Faure" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roy" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Sj&#246;strand" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383049v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383050v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383057v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M S Hansen" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Zhilinskii" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383043v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383052v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383047v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Nonnenmacher" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan de Bievre" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383048v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383045v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383055v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1013986518747" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383056v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383054v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383061v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383053v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383060v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Parisse" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383059v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847921v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656304v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656339v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655918v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119499v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Mezzadri" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ratchov" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780217v3" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459842v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Sjoestrand" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368190v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001177v2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ratchov" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank. W. J. Hekking" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00383065v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00383066v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www-fourier.ujf-grenoble.fr/~faure/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338177v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;on Monnier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Faure" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2510.25317" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875349v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masato Tsujii" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/cams/40" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875372v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/ahl.169" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875358v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/ahl.167" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04004542v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Catheline" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Delattre" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Laloy-Borgna" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Fink" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1119/10.0006612" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851861v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gou&#235;zel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Lanneau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/jep.107" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875363v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Guillarmou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/MRL.2018.v25.n5.a3" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01991097v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fournier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. R&#233;gnier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Faure" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. F Le Goff" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.P. Brau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2018.03.018" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01991102v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2017.10.042" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787781v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Arnoldi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Weich" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/etds.2015.34" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656370v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S00220-017-3000-0" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875370v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00220-017-3000-0" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01802321v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Escabasse" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bequignon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L V&#233;rillaud" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Robard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Michel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anorl.2016.10.001" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655862v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00222-016-0701-5" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703234v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655898v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Semyon Dyatlov" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/apde.2015.8.923" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656346v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Barkhofen" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Weich" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0951-7715/27/8/1829" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383044v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Faure" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roy" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Sj&#246;strand" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383057v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M S Hansen" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Zhilinskii" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383050v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383049v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383043v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383052v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383048v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Nonnenmacher" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383047v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan de Bievre" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383045v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383056v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383055v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1013986518747" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383054v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383053v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383061v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383060v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Parisse" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383059v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847921v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656304v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656339v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655918v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119499v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Mezzadri" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ratchov" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780217v3" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459842v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Sjoestrand" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368190v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001177v2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ratchov" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank. W. J. Hekking" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00383065v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00383066v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>