--- v1 (2026-04-12)
+++ v2 (2026-05-12)
@@ -96,51 +96,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (33)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (34)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -312,2207 +312,2207 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04875349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manifestation of the topological index formula in quantum waves and geophysical waves</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Un entretien avec Yves Colin de Verdière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">San Vu Ngoc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Faure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales Henri Lebesgue</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Gazette des Mathématiciens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 181, pp.59-66</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04875372v1</w:t>
+                <w:t xml:space="preserve">hal-05603487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fractal Weyl law for the Ruelle spectrum of Anosov flows</w:t>
+                <w:t xml:space="preserve">Manifestation of the topological index formula in quantum waves and geophysical waves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Faure</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Masato Tsujii</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales Henri Lebesgue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 6, pp.331-426. </w:t>
+              <w:t xml:space="preserve">, 2023, 6, pp.449-492. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5802/ahl.167⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5802/ahl.169⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04875358v1</w:t>
+                <w:t xml:space="preserve">hal-04875372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gravitational lens effect revisited through membrane waves</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fractal Weyl law for the Ruelle spectrum of Anosov flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mathias Fink</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masato Tsujii</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1119/10.0006612⟩</w:t>
+              <w:t xml:space="preserve">Annales Henri Lebesgue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 6, pp.331-426. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5802/ahl.167⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-04004542v1</w:t>
+                <w:t xml:space="preserve">hal-04875358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ruelle spectrum of linear pseudo-Anosov maps</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gravitational lens effect revisited through membrane waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Catheline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Delattre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Laloy-Borgna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Erwan Lanneau</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Fink</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de l'École polytechnique — Mathématiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5802/jep.107⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 90, pp.47-50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1119/10.0006612⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01851861v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04004542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Horocyclic invariance of Ruelle resonant states for contact Anosov flows in dimension $3$</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ruelle spectrum of linear pseudo-Anosov maps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Gouëzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Lanneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4310/MRL.2018.v25.n5.a3⟩</w:t>
+              <w:t xml:space="preserve">Journal de l'École polytechnique — Mathématiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 6, pp.811-877. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5802/jep.107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04875363v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01851861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of the JMAK model for crystal dissolution kinetics in a borosilicate melt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Fournier</w:t>
+                <w:t xml:space="preserve">E. Régnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Régnier</w:t>
+                <w:t xml:space="preserve">F. Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Faure</w:t>
+                <w:t xml:space="preserve">X. F Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H.P. Brau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 489, pp.77-83. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2018.03.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01991097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of dissolution kinetics of rare earth crystals in a borosilicate glass melt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Fournier</w:t>
+                <w:t xml:space="preserve">E. Régnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Régnier</w:t>
+                <w:t xml:space="preserve">F. Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Faure</w:t>
+                <w:t xml:space="preserve">X. F Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H.P. Brau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 481, pp.248-253. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2017.10.042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01991102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymptotic spectral gap and Weyl law for Ruelle resonances of open partially expanding maps</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Arnoldi</w:t>
+                <w:t xml:space="preserve">Horocyclic invariance of Ruelle resonant states for contact Anosov flows in dimension $3$</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colin Guillarmou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Faure</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tobias Weich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ergodic Theory and Dynamical Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/etds.2015.34⟩</w:t>
+              <w:t xml:space="preserve">Mathematical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 25 (5), pp.1405-1427. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4310/MRL.2018.v25.n5.a3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00787781v2</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04875363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global Normal Form and Asymptotic Spectral Gap for Open Partially Expanding Maps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tobias Weich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communications in Mathematical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 356 (3), pp.755 - 822. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/S00220-017-3000-0⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 356 (3), pp.755-822. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00220-017-3000-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01656370v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04875370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global Normal Form and Asymptotic Spectral Gap for Open Partially Expanding Maps</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Guidelines of the French Society of Otorhinolaryngology (SFORL). Managing epistaxis under coagulation disorder due to antithrombotic therapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Escabasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Bequignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Vérillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Robard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications in Mathematical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00220-017-3000-0⟩</w:t>
+              <w:t xml:space="preserve">European Annals of Otorhinolaryngology, Head and Neck Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 134 (3), pp.195 - 199. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anorl.2016.10.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04875370v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01802321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guidelines of the French Society of Otorhinolaryngology (SFORL). Managing epistaxis under coagulation disorder due to antithrombotic therapy</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Asymptotic spectral gap and Weyl law for Ruelle resonances of open partially expanding maps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Michel</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-François Arnoldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tobias Weich</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Annals of Otorhinolaryngology, Head and Neck Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 134 (3), pp.195 - 199. </w:t>
+              <w:t xml:space="preserve">Ergodic Theory and Dynamical Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 37 (1), pp.1-58. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.anorl.2016.10.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/etds.2015.34⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01802321v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00787781v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The semiclassical zeta function for geodesic flows on negatively curved manifolds</w:t>
+                <w:t xml:space="preserve">Global Normal Form and Asymptotic Spectral Gap for Open Partially Expanding Maps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Masato Tsujii</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tobias Weich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inventiones Mathematicae</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 208 (3), pp.851 - 998. </w:t>
+              <w:t xml:space="preserve">Communications in Mathematical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 356 (3), pp.755 - 822. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00222-016-0701-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/S00220-017-3000-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01655862v1</w:t>
+                <w:t xml:space="preserve">hal-01656370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prequantum transfer operator for symplectic Anosov diffeomorphism</w:t>
+                <w:t xml:space="preserve">The semiclassical zeta function for geodesic flows on negatively curved manifolds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masato Tsujii</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Asterisque</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Inventiones Mathematicae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 208 (3), pp.851 - 998. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00222-016-0701-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00703234v2</w:t>
+                <w:t xml:space="preserve">hal-01655862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Power spectrum of the geodesic flow on hyperbolic manifolds</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Prequantum transfer operator for symplectic Anosov diffeomorphism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Colin Guillarmou</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masato Tsujii</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analysis &amp; PDE</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Asterisque</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 375</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01655898v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00703234v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resonance chains in open systems, generalized zeta functions and clustering of the length spectrum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S Barkhofen</w:t>
+                <w:t xml:space="preserve">Power spectrum of the geodesic flow on hyperbolic manifolds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Semyon Dyatlov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">T. Weich</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colin Guillarmou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nonlinearity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0951-7715/27/8/1829⟩</w:t>
+              <w:t xml:space="preserve">Analysis &amp; PDE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 8 (4), pp.923 - 1000. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2140/apde.2015.8.923⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01656346v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01655898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semi-classical approach for Anosov diffeomorphisms and Ruelle resonances</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Johannes Sjöstrand</w:t>
+                <w:t xml:space="preserve">Resonance chains in open systems, generalized zeta functions and clustering of the length spectrum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Barkhofen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Weich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Open math journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nonlinearity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 27 (8), pp.1829 - 1858. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0951-7715/27/8/1829⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00383044v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01656346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adiabatically coupled systems and fractional monodromy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Semi-classical approach for Anosov diffeomorphisms and Ruelle resonances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M S Hansen</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Boris Zhilinskii</w:t>
+                <w:t xml:space="preserve">Johannes Sjöstrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, pp.13075-13089</w:t>
+              <w:t xml:space="preserve">Open math journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 1, pp.35--81</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00383057v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00383044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semi-classical formula beyond the Ehrenfest time in quantum chaos. (I) Trace formula</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">Prequantum chaos: Resonances of the prequantum cat map</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Faure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de l'Institut Fourier</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 57 (7), pp.2525-2599</w:t>
+              <w:t xml:space="preserve">Journal of modern dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 1 (2), pp.255-285</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00383050v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00383049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prequantum chaos: Resonances of the prequantum cat map</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">Semi-classical formula beyond the Ehrenfest time in quantum chaos. (I) Trace formula</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Faure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of modern dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 1 (2), pp.255-285</w:t>
+              <w:t xml:space="preserve">Annales de l'Institut Fourier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 57 (7), pp.2525-2599</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00383049v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00383050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ruelle-Pollicott resonances for real analytic hyperbolic map</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adiabatically coupled systems and fractional monodromy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M S Hansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Roy</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Zhilinskii</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nonlinearity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 19, p. 1233-1252</w:t>
+              <w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, pp.13075-13089</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00383043v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00383057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loss of quantum coherence in a system coupled to a zero-temperature environment</w:t>
+                <w:t xml:space="preserve">Ruelle-Pollicott resonances for real analytic hyperbolic map</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Roy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal B: Condensed Matter and Complex Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 46, pp.519-528</w:t>
+              <w:t xml:space="preserve">Nonlinearity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 19, p. 1233-1252</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00383052v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00383043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the maximal scarring for quantum cat map eigenstates</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Nonnenmacher</w:t>
+                <w:t xml:space="preserve">Loss of quantum coherence in a system coupled to a zero-temperature environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Faure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications in Mathematical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 245 (1), pp.201-214</w:t>
+              <w:t xml:space="preserve">The European Physical Journal B: Condensed Matter and Complex Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 46, pp.519-528</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00383048v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00383052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scarred eigenstates for quantum cat maps of minimal periods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Nonnenmacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan de Bievre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communications in Mathematical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 239, pp.449-492</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2523,642 +2523,724 @@
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00383047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propagating modes in a periodic wave guide in the semi-classical limit</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Faure</w:t>
+                <w:t xml:space="preserve">On the maximal scarring for quantum cat map eigenstates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Nonnenmacher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 35, pp.1339-1356</w:t>
+              <w:t xml:space="preserve">Communications in Mathematical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 245 (1), pp.201-214</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00383045v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00383048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Topologically coupled energy bands in molecules</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Boris Zhilinskii</w:t>
+                <w:t xml:space="preserve">Propagating modes in a periodic wave guide in the semi-classical limit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Faure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Letters A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 302, pp.242-252</w:t>
+              <w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 35, pp.1339-1356</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00383056v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00383045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qualitative features of intra-molecular dynamics. What can be learned from symmetry and topology</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+                <w:t xml:space="preserve">Topologically coupled energy bands in molecules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Zhilinskii</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Applicandae Mathematicae</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physics Letters A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 302, pp.242-252</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1023/A:1013986518747⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00383055v1</w:t>
+                <w:t xml:space="preserve">hal-00383056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Topological properties of the Born-Oppenheimer approximation and implications for the exact spectrum</w:t>
+                <w:t xml:space="preserve">Qualitative features of intra-molecular dynamics. What can be learned from symmetry and topology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Zhilinskii</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Letters in Mathematical Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Acta Applicandae Mathematicae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 70 (1-3), pp.265-282. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1023/A:1013986518747⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00383054v1</w:t>
+                <w:t xml:space="preserve">hal-00383055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Topological Chern indices in molecular spectra</w:t>
+                <w:t xml:space="preserve">Topological properties of the Born-Oppenheimer approximation and implications for the exact spectrum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Zhilinskii</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 85, pp.960-963</w:t>
+              <w:t xml:space="preserve">Letters in Mathematical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 55, pp.219-238</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00383053v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00383054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Topological properties of quantum periodic Hamiltonians</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frederic Faure</w:t>
+                <w:t xml:space="preserve">Topological Chern indices in molecular spectra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Faure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, pp.531-555</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 85, pp.960-963</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00383061v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00383053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semi-classical study of the Quantum Hall conductivity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">Topological properties of quantum periodic Hamiltonians</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Faure</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bernard Parisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mathematical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, pp.62-75</w:t>
+              <w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, pp.531-555</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00383060v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00383061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Semi-classical study of the Quantum Hall conductivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Parisse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Mathematical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, pp.62-75</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00383060v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mécanique quantique sur le tore et dégénérescences dans le spectre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Faure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaires d'analyse spectrale de l'Institut Fourier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993, pp.vol 11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00383059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3168,241 +3250,241 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gravitational lens effect of membrane waves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Catheline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Laloy-Borgna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Fink</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03847921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction to classical chaos and quantum chaos.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Faure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées mathématiques X-UPS 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Palaiseau, France. pp.1-52</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01656304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semiclassical approach for the Ruelle-Pollicott spectrum of hyperbolic dynamics.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3418,73 +3500,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INdAM workshop ``Geometric, analytic and probabilistic approaches to dynamics in negative curvatrure'</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Rome, Italy. pp.65-135</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01656339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resonances for geodesic flows on negatively curved manifolds.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3500,51 +3582,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> International Congress of Mathematicians (ICM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Séoul, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01655918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3554,139 +3636,139 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse et jeu musical en tempérament juste adaptatif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Mezzadri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Ratchov</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01119499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Band structure of the Ruelle spectrum of contact Anosov flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3695,276 +3777,276 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masato Tsujii</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00780217v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Upper bound on the density of Ruelle resonances for Anosov flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes Sjoestrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00459842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semiclassical origin of the spectral gap for transfer operators of partially expanding map</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Faure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00368190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loss of quantum coherence in a system coupled to a zero-temperature environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ratchov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank. W. J. Hekking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00001177v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3974,100 +4056,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche géométrique de la limite semi-classique par les états cohérents et mécanique quantique sur le tore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Faure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Physique mathématique [math-ph]. Université Joseph-Fourier - Grenoble I, 1993. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00383065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4077,105 +4159,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aspects topologiques et chaotiques en mécanique quantique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Faure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Physique mathématique [math-ph]. Université Joseph-Fourier - Grenoble I, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00383066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId108"/>
+      <w:footerReference w:type="default" r:id="rId110"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4322,51 +4404,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www-fourier.ujf-grenoble.fr/~faure/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338177v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;on Monnier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Faure" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2510.25317" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875349v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masato Tsujii" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/cams/40" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875372v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/ahl.169" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875358v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/ahl.167" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04004542v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Catheline" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Delattre" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Laloy-Borgna" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Fink" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1119/10.0006612" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851861v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gou&#235;zel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Lanneau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/jep.107" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875363v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Guillarmou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/MRL.2018.v25.n5.a3" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01991097v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fournier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. R&#233;gnier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Faure" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. F Le Goff" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.P. Brau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2018.03.018" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01991102v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2017.10.042" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787781v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Arnoldi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Weich" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/etds.2015.34" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656370v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S00220-017-3000-0" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875370v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00220-017-3000-0" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01802321v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Escabasse" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bequignon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L V&#233;rillaud" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Robard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Michel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anorl.2016.10.001" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655862v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00222-016-0701-5" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703234v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655898v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Semyon Dyatlov" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/apde.2015.8.923" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656346v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Barkhofen" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Weich" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0951-7715/27/8/1829" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383044v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Faure" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roy" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Sj&#246;strand" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383057v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M S Hansen" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Zhilinskii" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383050v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383049v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383043v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383052v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383048v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Nonnenmacher" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383047v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan de Bievre" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383045v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383056v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383055v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1013986518747" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383054v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383053v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383061v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383060v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Parisse" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383059v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847921v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656304v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656339v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655918v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119499v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Mezzadri" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ratchov" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780217v3" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459842v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Sjoestrand" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368190v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001177v2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ratchov" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank. W. J. Hekking" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00383065v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00383066v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www-fourier.ujf-grenoble.fr/~faure/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338177v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;on Monnier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Faure" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2510.25317" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875349v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masato Tsujii" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/cams/40" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05603487v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=San Vu Ngoc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875372v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/ahl.169" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875358v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/ahl.167" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04004542v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Catheline" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Delattre" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Laloy-Borgna" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Fink" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1119/10.0006612" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851861v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gou&#235;zel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Lanneau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/jep.107" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01991097v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fournier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. R&#233;gnier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Faure" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. F Le Goff" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.P. Brau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2018.03.018" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01991102v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2017.10.042" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875363v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Guillarmou" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/MRL.2018.v25.n5.a3" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875370v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Weich" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00220-017-3000-0" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01802321v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Escabasse" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bequignon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L V&#233;rillaud" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Robard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Michel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anorl.2016.10.001" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787781v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Arnoldi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/etds.2015.34" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656370v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S00220-017-3000-0" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655862v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00222-016-0701-5" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703234v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655898v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Semyon Dyatlov" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/apde.2015.8.923" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656346v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Barkhofen" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Weich" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0951-7715/27/8/1829" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383044v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Faure" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roy" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Sj&#246;strand" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383049v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383050v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383057v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M S Hansen" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Zhilinskii" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383043v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383052v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383047v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Nonnenmacher" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan de Bievre" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383048v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383045v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383056v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383055v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1013986518747" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383054v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383053v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383061v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383060v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Parisse" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383059v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847921v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656304v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656339v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655918v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119499v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Mezzadri" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ratchov" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780217v3" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459842v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Sjoestrand" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368190v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001177v2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ratchov" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank. W. J. Hekking" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00383065v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00383066v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>